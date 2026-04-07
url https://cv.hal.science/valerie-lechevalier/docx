--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -324,295 +324,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971053v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beef protein ingredients from fat rendering process are promising functional ingredients</w:t>
+                <w:t xml:space="preserve">Nutritional quality of proteins from two beef co-products as determined in the growing pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lechevalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+                <w:t xml:space="preserve">Françoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lambert</w:t>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.137298⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0007114524001661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213765v1</w:t>
+                <w:t xml:space="preserve">hal-04803279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional quality of proteins from two beef co-products as determined in the growing pig</w:t>
+                <w:t xml:space="preserve">Beef protein ingredients from fat rendering process are promising functional ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+                <w:t xml:space="preserve">Valérie Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaële Henry</w:t>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+                <w:t xml:space="preserve">Xavier Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1 - 14. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 433, pp.137298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0007114524001661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.137298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803279v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant and animal protein mixed systems as wall material for microencapsulation of Mānuka essential Oil: Characterization and in vitro release kinetics</w:t>
               </w:r>
@@ -896,64 +896,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 198, pp.115945. </w:t>
@@ -1017,51 +1017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Kuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1500,342 +1500,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Transport upon Advection at the Air/Water Interface: When Charge Matters</w:t>
+                <w:t xml:space="preserve">Mixing milk, egg and plant resources to obtain safe and tasty foods with environmental and health benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Pasquier</w:t>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cabane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (42), pp.12278-12289. </w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108, pp.119-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2020.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375385v1</w:t>
+                <w:t xml:space="preserve">hal-03099687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing milk, egg and plant resources to obtain safe and tasty foods with environmental and health benefits</w:t>
+                <w:t xml:space="preserve">Protein Transport upon Advection at the Air/Water Interface: When Charge Matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+                <w:t xml:space="preserve">Coralie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Canon</w:t>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+                <w:t xml:space="preserve">Bernard Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 108, pp.119-132. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (42), pp.12278-12289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2020.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099687v1</w:t>
+                <w:t xml:space="preserve">hal-03375385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring the structure of casein micelles through a multifactorial approach to manipulate rennet coagulation properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lazzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jared Raynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2036,610 +2036,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial-temporal changes in pH, structure and rheology of the gastric chyme in pigs as influenced by egg white gel properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How foam stability against drainage is affected by conditions of prior whey protein powder storage and dry-heating: A multidimensional experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kéra Nyemb</w:t>
+                <w:t xml:space="preserve">Alexia Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chloé Serrière</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.042⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 242, pp.153-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000872v1</w:t>
+                <w:t xml:space="preserve">hal-01868078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft-Matter Approaches for Controlling Food Protein Interactions and Assembly</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+                <w:t xml:space="preserve">Spatial-temporal changes in pH, structure and rheology of the gastric chyme in pigs as influenced by egg white gel properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kéra Nyemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Serrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 280, pp.210-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-food-032818-121907⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02968011v1</w:t>
+                <w:t xml:space="preserve">hal-02000872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial properties, film dynamics and bulk rheology: A multi-scale approach to dairy protein foams</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soft-Matter Approaches for Controlling Food Protein Interactions and Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+                <w:t xml:space="preserve">Adeline Boire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 542, pp.222-232. </w:t>
+              <w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.521-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2019.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-food-032818-121907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02014660v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How foam stability against drainage is affected by conditions of prior whey protein powder storage and dry-heating: A multidimensional experimental approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Interfacial properties, film dynamics and bulk rheology: A multi-scale approach to dairy protein foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 242, pp.153-162. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 542, pp.222-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.08.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2019.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868078v1</w:t>
+                <w:t xml:space="preserve">hal-02014660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteins for the future: A soft matter approach to link basic knowledge and innovative applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2860,619 +2860,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The food matrix affects the anthocyanin profile of fortified egg and dairy matrices during processing and in vitro digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of dry heat treatment of egg white powder on its functional, nutritional and allergenic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Pineda Vadillo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+                <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+                <w:t xml:space="preserve">Valerie Beaumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.07.049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 195, pp.40-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454637v1</w:t>
+                <w:t xml:space="preserve">hal-01454655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasteurisation of liquid whole egg: Optimal heat treatments in relation to its functional, nutritional and allergenic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The food matrix affects the anthocyanin profile of fortified egg and dairy matrices during processing and in vitro digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pineda Vadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 195, pp.137-149. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214, pp.486-496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.07.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454657v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial activity of lysozyme isoforms: Key molecular features</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pasteurisation of liquid whole egg: Optimal heat treatments in relation to its functional, nutritional and allergenic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Beaumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bip.23040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 195, pp.137-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593208v1</w:t>
+                <w:t xml:space="preserve">hal-01454657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dry heat treatment of egg white powder on its functional, nutritional and allergenic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antimicrobial activity of lysozyme isoforms: Key molecular features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Walrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 195, pp.40-51. </w:t>
+              <w:t xml:space="preserve">Biopolymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 107 (12), pp.e23040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.09.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bip.23040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454655v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osmotic pressures of lysozyme solutions from gas-like to crystal states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3562,51 +3562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3709,51 +3709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3856,51 +3856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.1578-1590. </w:t>
@@ -4085,51 +4085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry-Heating of Lysozyme Increases Its Activity against Escherichia coli Membranes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4232,51 +4232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4463,1794 +4463,1794 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succinimidyl residue formation in hen egg-white lysozyme favors the formation of intermolecular covalent bonds without affecting its tertiary structure.</w:t>
+                <w:t xml:space="preserve">Comparative effect of thermal treatment on the physicochemical properties of whey and egg white protein foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Desfougeres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">I. Nicorescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Talansier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm101089g⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (4), pp.797-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2010.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729259v1</w:t>
+                <w:t xml:space="preserve">hal-00729269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong improvement of interfacial properties can result from slight structural modifications of proteins: the case of native and dry-heated lysozyme.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+                <w:t xml:space="preserve">Role of incubation conditions and protein fraction on the antimicrobial activity of egg white against Salmonella Enteritidis and Escherichia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alabdeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la203485y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (1), pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-10-157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685099v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of incubation conditions and protein fraction on the antimicrobial activity of egg white against Salmonella Enteritidis and Escherichia coli.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Alabdeh</w:t>
+                <w:t xml:space="preserve">Succinimidyl residue formation in hen egg-white lysozyme favors the formation of intermolecular covalent bonds without affecting its tertiary structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desfougeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-10-157⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.156-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm101089g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729297v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative effect of thermal treatment on the physicochemical properties of whey and egg white protein foams</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong improvement of interfacial properties can result from slight structural modifications of proteins: the case of native and dry-heated lysozyme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Talansier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+                <w:t xml:space="preserve">Yann Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Loisel</w:t>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2010.09.020⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (24), pp.14947-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la203485y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729269v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge and size drive spontaneous self-assembly of oppositely charged globular proteins into microspheres.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Desfougeres</w:t>
+                <w:t xml:space="preserve">Egg products: functional ingredients for complex matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (2), pp.215-224</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729460v1</w:t>
+                <w:t xml:space="preserve">hal-00729497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ovoproduits : des ingrédients fonctionnels pour des matrices complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Anton</w:t>
+                <w:t xml:space="preserve">Charge and size drive spontaneous self-assembly of oppositely charged globular proteins into microspheres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desfougeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (12), pp.4138-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp9090427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664566v1</w:t>
+                <w:t xml:space="preserve">hal-00729460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential adsorption of egg-white proteins at the air-water interface suggests a stratified organization of the interfacial film</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+                <w:t xml:space="preserve">Les ovoproduits : des ingrédients fonctionnels pour des matrices complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (2), pp.215-224</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-00657917v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg products: functional ingredients for complex matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Anton</w:t>
+                <w:t xml:space="preserve">Sequential adsorption of egg-white proteins at the air-water interface suggests a stratified organization of the interfacial film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pézolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (4), pp.275-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2009.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729497v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of dry heat treatment of egg white in relation to foam and interfacial properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Loisel</w:t>
+                <w:t xml:space="preserve">Synergy between ovalbumin and lysozyme leads to non-additive interfacial and foaming properties of mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dellavalle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+                <w:t xml:space="preserve">Bernard Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2), pp.352-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454064v1</w:t>
+                <w:t xml:space="preserve">hal-00663172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of dry heat treatment of egg white in relation to foam and interfacial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Talansier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dellavalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lebensmittel wissenschaft und technologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42, pp.496-503</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2008.09.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00730035v1</w:t>
+                <w:t xml:space="preserve">hal-01454064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergy between ovalbumin and lysozyme leads to non-additive interfacial and foaming properties of mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+                <w:t xml:space="preserve">Optimization of dry heat treatment of egg white in relation to foam and interfacial properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Talansier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dellavalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23 (2), pp.352-365. </w:t>
+              <w:t xml:space="preserve">Lebensmittel wissenschaft und technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42, pp.496-503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2008.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00663172v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry-heating makes hen egg white lysozyme an efficient foaming agent and enables its bulk aggregation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Desfougères</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (13), pp.5120-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf703715j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672337v1</w:t>
+                <w:t xml:space="preserve">hal-00729852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry-heating makes hen egg white lysozyme an efficient foaming agent and enables its bulk aggregation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Desfougeres</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Pezennec</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Artzner</w:t>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (13), pp.5120-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf703715j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729852v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg white drying: Influence of industrial processing steps on protein structure and functionalities</w:t>
               </w:r>
@@ -6550,64 +6550,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6709,51 +6709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6874,51 +6874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6967,398 +6967,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation of Mānuka essential oil by plant and animal protein mix systems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Qualité nutritionnelle des protéines de deux coproduits bovins déterminée chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th EFFoST International Conference 2023 Sustainable Food and Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The European Federation of Food Science and Technology (EFFoST), Nov 2023, Valence (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">Les Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, a SFN (Société Française de Nutrition) et la SFNCM (Société Francophone de Nutrition Clinique et Métabolisme), Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282546v1</w:t>
+                <w:t xml:space="preserve">hal-04342725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation in mixed egg-plant foods for environmental and health benefits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microencapsulation of Mānuka essential oil by plant and animal protein mix systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandi Sridhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXth European Symposium on the Quality of Eggs and Egg Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WPSA, Sep 2023, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">37th EFFoST International Conference 2023 Sustainable Food and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Federation of Food Science and Technology (EFFoST), Nov 2023, Valence (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213829v1</w:t>
+                <w:t xml:space="preserve">hal-04282546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité nutritionnelle des protéines de deux coproduits bovins déterminée chez le porc en croissance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovation in mixed egg-plant foods for environmental and health benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, a SFN (Société Française de Nutrition) et la SFNCM (Société Francophone de Nutrition Clinique et Métabolisme), Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">XIXth European Symposium on the Quality of Eggs and Egg Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WPSA, Sep 2023, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342725v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From shell eggs to pasteurized egg products: importance of the rearing system on microbiological and technological properties of egg and egg products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tino Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7465,64 +7465,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8197,1364 +8197,1364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach for the characterisation of dairy protein foams stability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Stability and rheology of protein foams: contribution of interfacial properties, involvement of film relaxation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t>
+              <w:t xml:space="preserve">33rd Conference of the European Colloid and Interface Society (ECIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107861v1</w:t>
+                <w:t xml:space="preserve">hal-02914176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft matter approaches for food proteins: interfacial and foaming properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+                <w:t xml:space="preserve">New approach for the characterisation of dairy protein foams stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STLOpen Days 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097222v1</w:t>
+                <w:t xml:space="preserve">hal-02107861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and rheology of protein foams: contribution of interfacial properties, involvement of film relaxation dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+                <w:t xml:space="preserve">Soft matter approaches for food proteins: interfacial and foaming properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Conference of the European Colloid and Interface Society (ECIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">STLOpen Days 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914176v1</w:t>
+                <w:t xml:space="preserve">hal-02097222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach for the characterisation of dairy protein foams stability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+                <w:t xml:space="preserve">L’OEuf dans tous ses états, modèle d’ingrédient culinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUFOAM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">4 iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737400v1</w:t>
+                <w:t xml:space="preserve">hal-01716617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological rearrangements and surface rheology: a multi-scale approach on dairy proteins foams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">New approach for the characterisation of dairy protein foams stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference 2018 (AERC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Sorrente, Italy</w:t>
+              <w:t xml:space="preserve">EUFOAM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780800v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’OEuf dans tous ses états, modèle d’ingrédient culinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+                <w:t xml:space="preserve">Topological rearrangements and surface rheology: a multi-scale approach on dairy proteins foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference 2018 (AERC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Sorrente, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716617v1</w:t>
+                <w:t xml:space="preserve">hal-01780800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale approach to the properties of dairy protein foams.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+                <w:t xml:space="preserve">Transformer les denrées agricoles en aliments: pourquoi et comment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres de Biologie Physique du Grand Ouest RBPGO8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Vannes, France</w:t>
+              <w:t xml:space="preserve">4 iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790203v1</w:t>
+                <w:t xml:space="preserve">hal-02790184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer les denrées agricoles en aliments: pourquoi et comment?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Jeantet</w:t>
+                <w:t xml:space="preserve">A multi-scale approach to the properties of dairy protein foams.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">8. Rencontres de Biologie Physique du Grand Ouest RBPGO8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790184v1</w:t>
+                <w:t xml:space="preserve">hal-02790203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological advances in egg product processing with reference to allergenicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformer les denrées agricoles en aliments: pourquoi et comment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIth european symposium on the quality of eggs and egg products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">3iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595727v1</w:t>
+                <w:t xml:space="preserve">hal-01454665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct characterization of hydrolytic activities of spoiling bacteria in food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jan</w:t>
+                <w:t xml:space="preserve">L’OEuf dans tous ses états, modèle d’ingrédient culinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUMS2017: 15th International Congress of Bacteriology &amp; Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Singapour, Indonesia</w:t>
+              <w:t xml:space="preserve">3iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735532v1</w:t>
+                <w:t xml:space="preserve">hal-01446408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’OEuf dans tous ses états, modèle d’ingrédient culinaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technological advances in egg product processing with reference to allergenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">XVIIth european symposium on the quality of eggs and egg products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446408v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer les denrées agricoles en aliments: pourquoi et comment?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Jeantet</w:t>
+                <w:t xml:space="preserve">Direct characterization of hydrolytic activities of spoiling bacteria in food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">IUMS2017: 15th International Congress of Bacteriology &amp; Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Singapour, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454665v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer les denrées agricoles en aliments: pourquoi et comment?</w:t>
               </w:r>
@@ -9648,64 +9648,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ième action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9724,168 +9724,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions dans des films d'adsorption de protéines globulaires à l'interface eau-air: comportements différenciés et effets d'ions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’OEuf dans tous ses états, modèle d’ingrédient culinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentrés (AMC2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Carry le Rouet, France</w:t>
+              <w:t xml:space="preserve">1re action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454543v1</w:t>
+                <w:t xml:space="preserve">hal-01209761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer les denrées agricoles en aliments: pourquoi et comment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9901,165 +9884,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1re action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’OEuf dans tous ses états, modèle d’ingrédient culinaire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interactions dans des films d'adsorption de protéines globulaires à l'interface eau-air: comportements différenciés et effets d'ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lay-Theng Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1re action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentrés (AMC2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209761v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial membrane perturbation by native versus dry-heated lysozyme</w:t>
               </w:r>
@@ -10071,51 +10071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10170,77 +10170,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Soft Matter Approaches Bring New Tools For Biotechnology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10524,64 +10524,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Striking Associative Properties of Food Proteins : a switch to control bulk properties of dispersed media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10662,77 +10662,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un contrôle des propriétés macroscopiques des milieux dispersés par les propriétés associatives des protéines alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10774,64 +10774,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the physicochemical and structural properties of globular proteins affect their behavior at the air-solution interface and their foaming properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Desfougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10893,1195 +10893,1195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of principal component analysis in order to link genotypic and phenotypic characters of psychrotrophic Bacillus cereus group isolates to their cytotoxic and spoilage potentials in egg-breaking industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Baron</w:t>
+                <w:t xml:space="preserve">Rheological properties of cysteine-modified ovalbumin at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atmane Bouchebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAFP European symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Dublin (IR), United States</w:t>
+              <w:t xml:space="preserve">FOOD COLLOÏDS 13 th biennial conference on food colloïds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729645v1</w:t>
+                <w:t xml:space="preserve">hal-01454293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il un lien entre les profils génotypiques et phénotypiques d’isolats psychrotrophes du groupe Bacillus cereus et leur potentiel cytotoxique et d’altération dans l’industrie des ovoproduits ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jan</w:t>
+                <w:t xml:space="preserve">Use of principal component analysis in order to link genotypic and phenotypic characters of psychrotrophic Bacillus cereus group isolates to their cytotoxic and spoilage potentials in egg-breaking industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Belaïd</w:t>
+                <w:t xml:space="preserve">Rafik Belaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème journées du réseau Bacillus cereus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">IAFP European symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Dublin (IR), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454286v1</w:t>
+                <w:t xml:space="preserve">hal-00729645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of principal component analysis in order to link genotypic and phenotypic characters of psychrotrophic Bacillus cereus group isolates to their cytotoxic and spoilage potentials in egg-breaking industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Baron</w:t>
+                <w:t xml:space="preserve">Existe-t-il un lien entre les profils génotypiques et phénotypiques d’isolats psychrotrophes du groupe Bacillus cereus et leur potentiel cytotoxique et d’altération dans l’industrie des ovoproduits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Belaïd</w:t>
+                <w:t xml:space="preserve">R Belaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAFP European symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">7ème journées du réseau Bacillus cereus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454364v1</w:t>
+                <w:t xml:space="preserve">hal-01454286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il un lien entre les profils génotypiques et phénotypiques d'isolats psychrotrophes du groupe Bacillus cereus et leur potentiel cytotoxique et d'altération dans l'industrie des ovoproduits ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jan</w:t>
+                <w:t xml:space="preserve">Use of principal component analysis in order to link genotypic and phenotypic characters of psychrotrophic Bacillus cereus group isolates to their cytotoxic and spoilage potentials in egg-breaking industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rafik Belaïd</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Belaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème journées du réseau Bacillus cereus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Louvain (BE), Belgique</w:t>
+              <w:t xml:space="preserve">IAFP European symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741999v1</w:t>
+                <w:t xml:space="preserve">hal-01454364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of cysteine-modified ovalbumin at the air-water interface</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vie</w:t>
+                <w:t xml:space="preserve">Existe-t-il un lien entre les profils génotypiques et phénotypiques d'isolats psychrotrophes du groupe Bacillus cereus et leur potentiel cytotoxique et d'altération dans l'industrie des ovoproduits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOOD COLLOÏDS 13 th biennial conference on food colloïds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">7ème journées du réseau Bacillus cereus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Louvain (BE), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454293v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat treatment of ovalbumin powder: interfacial and foaming properties of the different molecular species generated.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modification of lysozyme by dry-heating: small cause, big effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Cheng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+                <w:t xml:space="preserve">Stéphane Pézennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, antalya, Turkey</w:t>
+              <w:t xml:space="preserve">XIIIe European Symposium on the quality of eggs and egg products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Turku (FI), Finland. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003068v1</w:t>
+                <w:t xml:space="preserve">hal-00730023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement interfacial du lysozyme après traitement thermique à sec</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les traitements de pasteurisation et de séchage de l'oeuf entier ainsi que l'étuvage à sec du blanc d'oeuf modifient le coefficient d'efficacité protéique et la composition corporelle chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pézennec</w:t>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Rencontres Biologie-Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Ile de Berder (FR), France</w:t>
+              <w:t xml:space="preserve">8. Journées francophones de nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729978v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of lysozyme by dry-heating: small cause, big effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Heat treatment of ovalbumin powder: interfacial and foaming properties of the different molecular species generated.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Beaufils</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe European Symposium on the quality of eggs and egg products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Turku (FI), Finland. 11 p</w:t>
+              <w:t xml:space="preserve">ECIS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730023v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traitements de pasteurisation et de séchage de l'oeuf entier ainsi que l'étuvage à sec du blanc d'oeuf modifient le coefficient d'efficacité protéique et la composition corporelle chez le rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement interfacial du lysozyme après traitement thermique à sec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Tomé</w:t>
+                <w:t xml:space="preserve">S. Pézennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées francophones de nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4e Rencontres Biologie-Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Ile de Berder (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173387v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential adsorption of egg-white proteins: relation with physical properties of interfacial film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12149,90 +12149,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-additive interfacial properties of ovalbumin and lysozyme in mixtures as revealed by PM-IRRAS and the study of foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12274,77 +12274,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PM-IRRAS Study of Rearrangements of Globular Proteins Adsorbed at the Air-Water Interface from Pure and Binary Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12408,277 +12408,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting in vivo protein digestibility from ingredient composition and in vitro digestion</w:t>
+                <w:t xml:space="preserve">Are plant protein ingredients efficient egg white replacers in foams ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Picard</w:t>
+                <w:t xml:space="preserve">Zoé Gallarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+                <w:t xml:space="preserve">Emeline Goussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Olivier</w:t>
+                <w:t xml:space="preserve">Anne Dolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Vinoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lê</w:t>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd EDITION OF IUNS-ICN 2025 International Congress of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
+              <w:t xml:space="preserve">Edible soft matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463738v1</w:t>
+                <w:t xml:space="preserve">hal-05157852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are plant protein ingredients efficient egg white replacers in foams ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting in vivo protein digestibility from ingredient composition and in vitro digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Gallarotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Goussé</w:t>
+                <w:t xml:space="preserve">Séverine Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dolivet</w:t>
+                <w:t xml:space="preserve">Sophie Vinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Loupiac</w:t>
+                <w:t xml:space="preserve">Sébastien Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edible soft matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">23rd EDITION OF IUNS-ICN 2025 International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157852v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of genetic and rearing system of laying hens on indicators of egg quality and eggshell microbial contamination</w:t>
               </w:r>
@@ -12703,51 +12703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tino Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12815,51 +12815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12944,77 +12944,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dublin, Ireland. , 2022</w:t>
@@ -13151,51 +13151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat treatments applied to egg product have a rather low impact on in vivo allergenicity, despite significant changes in protein digestibility and antigenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13617,90 +13617,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés interfaciales et moussantes de protéines globulaires laitières étuvées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13732,652 +13732,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés moussantes et expression à l’interface eau–air de potentialités d’assemblage de protéines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Air-Water interface: a key place for revealing protein interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique IPR / INRA / IGDR / ENSCR " Les biomolécules aux interfaces fluide"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Rennes, France. , 2015</w:t>
+              <w:t xml:space="preserve">Soft interfacial materials:from fundamentals to formulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Londres, United Kingdom. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209766v1</w:t>
+                <w:t xml:space="preserve">hal-01454553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-Water interface: a key place for revealing protein interactions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propriétés moussantes et expression à l’interface eau–air de potentialités d’assemblage de protéines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft interfacial materials:from fundamentals to formulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Londres, United Kingdom. , 2015</w:t>
+              <w:t xml:space="preserve">Journée Scientifique IPR / INRA / IGDR / ENSCR " Les biomolécules aux interfaces fluide"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Rennes, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454553v1</w:t>
+                <w:t xml:space="preserve">hal-01209766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicouches interfaciales de solutions de protéines révélatrices des interactions attractives en bulk</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+                <w:t xml:space="preserve">Exploring the mechanisms of membrane insertion of native and dry-heated lysozyme: use of E. coli lipopolysaccharide monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coralie Pasquier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres de Biologie-Physique du Grand Ouest ( RBPGO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. 2014</w:t>
+              <w:t xml:space="preserve">6. Rencontres de Biologie Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209699v1</w:t>
+                <w:t xml:space="preserve">hal-01209635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the mechanisms of membrane insertion of native and dry-heated lysozyme: use of [i]E. coli[/i] lipopolysaccharide monolayers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+                <w:t xml:space="preserve">Multicouches interfaciales de solutions de protéines révélatrices des interactions attractives en bulk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Antimicrobial Peptides 2014, AMP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lorient, France. , 2014</w:t>
+              <w:t xml:space="preserve">6. Rencontres de Biologie-Physique du Grand Ouest ( RBPGO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209634v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the mechanisms of membrane insertion of native and dry-heated lysozyme: use of E. coli lipopolysaccharide monolayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Exploring the mechanisms of membrane insertion of native and dry-heated lysozyme: use of [i]E. coli[/i] lipopolysaccharide monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres de Biologie Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. , 2014</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Antimicrobial Peptides 2014, AMP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lorient, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209635v1</w:t>
+                <w:t xml:space="preserve">hal-01209634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial membrane pertubation by native versus dry-heated lysozyme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Bacterial membrane perturbation by native versus dry-heated lysozyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14393,116 +14393,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEM/GERLI lipidomics meeting: from membranes to pathologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, St-Jean Cap Ferrat, France. , 2013</w:t>
+              <w:t xml:space="preserve">Biomicroworld</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Madrid, Spain. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209519v1</w:t>
+                <w:t xml:space="preserve">hal-01209489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial membrane perturbation by native versus dry-heated lysozyme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Bacterial membrane pertubation by native versus dry-heated lysozyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14518,142 +14518,142 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicroworld</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Madrid, Spain. , 2013</w:t>
+              <w:t xml:space="preserve">GEM/GERLI lipidomics meeting: from membranes to pathologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, St-Jean Cap Ferrat, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209489v1</w:t>
+                <w:t xml:space="preserve">hal-01209519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence by AFM-imaging of morphological differences between E. coli K12 cells treated with native and dry-heated lysozyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14816,77 +14816,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equation of state and structure of highly concentrated globular protein solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14954,51 +14954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of the physico-chemical characterization of dairy and non-dairy food powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15043,592 +15043,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing modifies in vitro egg protein digestibility as well as protein efficiency ratio and body composition in rats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propriétés interfaciales de l’ovalbumine déphosphorylée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles G. Fromentin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédérico Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium: Dietary Protein for Human Health</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 124 p., 2011, Symposium Proceedings: International Symposium Dietary Protein for Human Health 2011: Skycity Convention Centre, Auckland, New Zealand, 27-30 March 2011</w:t>
+              <w:t xml:space="preserve">5. Rencontres de Biologie-Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Rennes, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748493v1</w:t>
+                <w:t xml:space="preserve">hal-01454289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement aux interfaces du lysozyme natif de blanc d'oeuf de poule en vue d'une étude comparée avec du lysozyme traité thermiquement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+                <w:t xml:space="preserve">Processing modifies in vitro egg protein digestibility as well as protein efficiency ratio and body composition in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Rencontres de Biologie Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Rennes, France. 2011</w:t>
+              <w:t xml:space="preserve">International Symposium: Dietary Protein for Human Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Auckland, New Zealand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palmerston North Historical Society, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 124 p., 2011, Symposium Proceedings: International Symposium Dietary Protein for Human Health 2011: Skycity Convention Centre, Auckland, New Zealand, 27-30 March 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454426v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies at liquid air interface: a powerful toolbox to study interactions between biomolecules</w:t>
+                <w:t xml:space="preserve">Etude du comportement aux interfaces du lysozyme natif de blanc d'oeuf de poule en vue d'une étude comparée avec du lysozyme traité thermiquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ième colloque Molécules Ingrédients Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Quimper, France. , 2011</w:t>
+              <w:t xml:space="preserve">5. Rencontres de Biologie Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Rennes, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454420v1</w:t>
+                <w:t xml:space="preserve">hal-01454426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés interfaciales de l’ovalbumine déphosphorylée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Studies at liquid air interface: a powerful toolbox to study interactions between biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Rencontres de Biologie-Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Rennes, France. , 2011</w:t>
+              <w:t xml:space="preserve">4ième colloque Molécules Ingrédients Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Quimper, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454289v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the physicochemical and structural properties of globular proteins affect their behavior at the air-solution interface and their foaming properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15677,912 +15677,912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling spontaneous protein self-assembly into microspheres in binary systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Desfougeres</w:t>
+                <w:t xml:space="preserve">Environmental conditions and molecular fractions involved in the antimicrobial activity of egg white against S. Enteritidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alabdeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Conference of the European Colloid and Interface Society ECIS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Prague, Czech Republic. , Progress in Colloid and Polymer Science, 138, 202 p., 2010, Progress in Colloid and Polymer Science</w:t>
+              <w:t xml:space="preserve">13 S International Symposium Salmonella and Salmonellosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint Malo, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454288v1</w:t>
+                <w:t xml:space="preserve">hal-01136707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental conditions and molecular fractions involved in the antimicrobial activity of egg white against S. Enteritidis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Alabdeh</w:t>
+                <w:t xml:space="preserve">Controlling spontaneous protein self-assembly into microspheres in binary systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 S International Symposium Salmonella and Salmonellosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Saint Malo, France. 2010</w:t>
+              <w:t xml:space="preserve">24th Conference of the European Colloid and Interface Society ECIS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Prague, Czech Republic. , Progress in Colloid and Polymer Science, 138, 202 p., 2010, Progress in Colloid and Polymer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136707v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry heating of egg white proteins: how a multiscale approach may help to predict foaming properties from 2D interface measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Succinimide formation in lysozyme by heating (80°C) in the dry state decreases protein stability but do not impact on secondary or tertiary structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken Cheng</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. conference of the european colloid and interface society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Antalya, Turkey. </w:t>
+              <w:t xml:space="preserve">34th FEBS congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Prague, Czech Republic. FEBS Journal, 276: Special Issue: Abstracts of the 34th FEBS Congress, 425p., 2009, FEBS Journal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer-Verlag</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2009.07045.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454433v1</w:t>
+                <w:t xml:space="preserve">hal-01454384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation spontanée de microsphères dans des mélanges de protéines globulaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement interfacial du lysosyme apres traitement thermique a sec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres biologie physique du grand ouest</w:t>
+              <w:t xml:space="preserve">4. Rencontres Biologie-Physique du Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Vannes, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454419v1</w:t>
+                <w:t xml:space="preserve">hal-01454385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of lysozyme by dry-heating: small cause, big effect.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Formation spontanée de microsphères dans des mélanges de protéines globulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe European Symposium on the quality of eggs and egg products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Turku, Finland. , 2009, World Poultry Science Association, Proceedings of the 19th European Symposium on Quality of Poultry Meat, 13th European Symposium on the Quality of Eggs and Egg Products, Turku, Finland, 21-25 June 2009</w:t>
+              <w:t xml:space="preserve">4. Rencontres biologie physique du grand ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Vannes, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454386v1</w:t>
+                <w:t xml:space="preserve">hal-01454419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement interfacial du lysosyme apres traitement thermique a sec</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Modification of lysozyme by dry-heating: small cause, big effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres Biologie-Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Vannes, France. 2009</w:t>
+              <w:t xml:space="preserve">XIIIe European Symposium on the quality of eggs and egg products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Turku, Finland. , 2009, World Poultry Science Association, Proceedings of the 19th European Symposium on Quality of Poultry Meat, 13th European Symposium on the Quality of Eggs and Egg Products, Turku, Finland, 21-25 June 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454385v1</w:t>
+                <w:t xml:space="preserve">hal-01454386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succinimide formation in lysozyme by heating (80°C) in the dry state decreases protein stability but do not impact on secondary or tertiary structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Dry heating of egg white proteins: how a multiscale approach may help to predict foaming properties from 2D interface measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Mollé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ken Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th FEBS congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Prague, Czech Republic. FEBS Journal, 276: Special Issue: Abstracts of the 34th FEBS Congress, 425p., 2009, FEBS Journal. </w:t>
+              <w:t xml:space="preserve">23. conference of the european colloid and interface society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Antalya, Turkey. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2009.07045.x⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Springer-Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Progress in Colloid and Polymer Science, 70 p., 2009, Progress in Colloid and Polymer Science</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454384v1</w:t>
+                <w:t xml:space="preserve">hal-01454433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16600,51 +16600,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasteurization treatments of whole and liquid egg products: optimizing safety and quality parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Burleigh Dodds Science Publishing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in improving the safety and quality of eggs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Burleigh Dodds Science Publishing Limited, pp.165-198, 2025, Burleigh Dodds Series in Agricultural Science, 978-1-801468756. </w:t>
@@ -16755,51 +16755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Proteins in the Development of Food Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16889,51 +16889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of the Ovoproduct Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17013,234 +17013,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaging: Principles and technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Separation Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Food Science and Technology 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, </w:t>
+              <w:t xml:space="preserve">Handbook of Food Science and Technology 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 329 p., 2016, Food Science and Technology (New York), 978-1-84821-934-2</w:t>
+              <w:t xml:space="preserve">, 421 p., 2016, Food Science and Technology, 978-1-84821-934-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425792v1</w:t>
+                <w:t xml:space="preserve">hal-01349161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation Techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Packaging: Principles and technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Food Science and Technology 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, </w:t>
+              <w:t xml:space="preserve">Handbook of Food Science and Technology 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 421 p., 2016, Food Science and Technology, 978-1-84821-934-2</w:t>
+              <w:t xml:space="preserve">, 329 p., 2016, Food Science and Technology (New York), 978-1-84821-934-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349161v1</w:t>
+                <w:t xml:space="preserve">hal-01425792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émulsions et les mousses à base d'oeufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17415,135 +17415,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processed egg products</w:t>
+                <w:t xml:space="preserve">L'œuf ingrédient alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nau, Françoise. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Improving the safety and quality of eggs and egg products Volume 1: Egg chemistry, production and consumption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 213, Woodhead Publishing Ltd, 2011, Woodhead Publishing in Food Science, Technology and Nutrition, 978-1-84569-754-9</w:t>
+              <w:t xml:space="preserve">Science et technologie de l'œuf et des ovoproduits : de l'œuf aux ovoproduits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier Tec &amp; Doc, non paginé, 2011, 9782743012243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454198v1</w:t>
+                <w:t xml:space="preserve">hal-00729369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processed egg products</w:t>
               </w:r>
@@ -17555,219 +17559,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Anton</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Improving the safety and quality of eggs and egg products: Egg chemistry, production and consumption (Volume 1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Woodhead Publishing, non paginé, 2011, 978 1 84569 754 9</w:t>
+              <w:t xml:space="preserve">Improving the safety and quality of eggs and egg products Volume 1: Egg chemistry, production and consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 213, Woodhead Publishing Ltd, 2011, Woodhead Publishing in Food Science, Technology and Nutrition, 978-1-84569-754-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729385v1</w:t>
+                <w:t xml:space="preserve">hal-01454198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'œuf ingrédient alimentaire</w:t>
+                <w:t xml:space="preserve">Processed egg products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Nau, Françoise. </w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nys, Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et technologie de l'œuf et des ovoproduits : de l'œuf aux ovoproduits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lavoisier Tec &amp; Doc, non paginé, 2011, 9782743012243</w:t>
+              <w:t xml:space="preserve">Improving the safety and quality of eggs and egg products: Egg chemistry, production and consumption (Volume 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Woodhead Publishing, non paginé, 2011, 978 1 84569 754 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729369v1</w:t>
+                <w:t xml:space="preserve">hal-00729385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oeuf ingrédient alimentaire</w:t>
               </w:r>
@@ -17779,64 +17779,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et technologie de l'oeuf et des ovoproduits de l'oeuf aux ovoproduits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Editions Tec &amp; Doc Lavoisier, 555 p., 2010, Collection Sciences et Techniques Agroalimentaires, 978-2743012243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17861,215 +17861,215 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Anton</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Woodhead Publishing, non paginé, 2009</w:t>
+              <w:t xml:space="preserve">, 173 (2. édition), CRC press, 948 p., 2009, Woodhead Publishing in Food Science, Technology and Nutrition, 978-1-4398-0820-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729182v1</w:t>
+                <w:t xml:space="preserve">hal-01454417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G.O. Phillips. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 173 (2. édition), CRC press, 948 p., 2009, Woodhead Publishing in Food Science, Technology and Nutrition, 978-1-4398-0820-7</w:t>
+              <w:t xml:space="preserve">, Woodhead Publishing, non paginé, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454417v1</w:t>
+                <w:t xml:space="preserve">hal-00729182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovalbumin and gene-related proteins</w:t>
               </w:r>
@@ -18094,51 +18094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioactive Egg Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18234,51 +18234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18371,64 +18371,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equation of state and structure of highly concentrated globular protein solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18489,90 +18489,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies at the Liquid-Air Interface : a Powerful Toolbox to Study Interactions Between Biomolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ameziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -18633,51 +18633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18712,103 +18712,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing modifies in vitro egg protein digestibility, as well as protein efficiency ratio and body composition in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -18843,64 +18843,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés interfaciales de l'ovalbumine déphosphorylée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saint Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18938,792 +18938,792 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Spontaneous Protein Self-assembly into Microspheres in Binary Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+                <w:t xml:space="preserve">Rheological properties of cysteine-modified Ovalbumin at the air-water interface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729470v1</w:t>
+                <w:t xml:space="preserve">hal-00729610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of cysteine-modified Ovalbumin at the air-water interface.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Controlling Spontaneous Protein Self-assembly into Microspheres in Binary Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouchebbah</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-00729610v1</w:t>
+                <w:t xml:space="preserve">hal-00729470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry-heating of egg white proteins: how a multiscale approach may help to predict foaming properties from 2D interface measurements.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation spontanée de microsphères dans des mélanges de protéines globulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729165v1</w:t>
+                <w:t xml:space="preserve">hal-00729211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succinimidyl residue formation in lysozyme without conformational changes:consequences on molecular stability and amyloid fibril formation propensity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dry-heating of egg white proteins: how a multiscale approach may help to predict foaming properties from 2D interface measurements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Desfougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730078v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traitements de pasteurisation et de séchage de l'œuf entier ainsi que l'étuvage du blanc d'œuf modifient le coefficient d'efficacité protéique et la composition corporelle chez le rat</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Tomé</w:t>
+                <w:t xml:space="preserve">Succinimidyl residue formation in lysozyme without conformational changes:consequences on molecular stability and amyloid fibril formation propensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730005v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation spontanée de microsphères dans des mélanges de protéines globulaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+                <w:t xml:space="preserve">Les traitements de pasteurisation et de séchage de l'œuf entier ainsi que l'étuvage du blanc d'œuf modifient le coefficient d'efficacité protéique et la composition corporelle chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729211v1</w:t>
+                <w:t xml:space="preserve">hal-00730005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregates formation and its consequences on foaming properties of Heated Egg White Proteins in the dry state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Talansier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dellavalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19758,103 +19758,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural to functional properties of lysozyme heated at 80°C in the dry state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pézennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -20313,51 +20313,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AAB56E9D"/>
+    <w:nsid w:val="519E7EA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20544,51 +20544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-lechevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4967-8192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061642495" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971053v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Kuang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels11030176" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213765v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Foll" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lambert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137298" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114524001661" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573021v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandi Sridhar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114419" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abgrall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dumas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Isner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.115945" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12132528" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-023-09797-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2081666" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721294v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.07.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375385v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01591" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02373068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lazzaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Raynes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Williams" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105414" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02485321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boulier-Month&#233;an" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prioul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108817" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000872v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Serri&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.042" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-032818-121907" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audebert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.02.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868078v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.08.029" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608238v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.06.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672019v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayanatou Issa Ado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Elhadji Gounga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.11.056" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDW3R86S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454637v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pineda Vadillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.049" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593208v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Derde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23040" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454655v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.09.022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397941v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03867k" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Derde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.01.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090040v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2014.10.026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157294v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttinee Musikaphun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo01156b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209645v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clarisse Techer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delbrassinne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belaid" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brunet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12462" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952857v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf405155p" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916545v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4029199" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulzar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB4M0PH6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729259v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfougeres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezennec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm101089g" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685099v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la203485y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729297v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alabdeh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-10-157" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729269v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nicorescu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Talansier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.09.020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36JT2049-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729460v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9090427" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664566v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657917v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;zolet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.10.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1TJ7WT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729497v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454064v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dellavalle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desrumaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2008.09.013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4SFC0DG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663172v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.01.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGZ3QH7F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672337v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf703715j" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1MCT2XNR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729852v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfougeres" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Artzner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454012v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legrand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.03.033" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C43KDLX6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453927v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perinel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lesaffre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2042" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP4QBTCR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453954v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2004.07.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WR1ZLQS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347886v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034184n" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CHZ8B4FJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543878v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Henry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282546v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213829v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342725v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213866v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Jamme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dop" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Norwood" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272195v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719911v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542663v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03176516v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178158v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Kuang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976098v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048755v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Batisse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107861v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097222v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914176v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737400v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780800v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716617v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790203v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790184v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595727v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735532v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gonnet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446408v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454665v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446407v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446409v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454543v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lay-Theng Lee" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209763v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209761v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138317v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209456v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renault" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924776v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolivet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849258v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936057v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209700v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729368v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729645v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bela&#239;d" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454286v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bela&#239;d" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454364v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bela&#239;d" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00741999v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454293v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atmane Bouchebbah" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003068v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheng" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729978v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;zennec" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730023v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;zennec" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaufils" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173387v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678269v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909249v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desbat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920476v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463738v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Picard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Olivier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vinoy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157852v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gallarotti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213882v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chastagner" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galliot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Souchet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279361v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853921v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977807v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901473v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737401v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gounga Mahamadou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608831v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595723v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zenagui" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleno" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Thierry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Geraert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338625v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209766v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454553v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209699v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Briand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209634v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209635v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209519v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209489v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209467v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209378v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Gulzar" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747794v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cabane" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rigault" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209381v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748493v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/203154.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454426v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Havard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454420v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454289v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Casanova" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454294v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454288v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136707v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alabdeh" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454433v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Cheng" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecis-web.eu/abstracts/antalya2009/program.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454419v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454386v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454385v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454384v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07045.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05465196v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0150.10" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04630015v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315850v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dymocks.com.au/book/handbook-of-food-structure-development-by-fotis-spyropoulos-and-aris-lazidis-and-ian-norton-9781788012164" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861722v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9781785482717/alteration-of-ovoproducts#book-description" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50001-8" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425792v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219334.html" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349161v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219342.html" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209478v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/notice.asp?ouvrage=2738541" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209494v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/211054.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098672.3.484" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454198v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729385v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729369v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454418v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729182v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454417v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349143v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783540378839" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173829v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve This" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924769v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigult" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842534v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ameziane" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729354v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Havard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729386v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fromentin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piedcoq" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729387v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casanova" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint Jalmes" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729470v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729610v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchebbah" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729165v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salonen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730078v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moll&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730005v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729211v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729095v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729807v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096306v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833718v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790365v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-lechevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4967-8192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061642495" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971053v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Kuang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels11030176" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803279v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Foll" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114524001661" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213765v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lambert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137298" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573021v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandi Sridhar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114419" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abgrall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dumas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Isner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.115945" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12132528" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-023-09797-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2081666" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721294v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.07.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01591" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02373068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lazzaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Raynes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Williams" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105414" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02485321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boulier-Month&#233;an" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prioul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108817" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868078v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audebert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.08.029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Serri&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968011v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-032818-121907" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014660v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.02.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608238v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.06.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672019v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayanatou Issa Ado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Elhadji Gounga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.11.056" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDW3R86S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454655v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.09.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pineda Vadillo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.049" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454657v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593208v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Derde" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23040" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397941v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03867k" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Derde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.01.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090040v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2014.10.026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157294v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttinee Musikaphun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo01156b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209645v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clarisse Techer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delbrassinne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belaid" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brunet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12462" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952857v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf405155p" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916545v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4029199" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulzar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB4M0PH6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729269v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nicorescu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Talansier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.09.020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36JT2049-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729297v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alabdeh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-10-157" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729259v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfougeres" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezennec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm101089g" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685099v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la203485y" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729497v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729460v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9090427" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664566v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657917v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;zolet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.10.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1TJ7WT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663172v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.01.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGZ3QH7F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454064v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dellavalle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desrumaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730035v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2008.09.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4SFC0DG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729852v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfougeres" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Artzner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf703715j" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1MCT2XNR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672337v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454012v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legrand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.03.033" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C43KDLX6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453927v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perinel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lesaffre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2042" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP4QBTCR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453954v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2004.07.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WR1ZLQS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347886v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034184n" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CHZ8B4FJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543878v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Henry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342725v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282546v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213829v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213866v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Jamme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dop" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Norwood" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272195v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719911v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542663v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03176516v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178158v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Kuang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976098v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048755v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Batisse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914176v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107861v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097222v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716617v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737400v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780800v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790184v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790203v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454665v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446408v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595727v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735532v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gonnet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446407v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446409v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209761v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209763v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454543v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lay-Theng Lee" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138317v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209456v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renault" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924776v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolivet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849258v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936057v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209700v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729368v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454293v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atmane Bouchebbah" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729645v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bela&#239;d" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454286v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bela&#239;d" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454364v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bela&#239;d" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00741999v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730023v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;zennec" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaufils" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173387v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003068v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheng" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729978v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;zennec" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678269v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909249v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desbat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920476v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157852v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gallarotti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463738v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Picard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Olivier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vinoy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213882v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chastagner" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galliot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Souchet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279361v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853921v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977807v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901473v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737401v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gounga Mahamadou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608831v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595723v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zenagui" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleno" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Thierry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Geraert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338625v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454553v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209766v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209635v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209699v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Briand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209634v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209489v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209519v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209467v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209378v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Gulzar" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747794v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cabane" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rigault" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209381v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454289v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Casanova" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748493v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/203154.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454426v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Havard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454420v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454294v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136707v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alabdeh" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454288v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454384v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07045.x" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454385v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454419v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454386v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454433v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Cheng" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecis-web.eu/abstracts/antalya2009/program.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05465196v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0150.10" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04630015v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315850v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dymocks.com.au/book/handbook-of-food-structure-development-by-fotis-spyropoulos-and-aris-lazidis-and-ian-norton-9781788012164" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861722v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9781785482717/alteration-of-ovoproducts#book-description" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50001-8" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349161v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219342.html" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425792v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219334.html" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209478v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/notice.asp?ouvrage=2738541" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209494v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/211054.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098672.3.484" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729369v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454198v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729385v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454418v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454417v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729182v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349143v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783540378839" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173829v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve This" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924769v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigult" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842534v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ameziane" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729354v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Havard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729386v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fromentin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piedcoq" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729387v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casanova" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint Jalmes" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729610v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchebbah" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729470v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729211v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729165v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salonen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730078v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moll&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730005v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729095v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729807v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096306v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833718v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790365v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>