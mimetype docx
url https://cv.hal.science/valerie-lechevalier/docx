--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -324,295 +324,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971053v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional quality of proteins from two beef co-products as determined in the growing pig</w:t>
+                <w:t xml:space="preserve">Beef protein ingredients from fat rendering process are promising functional ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Nau</w:t>
+                <w:t xml:space="preserve">Valérie Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaële Henry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+                <w:t xml:space="preserve">Xavier Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0007114524001661⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 433, pp.137298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.137298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803279v1</w:t>
+                <w:t xml:space="preserve">hal-04213765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beef protein ingredients from fat rendering process are promising functional ingredients</w:t>
+                <w:t xml:space="preserve">Nutritional quality of proteins from two beef co-products as determined in the growing pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lechevalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lambert</w:t>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 433, pp.137298. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1 - 14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.137298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0007114524001661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213765v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant and animal protein mixed systems as wall material for microencapsulation of Mānuka essential Oil: Characterization and in vitro release kinetics</w:t>
               </w:r>
@@ -896,64 +896,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 198, pp.115945. </w:t>
@@ -1017,51 +1017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Kuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2036,597 +2036,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How foam stability against drainage is affected by conditions of prior whey protein powder storage and dry-heating: A multidimensional experimental approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial-temporal changes in pH, structure and rheology of the gastric chyme in pigs as influenced by egg white gel properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Audebert</w:t>
+                <w:t xml:space="preserve">Kéra Nyemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+                <w:t xml:space="preserve">Chloé Serrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.08.029⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 280, pp.210-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868078v1</w:t>
+                <w:t xml:space="preserve">hal-02000872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial-temporal changes in pH, structure and rheology of the gastric chyme in pigs as influenced by egg white gel properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chloé Serrière</w:t>
+                <w:t xml:space="preserve">Soft-Matter Approaches for Controlling Food Protein Interactions and Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Boire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.042⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.521-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-food-032818-121907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02000872v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft-Matter Approaches for Controlling Food Protein Interactions and Assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfacial properties, film dynamics and bulk rheology: A multi-scale approach to dairy protein foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Boire</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.521-539. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 542, pp.222-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-food-032818-121907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2019.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02968011v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial properties, film dynamics and bulk rheology: A multi-scale approach to dairy protein foams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">How foam stability against drainage is affected by conditions of prior whey protein powder storage and dry-heating: A multidimensional experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 542, pp.222-232. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 242, pp.153-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2019.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014660v1</w:t>
+                <w:t xml:space="preserve">hal-01868078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteins for the future: A soft matter approach to link basic knowledge and innovative applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2860,606 +2860,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dry heat treatment of egg white powder on its functional, nutritional and allergenic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The food matrix affects the anthocyanin profile of fortified egg and dairy matrices during processing and in vitro digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pineda Vadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.09.022⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214, pp.486-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.07.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454655v1</w:t>
+                <w:t xml:space="preserve">hal-01454637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The food matrix affects the anthocyanin profile of fortified egg and dairy matrices during processing and in vitro digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pasteurisation of liquid whole egg: Optimal heat treatments in relation to its functional, nutritional and allergenic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Pineda Vadillo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+                <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+                <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 214, pp.486-496. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 195, pp.137-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.07.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454637v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasteurisation of liquid whole egg: Optimal heat treatments in relation to its functional, nutritional and allergenic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antimicrobial activity of lysozyme isoforms: Key molecular features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Walrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.007⟩</w:t>
+              <w:t xml:space="preserve">Biopolymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 107 (12), pp.e23040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bip.23040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454657v1</w:t>
+                <w:t xml:space="preserve">hal-01593208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial activity of lysozyme isoforms: Key molecular features</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of dry heat treatment of egg white powder on its functional, nutritional and allergenic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Beaumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 107 (12), pp.e23040. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 195, pp.40-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bip.23040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593208v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osmotic pressures of lysozyme solutions from gas-like to crystal states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3562,51 +3562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3709,51 +3709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3856,51 +3856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.1578-1590. </w:t>
@@ -4085,51 +4085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry-Heating of Lysozyme Increases Its Activity against Escherichia coli Membranes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4232,51 +4232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4463,1794 +4463,1794 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative effect of thermal treatment on the physicochemical properties of whey and egg white protein foams</w:t>
+                <w:t xml:space="preserve">Succinimidyl residue formation in hen egg-white lysozyme favors the formation of intermolecular covalent bonds without affecting its tertiary structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Nicorescu</w:t>
+                <w:t xml:space="preserve">Y. Desfougeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vial</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2010.09.020⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.156-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm101089g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729269v1</w:t>
+                <w:t xml:space="preserve">hal-00729259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of incubation conditions and protein fraction on the antimicrobial activity of egg white against Salmonella Enteritidis and Escherichia coli.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+                <w:t xml:space="preserve">Strong improvement of interfacial properties can result from slight structural modifications of proteins: the case of native and dry-heated lysozyme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-10-157⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (24), pp.14947-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la203485y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729297v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succinimidyl residue formation in hen egg-white lysozyme favors the formation of intermolecular covalent bonds without affecting its tertiary structure.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Role of incubation conditions and protein fraction on the antimicrobial activity of egg white against Salmonella Enteritidis and Escherichia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alabdeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm101089g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (1), pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-10-157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729259v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong improvement of interfacial properties can result from slight structural modifications of proteins: the case of native and dry-heated lysozyme.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative effect of thermal treatment on the physicochemical properties of whey and egg white protein foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nicorescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Desfougères</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+                <w:t xml:space="preserve">E. Talansier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anniina Salonen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+                <w:t xml:space="preserve">C. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (4), pp.797-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2010.09.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la203485y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00685099v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg products: functional ingredients for complex matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Anton</w:t>
+                <w:t xml:space="preserve">Charge and size drive spontaneous self-assembly of oppositely charged globular proteins into microspheres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desfougeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (12), pp.4138-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp9090427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729497v1</w:t>
+                <w:t xml:space="preserve">hal-00729460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge and size drive spontaneous self-assembly of oppositely charged globular proteins into microspheres.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Desfougeres</w:t>
+                <w:t xml:space="preserve">Les ovoproduits : des ingrédients fonctionnels pour des matrices complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (2), pp.215-224</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729460v1</w:t>
+                <w:t xml:space="preserve">hal-02664566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ovoproduits : des ingrédients fonctionnels pour des matrices complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Anton</w:t>
+                <w:t xml:space="preserve">Sequential adsorption of egg-white proteins at the air-water interface suggests a stratified organization of the interfacial film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pézolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (4), pp.275-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2009.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02664566v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential adsorption of egg-white proteins at the air-water interface suggests a stratified organization of the interfacial film</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+                <w:t xml:space="preserve">Egg products: functional ingredients for complex matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (2), pp.215-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2009.10.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00657917v1</w:t>
+                <w:t xml:space="preserve">hal-00729497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergy between ovalbumin and lysozyme leads to non-additive interfacial and foaming properties of mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+                <w:t xml:space="preserve">Optimization of dry heat treatment of egg white in relation to foam and interfacial properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Talansier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dellavalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42, pp.496-503</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663172v1</w:t>
+                <w:t xml:space="preserve">hal-01454064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of dry heat treatment of egg white in relation to foam and interfacial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Talansier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dellavalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lebensmittel wissenschaft und technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42, pp.496-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2008.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454064v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of dry heat treatment of egg white in relation to foam and interfacial properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Desrumaux</w:t>
+                <w:t xml:space="preserve">Synergy between ovalbumin and lysozyme leads to non-additive interfacial and foaming properties of mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lebensmittel wissenschaft und technologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 42, pp.496-503. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2), pp.352-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2008.09.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730035v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry-heating makes hen egg white lysozyme an efficient foaming agent and enables its bulk aggregation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Desfougeres</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Artzner</w:t>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (13), pp.5120-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf703715j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf703715j⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729852v1</w:t>
+                <w:t xml:space="preserve">hal-00672337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry-heating makes hen egg white lysozyme an efficient foaming agent and enables its bulk aggregation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Desfougères</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+                <w:t xml:space="preserve">F. Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (13), pp.5120-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf703715j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf703715j⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00672337v1</w:t>
+                <w:t xml:space="preserve">hal-00729852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg white drying: Influence of industrial processing steps on protein structure and functionalities</w:t>
               </w:r>
@@ -6563,51 +6563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6709,51 +6709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6874,51 +6874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6967,398 +6967,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité nutritionnelle des protéines de deux coproduits bovins déterminée chez le porc en croissance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microencapsulation of Mānuka essential oil by plant and animal protein mix systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandi Sridhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, a SFN (Société Française de Nutrition) et la SFNCM (Société Francophone de Nutrition Clinique et Métabolisme), Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">37th EFFoST International Conference 2023 Sustainable Food and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Federation of Food Science and Technology (EFFoST), Nov 2023, Valence (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342725v1</w:t>
+                <w:t xml:space="preserve">hal-04282546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation of Mānuka essential oil by plant and animal protein mix systems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovation in mixed egg-plant foods for environmental and health benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th EFFoST International Conference 2023 Sustainable Food and Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The European Federation of Food Science and Technology (EFFoST), Nov 2023, Valence (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">XIXth European Symposium on the Quality of Eggs and Egg Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WPSA, Sep 2023, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282546v1</w:t>
+                <w:t xml:space="preserve">hal-04213829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation in mixed egg-plant foods for environmental and health benefits</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Qualité nutritionnelle des protéines de deux coproduits bovins déterminée chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXth European Symposium on the Quality of Eggs and Egg Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WPSA, Sep 2023, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Les Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, a SFN (Société Française de Nutrition) et la SFNCM (Société Francophone de Nutrition Clinique et Métabolisme), Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213829v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From shell eggs to pasteurized egg products: importance of the rearing system on microbiological and technological properties of egg and egg products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tino Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7465,64 +7465,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8197,717 +8197,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and rheology of protein foams: contribution of interfacial properties, involvement of film relaxation dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">New approach for the characterisation of dairy protein foams stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Conference of the European Colloid and Interface Society (ECIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914176v1</w:t>
+                <w:t xml:space="preserve">hal-02107861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach for the characterisation of dairy protein foams stability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+                <w:t xml:space="preserve">Soft matter approaches for food proteins: interfacial and foaming properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t>
+              <w:t xml:space="preserve">STLOpen Days 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107861v1</w:t>
+                <w:t xml:space="preserve">hal-02097222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft matter approaches for food proteins: interfacial and foaming properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+                <w:t xml:space="preserve">Stability and rheology of protein foams: contribution of interfacial properties, involvement of film relaxation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STLOpen Days 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">33rd Conference of the European Colloid and Interface Society (ECIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097222v1</w:t>
+                <w:t xml:space="preserve">hal-02914176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’OEuf dans tous ses états, modèle d’ingrédient culinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+                <w:t xml:space="preserve">New approach for the characterisation of dairy protein foams stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">EUFOAM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716617v1</w:t>
+                <w:t xml:space="preserve">hal-02737400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach for the characterisation of dairy protein foams stability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Topological rearrangements and surface rheology: a multi-scale approach on dairy proteins foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUFOAM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference 2018 (AERC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Sorrente, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737400v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological rearrangements and surface rheology: a multi-scale approach on dairy proteins foams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexia Audebert</w:t>
+                <w:t xml:space="preserve">L’OEuf dans tous ses états, modèle d’ingrédient culinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference 2018 (AERC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Sorrente, Italy</w:t>
+              <w:t xml:space="preserve">4 iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780800v1</w:t>
+                <w:t xml:space="preserve">hal-01716617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer les denrées agricoles en aliments: pourquoi et comment?</w:t>
               </w:r>
@@ -8975,103 +8975,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale approach to the properties of dairy protein foams.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Rencontres de Biologie Physique du Grand Ouest RBPGO8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Vannes, France</w:t>
@@ -9094,467 +9094,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer les denrées agricoles en aliments: pourquoi et comment?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technological advances in egg product processing with reference to allergenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">XVIIth european symposium on the quality of eggs and egg products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454665v1</w:t>
+                <w:t xml:space="preserve">hal-01595727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’OEuf dans tous ses états, modèle d’ingrédient culinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+                <w:t xml:space="preserve">Direct characterization of hydrolytic activities of spoiling bacteria in food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">IUMS2017: 15th International Congress of Bacteriology &amp; Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Singapour, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446408v1</w:t>
+                <w:t xml:space="preserve">hal-02735532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological advances in egg product processing with reference to allergenicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’OEuf dans tous ses états, modèle d’ingrédient culinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIth european symposium on the quality of eggs and egg products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">3iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595727v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct characterization of hydrolytic activities of spoiling bacteria in food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jan</w:t>
+                <w:t xml:space="preserve">Transformer les denrées agricoles en aliments: pourquoi et comment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUMS2017: 15th International Congress of Bacteriology &amp; Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Singapour, Indonesia</w:t>
+              <w:t xml:space="preserve">3iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735532v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer les denrées agricoles en aliments: pourquoi et comment?</w:t>
               </w:r>
@@ -9661,51 +9661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ième action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9724,151 +9724,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’OEuf dans tous ses états, modèle d’ingrédient culinaire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interactions dans des films d'adsorption de protéines globulaires à l'interface eau-air: comportements différenciés et effets d'ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lay-Theng Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1re action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentrés (AMC2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209761v1</w:t>
+                <w:t xml:space="preserve">hal-01454543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer les denrées agricoles en aliments: pourquoi et comment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9884,182 +9901,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1re action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions dans des films d'adsorption de protéines globulaires à l'interface eau-air: comportements différenciés et effets d'ions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’OEuf dans tous ses états, modèle d’ingrédient culinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentrés (AMC2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Carry le Rouet, France</w:t>
+              <w:t xml:space="preserve">1re action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454543v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial membrane perturbation by native versus dry-heated lysozyme</w:t>
               </w:r>
@@ -10071,51 +10071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10170,77 +10170,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Soft Matter Approaches Bring New Tools For Biotechnology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10524,64 +10524,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Striking Associative Properties of Food Proteins : a switch to control bulk properties of dispersed media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10662,77 +10662,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un contrôle des propriétés macroscopiques des milieux dispersés par les propriétés associatives des protéines alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10774,64 +10774,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the physicochemical and structural properties of globular proteins affect their behavior at the air-solution interface and their foaming properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Desfougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10893,1182 +10893,1182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of cysteine-modified ovalbumin at the air-water interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of principal component analysis in order to link genotypic and phenotypic characters of psychrotrophic Bacillus cereus group isolates to their cytotoxic and spoilage potentials in egg-breaking industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmane Bouchebbah</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+                <w:t xml:space="preserve">Rafik Belaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOOD COLLOÏDS 13 th biennial conference on food colloïds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">IAFP European symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Dublin (IR), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454293v1</w:t>
+                <w:t xml:space="preserve">hal-00729645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of principal component analysis in order to link genotypic and phenotypic characters of psychrotrophic Bacillus cereus group isolates to their cytotoxic and spoilage potentials in egg-breaking industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Baron</w:t>
+                <w:t xml:space="preserve">Existe-t-il un lien entre les profils génotypiques et phénotypiques d’isolats psychrotrophes du groupe Bacillus cereus et leur potentiel cytotoxique et d’altération dans l’industrie des ovoproduits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafik Belaïd</w:t>
+                <w:t xml:space="preserve">R Belaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAFP European symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Dublin (IR), United States</w:t>
+              <w:t xml:space="preserve">7ème journées du réseau Bacillus cereus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729645v1</w:t>
+                <w:t xml:space="preserve">hal-01454286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il un lien entre les profils génotypiques et phénotypiques d’isolats psychrotrophes du groupe Bacillus cereus et leur potentiel cytotoxique et d’altération dans l’industrie des ovoproduits ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jan</w:t>
+                <w:t xml:space="preserve">Use of principal component analysis in order to link genotypic and phenotypic characters of psychrotrophic Bacillus cereus group isolates to their cytotoxic and spoilage potentials in egg-breaking industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Belaïd</w:t>
+                <w:t xml:space="preserve">R. Belaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème journées du réseau Bacillus cereus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">IAFP European symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454286v1</w:t>
+                <w:t xml:space="preserve">hal-01454364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of principal component analysis in order to link genotypic and phenotypic characters of psychrotrophic Bacillus cereus group isolates to their cytotoxic and spoilage potentials in egg-breaking industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Baron</w:t>
+                <w:t xml:space="preserve">Existe-t-il un lien entre les profils génotypiques et phénotypiques d'isolats psychrotrophes du groupe Bacillus cereus et leur potentiel cytotoxique et d'altération dans l'industrie des ovoproduits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Belaïd</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAFP European symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">7ème journées du réseau Bacillus cereus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Louvain (BE), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454364v1</w:t>
+                <w:t xml:space="preserve">hal-00741999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il un lien entre les profils génotypiques et phénotypiques d'isolats psychrotrophes du groupe Bacillus cereus et leur potentiel cytotoxique et d'altération dans l'industrie des ovoproduits ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jan</w:t>
+                <w:t xml:space="preserve">Rheological properties of cysteine-modified ovalbumin at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atmane Bouchebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème journées du réseau Bacillus cereus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Louvain (BE), Belgique</w:t>
+              <w:t xml:space="preserve">FOOD COLLOÏDS 13 th biennial conference on food colloïds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741999v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of lysozyme by dry-heating: small cause, big effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Heat treatment of ovalbumin powder: interfacial and foaming properties of the different molecular species generated.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pézennec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Beaufils</w:t>
+                <w:t xml:space="preserve">K. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe European Symposium on the quality of eggs and egg products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Turku (FI), Finland. 11 p</w:t>
+              <w:t xml:space="preserve">ECIS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730023v1</w:t>
+                <w:t xml:space="preserve">hal-01003068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traitements de pasteurisation et de séchage de l'oeuf entier ainsi que l'étuvage à sec du blanc d'oeuf modifient le coefficient d'efficacité protéique et la composition corporelle chez le rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement interfacial du lysozyme après traitement thermique à sec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gaudichon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Tomé</w:t>
+                <w:t xml:space="preserve">S. Pézennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées francophones de nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4e Rencontres Biologie-Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Ile de Berder (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173387v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat treatment of ovalbumin powder: interfacial and foaming properties of the different molecular species generated.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modification of lysozyme by dry-heating: small cause, big effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pézennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, antalya, Turkey</w:t>
+              <w:t xml:space="preserve">XIIIe European Symposium on the quality of eggs and egg products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Turku (FI), Finland. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003068v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement interfacial du lysozyme après traitement thermique à sec</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Les traitements de pasteurisation et de séchage de l'oeuf entier ainsi que l'étuvage à sec du blanc d'oeuf modifient le coefficient d'efficacité protéique et la composition corporelle chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pézennec</w:t>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Rencontres Biologie-Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Ile de Berder (FR), France</w:t>
+              <w:t xml:space="preserve">8. Journées francophones de nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729978v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential adsorption of egg-white proteins: relation with physical properties of interfacial film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12149,90 +12149,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-additive interfacial properties of ovalbumin and lysozyme in mixtures as revealed by PM-IRRAS and the study of foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12300,51 +12300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12408,277 +12408,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are plant protein ingredients efficient egg white replacers in foams ?</w:t>
+                <w:t xml:space="preserve">Predicting in vivo protein digestibility from ingredient composition and in vitro digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Gallarotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+                <w:t xml:space="preserve">Capucine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Goussé</w:t>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dolivet</w:t>
+                <w:t xml:space="preserve">Séverine Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Loupiac</w:t>
+                <w:t xml:space="preserve">Sophie Vinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edible soft matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">23rd EDITION OF IUNS-ICN 2025 International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157852v1</w:t>
+                <w:t xml:space="preserve">hal-05463738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting in vivo protein digestibility from ingredient composition and in vitro digestion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are plant protein ingredients efficient egg white replacers in foams ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+                <w:t xml:space="preserve">Zoé Gallarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Olivier</w:t>
+                <w:t xml:space="preserve">Emeline Goussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Vinoy</w:t>
+                <w:t xml:space="preserve">Anne Dolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lê</w:t>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd EDITION OF IUNS-ICN 2025 International Congress of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
+              <w:t xml:space="preserve">Edible soft matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463738v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of genetic and rearing system of laying hens on indicators of egg quality and eggshell microbial contamination</w:t>
               </w:r>
@@ -12703,51 +12703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tino Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12815,51 +12815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12944,77 +12944,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dublin, Ireland. , 2022</w:t>
@@ -13151,51 +13151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat treatments applied to egg product have a rather low impact on in vivo allergenicity, despite significant changes in protein digestibility and antigenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13617,90 +13617,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés interfaciales et moussantes de protéines globulaires laitières étuvées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13732,652 +13732,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-Water interface: a key place for revealing protein interactions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propriétés moussantes et expression à l’interface eau–air de potentialités d’assemblage de protéines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft interfacial materials:from fundamentals to formulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Londres, United Kingdom. , 2015</w:t>
+              <w:t xml:space="preserve">Journée Scientifique IPR / INRA / IGDR / ENSCR " Les biomolécules aux interfaces fluide"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Rennes, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454553v1</w:t>
+                <w:t xml:space="preserve">hal-01209766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés moussantes et expression à l’interface eau–air de potentialités d’assemblage de protéines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Air-Water interface: a key place for revealing protein interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique IPR / INRA / IGDR / ENSCR " Les biomolécules aux interfaces fluide"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Rennes, France. , 2015</w:t>
+              <w:t xml:space="preserve">Soft interfacial materials:from fundamentals to formulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Londres, United Kingdom. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209766v1</w:t>
+                <w:t xml:space="preserve">hal-01454553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the mechanisms of membrane insertion of native and dry-heated lysozyme: use of E. coli lipopolysaccharide monolayers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+                <w:t xml:space="preserve">Multicouches interfaciales de solutions de protéines révélatrices des interactions attractives en bulk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres de Biologie Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. , 2014</w:t>
+              <w:t xml:space="preserve">6. Rencontres de Biologie-Physique du Grand Ouest ( RBPGO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209635v1</w:t>
+                <w:t xml:space="preserve">hal-01209699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicouches interfaciales de solutions de protéines révélatrices des interactions attractives en bulk</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+                <w:t xml:space="preserve">Exploring the mechanisms of membrane insertion of native and dry-heated lysozyme: use of [i]E. coli[/i] lipopolysaccharide monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coralie Pasquier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres de Biologie-Physique du Grand Ouest ( RBPGO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. 2014</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Antimicrobial Peptides 2014, AMP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lorient, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209699v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the mechanisms of membrane insertion of native and dry-heated lysozyme: use of [i]E. coli[/i] lipopolysaccharide monolayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Exploring the mechanisms of membrane insertion of native and dry-heated lysozyme: use of E. coli lipopolysaccharide monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Antimicrobial Peptides 2014, AMP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lorient, France. , 2014</w:t>
+              <w:t xml:space="preserve">6. Rencontres de Biologie Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209634v1</w:t>
+                <w:t xml:space="preserve">hal-01209635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial membrane perturbation by native versus dry-heated lysozyme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Bacterial membrane pertubation by native versus dry-heated lysozyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14393,116 +14393,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicroworld</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Madrid, Spain. , 2013</w:t>
+              <w:t xml:space="preserve">GEM/GERLI lipidomics meeting: from membranes to pathologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, St-Jean Cap Ferrat, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209489v1</w:t>
+                <w:t xml:space="preserve">hal-01209519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial membrane pertubation by native versus dry-heated lysozyme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Bacterial membrane perturbation by native versus dry-heated lysozyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14518,142 +14518,142 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEM/GERLI lipidomics meeting: from membranes to pathologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, St-Jean Cap Ferrat, France. , 2013</w:t>
+              <w:t xml:space="preserve">Biomicroworld</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Madrid, Spain. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209519v1</w:t>
+                <w:t xml:space="preserve">hal-01209489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence by AFM-imaging of morphological differences between E. coli K12 cells treated with native and dry-heated lysozyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14829,51 +14829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equation of state and structure of highly concentrated globular protein solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14954,51 +14954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of the physico-chemical characterization of dairy and non-dairy food powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15043,592 +15043,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés interfaciales de l’ovalbumine déphosphorylée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processing modifies in vitro egg protein digestibility as well as protein efficiency ratio and body composition in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérico Casanova</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles G. Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Rencontres de Biologie-Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Rennes, France. , 2011</w:t>
+              <w:t xml:space="preserve">International Symposium: Dietary Protein for Human Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Auckland, New Zealand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palmerston North Historical Society, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 124 p., 2011, Symposium Proceedings: International Symposium Dietary Protein for Human Health 2011: Skycity Convention Centre, Auckland, New Zealand, 27-30 March 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454289v1</w:t>
+                <w:t xml:space="preserve">hal-02748493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing modifies in vitro egg protein digestibility as well as protein efficiency ratio and body composition in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+                <w:t xml:space="preserve">Etude du comportement aux interfaces du lysozyme natif de blanc d'oeuf de poule en vue d'une étude comparée avec du lysozyme traité thermiquement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium: Dietary Protein for Human Health</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 124 p., 2011, Symposium Proceedings: International Symposium Dietary Protein for Human Health 2011: Skycity Convention Centre, Auckland, New Zealand, 27-30 March 2011</w:t>
+              <w:t xml:space="preserve">5. Rencontres de Biologie Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Rennes, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748493v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement aux interfaces du lysozyme natif de blanc d'oeuf de poule en vue d'une étude comparée avec du lysozyme traité thermiquement</w:t>
+                <w:t xml:space="preserve">Studies at liquid air interface: a powerful toolbox to study interactions between biomolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Rencontres de Biologie Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Rennes, France. 2011</w:t>
+              <w:t xml:space="preserve">4ième colloque Molécules Ingrédients Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Quimper, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454426v1</w:t>
+                <w:t xml:space="preserve">hal-01454420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies at liquid air interface: a powerful toolbox to study interactions between biomolecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propriétés interfaciales de l’ovalbumine déphosphorylée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérico Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ième colloque Molécules Ingrédients Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Quimper, France. , 2011</w:t>
+              <w:t xml:space="preserve">5. Rencontres de Biologie-Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Rennes, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454420v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the physicochemical and structural properties of globular proteins affect their behavior at the air-solution interface and their foaming properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15677,912 +15677,912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental conditions and molecular fractions involved in the antimicrobial activity of egg white against S. Enteritidis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Alabdeh</w:t>
+                <w:t xml:space="preserve">Controlling spontaneous protein self-assembly into microspheres in binary systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 S International Symposium Salmonella and Salmonellosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Saint Malo, France. 2010</w:t>
+              <w:t xml:space="preserve">24th Conference of the European Colloid and Interface Society ECIS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Prague, Czech Republic. , Progress in Colloid and Polymer Science, 138, 202 p., 2010, Progress in Colloid and Polymer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136707v1</w:t>
+                <w:t xml:space="preserve">hal-01454288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling spontaneous protein self-assembly into microspheres in binary systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Desfougeres</w:t>
+                <w:t xml:space="preserve">Environmental conditions and molecular fractions involved in the antimicrobial activity of egg white against S. Enteritidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alabdeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Conference of the European Colloid and Interface Society ECIS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Prague, Czech Republic. , Progress in Colloid and Polymer Science, 138, 202 p., 2010, Progress in Colloid and Polymer Science</w:t>
+              <w:t xml:space="preserve">13 S International Symposium Salmonella and Salmonellosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint Malo, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454288v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succinimide formation in lysozyme by heating (80°C) in the dry state decreases protein stability but do not impact on secondary or tertiary structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Dry heating of egg white proteins: how a multiscale approach may help to predict foaming properties from 2D interface measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Mollé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ken Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th FEBS congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Prague, Czech Republic. FEBS Journal, 276: Special Issue: Abstracts of the 34th FEBS Congress, 425p., 2009, FEBS Journal. </w:t>
+              <w:t xml:space="preserve">23. conference of the european colloid and interface society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Antalya, Turkey. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2009.07045.x⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Springer-Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Progress in Colloid and Polymer Science, 70 p., 2009, Progress in Colloid and Polymer Science</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454384v1</w:t>
+                <w:t xml:space="preserve">hal-01454433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement interfacial du lysosyme apres traitement thermique a sec</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Formation spontanée de microsphères dans des mélanges de protéines globulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres Biologie-Physique du Grand Ouest</w:t>
+              <w:t xml:space="preserve">4. Rencontres biologie physique du grand ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Vannes, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454385v1</w:t>
+                <w:t xml:space="preserve">hal-01454419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation spontanée de microsphères dans des mélanges de protéines globulaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modification of lysozyme by dry-heating: small cause, big effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres biologie physique du grand ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Vannes, France. 2009</w:t>
+              <w:t xml:space="preserve">XIIIe European Symposium on the quality of eggs and egg products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Turku, Finland. , 2009, World Poultry Science Association, Proceedings of the 19th European Symposium on Quality of Poultry Meat, 13th European Symposium on the Quality of Eggs and Egg Products, Turku, Finland, 21-25 June 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454419v1</w:t>
+                <w:t xml:space="preserve">hal-01454386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of lysozyme by dry-heating: small cause, big effect.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Comportement interfacial du lysosyme apres traitement thermique a sec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe European Symposium on the quality of eggs and egg products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Turku, Finland. , 2009, World Poultry Science Association, Proceedings of the 19th European Symposium on Quality of Poultry Meat, 13th European Symposium on the Quality of Eggs and Egg Products, Turku, Finland, 21-25 June 2009</w:t>
+              <w:t xml:space="preserve">4. Rencontres Biologie-Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Vannes, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454386v1</w:t>
+                <w:t xml:space="preserve">hal-01454385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry heating of egg white proteins: how a multiscale approach may help to predict foaming properties from 2D interface measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Succinimide formation in lysozyme by heating (80°C) in the dry state decreases protein stability but do not impact on secondary or tertiary structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken Cheng</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. conference of the european colloid and interface society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Antalya, Turkey. </w:t>
+              <w:t xml:space="preserve">34th FEBS congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Prague, Czech Republic. FEBS Journal, 276: Special Issue: Abstracts of the 34th FEBS Congress, 425p., 2009, FEBS Journal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer-Verlag</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2009.07045.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454433v1</w:t>
+                <w:t xml:space="preserve">hal-01454384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16600,51 +16600,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasteurization treatments of whole and liquid egg products: optimizing safety and quality parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Burleigh Dodds Science Publishing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in improving the safety and quality of eggs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Burleigh Dodds Science Publishing Limited, pp.165-198, 2025, Burleigh Dodds Series in Agricultural Science, 978-1-801468756. </w:t>
@@ -16755,51 +16755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Proteins in the Development of Food Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16889,51 +16889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of the Ovoproduct Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17013,234 +17013,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation Techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Packaging: Principles and technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Food Science and Technology 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, </w:t>
+              <w:t xml:space="preserve">Handbook of Food Science and Technology 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 421 p., 2016, Food Science and Technology, 978-1-84821-934-2</w:t>
+              <w:t xml:space="preserve">, 329 p., 2016, Food Science and Technology (New York), 978-1-84821-934-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349161v1</w:t>
+                <w:t xml:space="preserve">hal-01425792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaging: Principles and technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Separation Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Food Science and Technology 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, </w:t>
+              <w:t xml:space="preserve">Handbook of Food Science and Technology 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 329 p., 2016, Food Science and Technology (New York), 978-1-84821-934-2</w:t>
+              <w:t xml:space="preserve">, 421 p., 2016, Food Science and Technology, 978-1-84821-934-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425792v1</w:t>
+                <w:t xml:space="preserve">hal-01349161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émulsions et les mousses à base d'oeufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17415,139 +17415,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'œuf ingrédient alimentaire</w:t>
+                <w:t xml:space="preserve">Processed egg products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et technologie de l'œuf et des ovoproduits : de l'œuf aux ovoproduits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lavoisier Tec &amp; Doc, non paginé, 2011, 9782743012243</w:t>
+              <w:t xml:space="preserve">Improving the safety and quality of eggs and egg products Volume 1: Egg chemistry, production and consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 213, Woodhead Publishing Ltd, 2011, Woodhead Publishing in Food Science, Technology and Nutrition, 978-1-84569-754-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729369v1</w:t>
+                <w:t xml:space="preserve">hal-01454198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processed egg products</w:t>
               </w:r>
@@ -17559,215 +17555,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Anton</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nys, Y. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Improving the safety and quality of eggs and egg products Volume 1: Egg chemistry, production and consumption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 213, Woodhead Publishing Ltd, 2011, Woodhead Publishing in Food Science, Technology and Nutrition, 978-1-84569-754-9</w:t>
+              <w:t xml:space="preserve">Improving the safety and quality of eggs and egg products: Egg chemistry, production and consumption (Volume 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Woodhead Publishing, non paginé, 2011, 978 1 84569 754 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454198v1</w:t>
+                <w:t xml:space="preserve">hal-00729385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processed egg products</w:t>
+                <w:t xml:space="preserve">L'œuf ingrédient alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Nys, Y. </w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nau, Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Improving the safety and quality of eggs and egg products: Egg chemistry, production and consumption (Volume 1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Woodhead Publishing, non paginé, 2011, 978 1 84569 754 9</w:t>
+              <w:t xml:space="preserve">Science et technologie de l'œuf et des ovoproduits : de l'œuf aux ovoproduits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier Tec &amp; Doc, non paginé, 2011, 9782743012243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729385v1</w:t>
+                <w:t xml:space="preserve">hal-00729369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oeuf ingrédient alimentaire</w:t>
               </w:r>
@@ -17779,64 +17779,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et technologie de l'oeuf et des ovoproduits de l'oeuf aux ovoproduits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Editions Tec &amp; Doc Lavoisier, 555 p., 2010, Collection Sciences et Techniques Agroalimentaires, 978-2743012243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17861,215 +17861,215 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G.O. Phillips. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 173 (2. édition), CRC press, 948 p., 2009, Woodhead Publishing in Food Science, Technology and Nutrition, 978-1-4398-0820-7</w:t>
+              <w:t xml:space="preserve">, Woodhead Publishing, non paginé, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454417v1</w:t>
+                <w:t xml:space="preserve">hal-00729182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Anton</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Woodhead Publishing, non paginé, 2009</w:t>
+              <w:t xml:space="preserve">, 173 (2. édition), CRC press, 948 p., 2009, Woodhead Publishing in Food Science, Technology and Nutrition, 978-1-4398-0820-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729182v1</w:t>
+                <w:t xml:space="preserve">hal-01454417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovalbumin and gene-related proteins</w:t>
               </w:r>
@@ -18094,51 +18094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioactive Egg Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18234,51 +18234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18371,51 +18371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equation of state and structure of highly concentrated globular protein solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18489,90 +18489,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies at the Liquid-Air Interface : a Powerful Toolbox to Study Interactions Between Biomolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ameziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -18633,51 +18633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18712,103 +18712,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing modifies in vitro egg protein digestibility, as well as protein efficiency ratio and body composition in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -18843,64 +18843,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés interfaciales de l'ovalbumine déphosphorylée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saint Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18938,792 +18938,792 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of cysteine-modified Ovalbumin at the air-water interface.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+                <w:t xml:space="preserve">Controlling Spontaneous Protein Self-assembly into Microspheres in Binary Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729610v1</w:t>
+                <w:t xml:space="preserve">hal-00729470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Spontaneous Protein Self-assembly into Microspheres in Binary Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+                <w:t xml:space="preserve">Rheological properties of cysteine-modified Ovalbumin at the air-water interface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729470v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation spontanée de microsphères dans des mélanges de protéines globulaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dry-heating of egg white proteins: how a multiscale approach may help to predict foaming properties from 2D interface measurements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Desfougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729211v1</w:t>
+                <w:t xml:space="preserve">hal-00729165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry-heating of egg white proteins: how a multiscale approach may help to predict foaming properties from 2D interface measurements.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Succinimidyl residue formation in lysozyme without conformational changes:consequences on molecular stability and amyloid fibril formation propensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Salonen</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00729165v1</w:t>
+                <w:t xml:space="preserve">hal-00730078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succinimidyl residue formation in lysozyme without conformational changes:consequences on molecular stability and amyloid fibril formation propensity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Les traitements de pasteurisation et de séchage de l'œuf entier ainsi que l'étuvage du blanc d'œuf modifient le coefficient d'efficacité protéique et la composition corporelle chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mollé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00730078v1</w:t>
+                <w:t xml:space="preserve">hal-00730005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traitements de pasteurisation et de séchage de l'œuf entier ainsi que l'étuvage du blanc d'œuf modifient le coefficient d'efficacité protéique et la composition corporelle chez le rat</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Tomé</w:t>
+                <w:t xml:space="preserve">Formation spontanée de microsphères dans des mélanges de protéines globulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730005v1</w:t>
+                <w:t xml:space="preserve">hal-00729211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregates formation and its consequences on foaming properties of Heated Egg White Proteins in the dry state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Talansier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dellavalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19758,103 +19758,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural to functional properties of lysozyme heated at 80°C in the dry state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pézennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -20313,51 +20313,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="519E7EA9"/>
+    <w:nsid w:val="930317C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20544,51 +20544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-lechevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4967-8192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061642495" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971053v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Kuang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels11030176" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803279v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Foll" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114524001661" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213765v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lambert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137298" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573021v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandi Sridhar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114419" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abgrall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dumas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Isner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.115945" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12132528" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-023-09797-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2081666" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721294v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.07.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01591" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02373068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lazzaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Raynes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Williams" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105414" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02485321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boulier-Month&#233;an" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prioul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108817" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868078v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audebert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.08.029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Serri&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968011v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-032818-121907" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014660v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.02.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608238v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.06.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672019v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayanatou Issa Ado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Elhadji Gounga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.11.056" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDW3R86S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454655v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.09.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pineda Vadillo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.049" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454657v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593208v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Derde" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23040" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397941v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03867k" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Derde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.01.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090040v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2014.10.026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157294v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttinee Musikaphun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo01156b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209645v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clarisse Techer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delbrassinne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belaid" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brunet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12462" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952857v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf405155p" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916545v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4029199" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulzar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB4M0PH6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729269v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nicorescu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Talansier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.09.020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36JT2049-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729297v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alabdeh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-10-157" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729259v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfougeres" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezennec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm101089g" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685099v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la203485y" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729497v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729460v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9090427" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664566v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657917v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;zolet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.10.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1TJ7WT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663172v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.01.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGZ3QH7F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454064v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dellavalle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desrumaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730035v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2008.09.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4SFC0DG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729852v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfougeres" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Artzner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf703715j" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1MCT2XNR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672337v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454012v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legrand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.03.033" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C43KDLX6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453927v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perinel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lesaffre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2042" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP4QBTCR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453954v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2004.07.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WR1ZLQS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347886v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034184n" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CHZ8B4FJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543878v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Henry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342725v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282546v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213829v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213866v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Jamme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dop" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Norwood" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272195v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719911v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542663v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03176516v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178158v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Kuang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976098v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048755v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Batisse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914176v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107861v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097222v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716617v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737400v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780800v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790184v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790203v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454665v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446408v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595727v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735532v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gonnet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446407v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446409v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209761v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209763v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454543v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lay-Theng Lee" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138317v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209456v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renault" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924776v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolivet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849258v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936057v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209700v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729368v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454293v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atmane Bouchebbah" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729645v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bela&#239;d" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454286v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bela&#239;d" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454364v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bela&#239;d" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00741999v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730023v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;zennec" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaufils" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173387v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003068v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheng" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729978v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;zennec" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678269v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909249v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desbat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920476v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157852v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gallarotti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463738v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Picard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Olivier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vinoy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213882v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chastagner" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galliot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Souchet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279361v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853921v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977807v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901473v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737401v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gounga Mahamadou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608831v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595723v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zenagui" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleno" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Thierry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Geraert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338625v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454553v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209766v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209635v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209699v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Briand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209634v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209489v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209519v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209467v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209378v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Gulzar" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747794v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cabane" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rigault" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209381v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454289v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Casanova" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748493v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/203154.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454426v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Havard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454420v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454294v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136707v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alabdeh" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454288v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454384v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07045.x" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454385v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454419v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454386v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454433v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Cheng" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecis-web.eu/abstracts/antalya2009/program.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05465196v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0150.10" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04630015v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315850v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dymocks.com.au/book/handbook-of-food-structure-development-by-fotis-spyropoulos-and-aris-lazidis-and-ian-norton-9781788012164" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861722v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9781785482717/alteration-of-ovoproducts#book-description" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50001-8" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349161v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219342.html" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425792v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219334.html" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209478v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/notice.asp?ouvrage=2738541" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209494v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/211054.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098672.3.484" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729369v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454198v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729385v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454418v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454417v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729182v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349143v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783540378839" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173829v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve This" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924769v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigult" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842534v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ameziane" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729354v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Havard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729386v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fromentin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piedcoq" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729387v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casanova" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint Jalmes" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729610v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchebbah" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729470v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729211v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729165v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salonen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730078v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moll&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730005v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729095v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729807v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096306v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833718v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790365v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-lechevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4967-8192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061642495" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971053v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Kuang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels11030176" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213765v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Foll" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lambert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137298" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114524001661" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573021v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandi Sridhar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114419" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abgrall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dumas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Isner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.115945" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12132528" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-023-09797-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2081666" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721294v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.07.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01591" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02373068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lazzaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Raynes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Williams" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105414" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02485321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boulier-Month&#233;an" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prioul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108817" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000872v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Serri&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.042" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-032818-121907" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audebert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.02.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868078v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.08.029" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608238v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.06.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672019v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayanatou Issa Ado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Elhadji Gounga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.11.056" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDW3R86S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454637v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pineda Vadillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.049" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593208v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Derde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23040" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454655v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.09.022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397941v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03867k" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Derde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.01.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090040v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2014.10.026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157294v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttinee Musikaphun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo01156b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209645v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clarisse Techer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delbrassinne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belaid" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brunet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12462" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952857v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf405155p" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916545v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4029199" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulzar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB4M0PH6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729259v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfougeres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezennec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm101089g" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685099v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la203485y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729297v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alabdeh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-10-157" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729269v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nicorescu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Talansier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.09.020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36JT2049-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729460v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9090427" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664566v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657917v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;zolet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.10.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1TJ7WT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729497v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454064v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dellavalle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desrumaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2008.09.013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4SFC0DG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663172v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.01.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGZ3QH7F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672337v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf703715j" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1MCT2XNR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729852v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfougeres" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Artzner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454012v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legrand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.03.033" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C43KDLX6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453927v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perinel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lesaffre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2042" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP4QBTCR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453954v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2004.07.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WR1ZLQS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347886v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034184n" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CHZ8B4FJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543878v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Henry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282546v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213829v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342725v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213866v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Jamme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dop" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Norwood" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272195v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719911v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542663v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03176516v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178158v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Kuang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976098v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048755v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Batisse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107861v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097222v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914176v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737400v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780800v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716617v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790184v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790203v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595727v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735532v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gonnet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446408v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454665v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446407v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446409v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454543v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lay-Theng Lee" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209763v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209761v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138317v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209456v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renault" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924776v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolivet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849258v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936057v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209700v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729368v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729645v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bela&#239;d" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454286v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bela&#239;d" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454364v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bela&#239;d" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00741999v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454293v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atmane Bouchebbah" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003068v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheng" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729978v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;zennec" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730023v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;zennec" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaufils" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173387v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678269v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909249v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desbat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920476v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463738v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Picard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Olivier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vinoy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157852v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gallarotti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213882v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chastagner" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galliot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Souchet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279361v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853921v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977807v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901473v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737401v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gounga Mahamadou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608831v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595723v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zenagui" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleno" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Thierry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Geraert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338625v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209766v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454553v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209699v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Briand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209634v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209635v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209519v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209489v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209467v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209378v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Gulzar" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747794v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cabane" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rigault" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209381v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748493v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/203154.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454426v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Havard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454420v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454289v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Casanova" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454294v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454288v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136707v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alabdeh" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454433v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Cheng" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecis-web.eu/abstracts/antalya2009/program.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454419v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454386v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454385v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454384v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07045.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05465196v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0150.10" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04630015v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315850v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dymocks.com.au/book/handbook-of-food-structure-development-by-fotis-spyropoulos-and-aris-lazidis-and-ian-norton-9781788012164" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861722v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9781785482717/alteration-of-ovoproducts#book-description" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50001-8" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425792v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219334.html" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349161v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219342.html" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209478v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/notice.asp?ouvrage=2738541" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209494v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/211054.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098672.3.484" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454198v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729385v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729369v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454418v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729182v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454417v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349143v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783540378839" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173829v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve This" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924769v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigult" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842534v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ameziane" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729354v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Havard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729386v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fromentin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piedcoq" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729387v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casanova" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint Jalmes" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729470v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729610v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchebbah" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729165v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salonen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730078v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moll&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730005v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729211v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729095v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729807v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096306v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833718v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790365v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>