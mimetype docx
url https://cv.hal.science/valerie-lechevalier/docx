--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -2036,299 +2036,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial-temporal changes in pH, structure and rheology of the gastric chyme in pigs as influenced by egg white gel properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soft-Matter Approaches for Controlling Food Protein Interactions and Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kéra Nyemb</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chloé Serrière</w:t>
+                <w:t xml:space="preserve">Adeline Boire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.042⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.521-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-food-032818-121907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000872v1</w:t>
+                <w:t xml:space="preserve">hal-02968011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft-Matter Approaches for Controlling Food Protein Interactions and Assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial-temporal changes in pH, structure and rheology of the gastric chyme in pigs as influenced by egg white gel properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kéra Nyemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Boire</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+                <w:t xml:space="preserve">Chloé Serrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.521-539. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 280, pp.210-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-food-032818-121907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02968011v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial properties, film dynamics and bulk rheology: A multi-scale approach to dairy protein foams</w:t>
               </w:r>
@@ -2582,51 +2582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteins for the future: A soft matter approach to link basic knowledge and innovative applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3530,295 +3530,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native and dry-heated lysozyme interactions with membrane lipid monolayers: Lipid packing modiﬁcations of a phospholipid mixture, model of the Escherichia coli cytoplasmic membrane</w:t>
+                <w:t xml:space="preserve">Native lysozyme and dry-heated lysozyme interactions with membrane lipid monolayers: lateral reorganization of LPS monolayer, model of the E. coli outer membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1848 (4), pp.1065-1073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2015.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2014.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138299v1</w:t>
+                <w:t xml:space="preserve">hal-01090040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native lysozyme and dry-heated lysozyme interactions with membrane lipid monolayers: lateral reorganization of LPS monolayer, model of the E. coli outer membrane</w:t>
+                <w:t xml:space="preserve">Native and dry-heated lysozyme interactions with membrane lipid monolayers: Lipid packing modiﬁcations of a phospholipid mixture, model of the Escherichia coli cytoplasmic membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1848 (4), pp.1065-1073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2014.10.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2015.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090040v1</w:t>
+                <w:t xml:space="preserve">hal-01138299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dry heating on the progression of in vitro digestion of egg white proteins: contribution of multifactorial data analysis</w:t>
               </w:r>
@@ -4727,307 +4727,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of incubation conditions and protein fraction on the antimicrobial activity of egg white against Salmonella Enteritidis and Escherichia coli.</w:t>
+                <w:t xml:space="preserve">Comparative effect of thermal treatment on the physicochemical properties of whey and egg white protein foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alabdeh</w:t>
+                <w:t xml:space="preserve">I. Nicorescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Talansier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-10-157⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (4), pp.797-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2010.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729297v1</w:t>
+                <w:t xml:space="preserve">hal-00729269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative effect of thermal treatment on the physicochemical properties of whey and egg white protein foams</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Talansier</w:t>
+                <w:t xml:space="preserve">Role of incubation conditions and protein fraction on the antimicrobial activity of egg white against Salmonella Enteritidis and Escherichia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alabdeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Loisel</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2010.09.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (1), pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-10-157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729269v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge and size drive spontaneous self-assembly of oppositely charged globular proteins into microspheres.</w:t>
               </w:r>
@@ -5535,64 +5535,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of dry heat treatment of egg white in relation to foam and interfacial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Talansier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dellavalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5660,64 +5660,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of dry heat treatment of egg white in relation to foam and interfacial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Talansier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dellavalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5952,305 +5952,305 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry-heating makes hen egg white lysozyme an efficient foaming agent and enables its bulk aggregation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Desfougères</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (13), pp.5120-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf703715j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672337v1</w:t>
+                <w:t xml:space="preserve">hal-00729852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry-heating makes hen egg white lysozyme an efficient foaming agent and enables its bulk aggregation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Desfougeres</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Pezennec</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Artzner</w:t>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (13), pp.5120-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf703715j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729852v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg white drying: Influence of industrial processing steps on protein structure and functionalities</w:t>
               </w:r>
@@ -8529,168 +8529,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach for the characterisation of dairy protein foams stability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+                <w:t xml:space="preserve">L’OEuf dans tous ses états, modèle d’ingrédient culinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUFOAM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">4 iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737400v1</w:t>
+                <w:t xml:space="preserve">hal-01716617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological rearrangements and surface rheology: a multi-scale approach on dairy proteins foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8749,165 +8732,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference 2018 (AERC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Sorrente, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’OEuf dans tous ses états, modèle d’ingrédient culinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+                <w:t xml:space="preserve">New approach for the characterisation of dairy protein foams stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">EUFOAM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716617v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer les denrées agricoles en aliments: pourquoi et comment?</w:t>
               </w:r>
@@ -9094,467 +9094,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological advances in egg product processing with reference to allergenicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformer les denrées agricoles en aliments: pourquoi et comment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIth european symposium on the quality of eggs and egg products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">3iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595727v1</w:t>
+                <w:t xml:space="preserve">hal-01454665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct characterization of hydrolytic activities of spoiling bacteria in food</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technological advances in egg product processing with reference to allergenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Severine Chevalier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUMS2017: 15th International Congress of Bacteriology &amp; Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Singapour, Indonesia</w:t>
+              <w:t xml:space="preserve">XVIIth european symposium on the quality of eggs and egg products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735532v1</w:t>
+                <w:t xml:space="preserve">hal-01595727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’OEuf dans tous ses états, modèle d’ingrédient culinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+                <w:t xml:space="preserve">Direct characterization of hydrolytic activities of spoiling bacteria in food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">IUMS2017: 15th International Congress of Bacteriology &amp; Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Singapour, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446408v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer les denrées agricoles en aliments: pourquoi et comment?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Jeantet</w:t>
+                <w:t xml:space="preserve">L’OEuf dans tous ses états, modèle d’ingrédient culinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454665v1</w:t>
+                <w:t xml:space="preserve">hal-01446408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer les denrées agricoles en aliments: pourquoi et comment?</w:t>
               </w:r>
@@ -9724,234 +9724,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions dans des films d'adsorption de protéines globulaires à l'interface eau-air: comportements différenciés et effets d'ions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformer les denrées agricoles en aliments: pourquoi et comment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentrés (AMC2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Carry le Rouet, France</w:t>
+              <w:t xml:space="preserve">1re action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454543v1</w:t>
+                <w:t xml:space="preserve">hal-01209763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer les denrées agricoles en aliments: pourquoi et comment?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interactions dans des films d'adsorption de protéines globulaires à l'interface eau-air: comportements différenciés et effets d'ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lay-Theng Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1re action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentrés (AMC2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209763v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’OEuf dans tous ses états, modèle d’ingrédient culinaire</w:t>
               </w:r>
@@ -10196,51 +10196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10289,256 +10289,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of the physico-chemical characterization of dairy and non-dairy food powders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dry heating of whey proteins: Structures, Aggregation and Gelling properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gulzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Schuck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Dolivet</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Jeantet</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924776v1</w:t>
+                <w:t xml:space="preserve">hal-00849258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry heating of whey proteins: Structures, Aggregation and Gelling properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+                <w:t xml:space="preserve">Statistical analysis of the physico-chemical characterization of dairy and non-dairy food powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+                <w:t xml:space="preserve">A. Dolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849258v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Striking Associative Properties of Food Proteins : a switch to control bulk properties of dispersed media</w:t>
               </w:r>
@@ -10688,51 +10688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10951,51 +10951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAFP European symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Dublin (IR), United States</w:t>
@@ -11076,51 +11076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Belaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème journées du réseau Bacillus cereus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Louvain, Belgique</w:t>
@@ -11201,51 +11201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Belaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAFP European symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Dublin, Ireland</w:t>
@@ -11326,51 +11326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème journées du réseau Bacillus cereus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Louvain (BE), Belgique</w:t>
@@ -12408,277 +12408,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting in vivo protein digestibility from ingredient composition and in vitro digestion</w:t>
+                <w:t xml:space="preserve">Are plant protein ingredients efficient egg white replacers in foams ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Picard</w:t>
+                <w:t xml:space="preserve">Zoé Gallarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+                <w:t xml:space="preserve">Emeline Goussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Olivier</w:t>
+                <w:t xml:space="preserve">Anne Dolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Vinoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lê</w:t>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd EDITION OF IUNS-ICN 2025 International Congress of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
+              <w:t xml:space="preserve">Edible soft matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463738v1</w:t>
+                <w:t xml:space="preserve">hal-05157852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are plant protein ingredients efficient egg white replacers in foams ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting in vivo protein digestibility from ingredient composition and in vitro digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Gallarotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Goussé</w:t>
+                <w:t xml:space="preserve">Séverine Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dolivet</w:t>
+                <w:t xml:space="preserve">Sophie Vinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Loupiac</w:t>
+                <w:t xml:space="preserve">Sébastien Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edible soft matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">23rd EDITION OF IUNS-ICN 2025 International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157852v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of genetic and rearing system of laying hens on indicators of egg quality and eggshell microbial contamination</w:t>
               </w:r>
@@ -12957,51 +12957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13859,51 +13859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14314,51 +14314,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial membrane pertubation by native versus dry-heated lysozyme</w:t>
+                <w:t xml:space="preserve">Bacterial membrane perturbation by native versus dry-heated lysozyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
@@ -14393,97 +14393,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEM/GERLI lipidomics meeting: from membranes to pathologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, St-Jean Cap Ferrat, France. , 2013</w:t>
+              <w:t xml:space="preserve">Biomicroworld</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Madrid, Spain. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209519v1</w:t>
+                <w:t xml:space="preserve">hal-01209489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial membrane perturbation by native versus dry-heated lysozyme</w:t>
+                <w:t xml:space="preserve">Bacterial membrane pertubation by native versus dry-heated lysozyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
@@ -14518,73 +14518,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicroworld</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Madrid, Spain. , 2013</w:t>
+              <w:t xml:space="preserve">GEM/GERLI lipidomics meeting: from membranes to pathologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, St-Jean Cap Ferrat, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209489v1</w:t>
+                <w:t xml:space="preserve">hal-01209519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence by AFM-imaging of morphological differences between E. coli K12 cells treated with native and dry-heated lysozyme</w:t>
               </w:r>
@@ -14689,316 +14689,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry heating of whey proteins: Structures, Aggregation and Gelling properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equation of state and structure of highly concentrated globular protein solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Gulzar</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">- Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012</w:t>
+              <w:t xml:space="preserve">ECIS 2012 26. Conference of the European Colloid and Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Malmö, Sweden. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209378v1</w:t>
+                <w:t xml:space="preserve">hal-02747794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation of state and structure of highly concentrated globular protein solutions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dry heating of whey proteins: Structures, Aggregation and Gelling properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rigault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muhammad Gulzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIS 2012 26. Conference of the European Colloid and Interface Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Malmö, Sweden. , 2012</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747794v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of the physico-chemical characterization of dairy and non-dairy food powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15043,536 +15043,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing modifies in vitro egg protein digestibility as well as protein efficiency ratio and body composition in rats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propriétés interfaciales de l’ovalbumine déphosphorylée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles G. Fromentin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédérico Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium: Dietary Protein for Human Health</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 124 p., 2011, Symposium Proceedings: International Symposium Dietary Protein for Human Health 2011: Skycity Convention Centre, Auckland, New Zealand, 27-30 March 2011</w:t>
+              <w:t xml:space="preserve">5. Rencontres de Biologie-Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Rennes, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748493v1</w:t>
+                <w:t xml:space="preserve">hal-01454289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement aux interfaces du lysozyme natif de blanc d'oeuf de poule en vue d'une étude comparée avec du lysozyme traité thermiquement</w:t>
+                <w:t xml:space="preserve">Studies at liquid air interface: a powerful toolbox to study interactions between biomolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Rencontres de Biologie Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Rennes, France. 2011</w:t>
+              <w:t xml:space="preserve">4ième colloque Molécules Ingrédients Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Quimper, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454426v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies at liquid air interface: a powerful toolbox to study interactions between biomolecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+                <w:t xml:space="preserve">Processing modifies in vitro egg protein digestibility as well as protein efficiency ratio and body composition in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ième colloque Molécules Ingrédients Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Quimper, France. , 2011</w:t>
+              <w:t xml:space="preserve">International Symposium: Dietary Protein for Human Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Auckland, New Zealand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palmerston North Historical Society, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 124 p., 2011, Symposium Proceedings: International Symposium Dietary Protein for Human Health 2011: Skycity Convention Centre, Auckland, New Zealand, 27-30 March 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454420v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés interfaciales de l’ovalbumine déphosphorylée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude du comportement aux interfaces du lysozyme natif de blanc d'oeuf de poule en vue d'une étude comparée avec du lysozyme traité thermiquement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérico Casanova</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morgane Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Rencontres de Biologie-Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Rennes, France. , 2011</w:t>
+              <w:t xml:space="preserve">5. Rencontres de Biologie Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Rennes, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454289v1</w:t>
+                <w:t xml:space="preserve">hal-01454426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the physicochemical and structural properties of globular proteins affect their behavior at the air-solution interface and their foaming properties</w:t>
               </w:r>
@@ -15584,51 +15584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15683,51 +15683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling spontaneous protein self-assembly into microspheres in binary systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15843,51 +15843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15942,51 +15942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry heating of egg white proteins: how a multiscale approach may help to predict foaming properties from 2D interface measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16080,51 +16080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation spontanée de microsphères dans des mélanges de protéines globulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16188,51 +16188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of lysozyme by dry-heating: small cause, big effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16313,51 +16313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement interfacial du lysosyme apres traitement thermique a sec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16438,51 +16438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Succinimide formation in lysozyme by heating (80°C) in the dry state decreases protein stability but do not impact on secondary or tertiary structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16781,51 +16781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17792,51 +17792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et technologie de l'oeuf et des ovoproduits de l'oeuf aux ovoproduits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Editions Tec &amp; Doc Lavoisier, 555 p., 2010, Collection Sciences et Techniques Agroalimentaires, 978-2743012243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18764,51 +18764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -19170,259 +19170,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry-heating of egg white proteins: how a multiscale approach may help to predict foaming properties from 2D interface measurements.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Succinimidyl residue formation in lysozyme without conformational changes:consequences on molecular stability and amyloid fibril formation propensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Salonen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729165v1</w:t>
+                <w:t xml:space="preserve">hal-00730078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succinimidyl residue formation in lysozyme without conformational changes:consequences on molecular stability and amyloid fibril formation propensity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dry-heating of egg white proteins: how a multiscale approach may help to predict foaming properties from 2D interface measurements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Desfougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mollé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730078v1</w:t>
+                <w:t xml:space="preserve">hal-00729165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traitements de pasteurisation et de séchage de l'œuf entier ainsi que l'étuvage du blanc d'œuf modifient le coefficient d'efficacité protéique et la composition corporelle chez le rat</w:t>
               </w:r>
@@ -19640,64 +19640,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregates formation and its consequences on foaming properties of Heated Egg White Proteins in the dry state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Talansier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dellavalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19797,51 +19797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pézennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20313,51 +20313,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="930317C2"/>
+    <w:nsid w:val="A57C2A84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20544,51 +20544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-lechevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4967-8192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061642495" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971053v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Kuang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels11030176" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213765v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Foll" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lambert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137298" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114524001661" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573021v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandi Sridhar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114419" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abgrall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dumas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Isner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.115945" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12132528" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-023-09797-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2081666" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721294v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.07.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01591" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02373068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lazzaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Raynes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Williams" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105414" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02485321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boulier-Month&#233;an" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prioul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108817" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000872v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Serri&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.042" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-032818-121907" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audebert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.02.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868078v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.08.029" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608238v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.06.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672019v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayanatou Issa Ado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Elhadji Gounga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.11.056" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDW3R86S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454637v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pineda Vadillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.049" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593208v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Derde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23040" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454655v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.09.022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397941v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03867k" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Derde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.01.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090040v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2014.10.026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157294v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttinee Musikaphun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo01156b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209645v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clarisse Techer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delbrassinne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belaid" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brunet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12462" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952857v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf405155p" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916545v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4029199" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulzar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB4M0PH6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729259v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfougeres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezennec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm101089g" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685099v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la203485y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729297v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alabdeh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-10-157" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729269v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nicorescu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Talansier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.09.020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36JT2049-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729460v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9090427" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664566v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657917v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;zolet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.10.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1TJ7WT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729497v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454064v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dellavalle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desrumaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2008.09.013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4SFC0DG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663172v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.01.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGZ3QH7F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672337v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf703715j" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1MCT2XNR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729852v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfougeres" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Artzner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454012v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legrand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.03.033" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C43KDLX6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453927v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perinel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lesaffre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2042" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP4QBTCR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453954v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2004.07.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WR1ZLQS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347886v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034184n" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CHZ8B4FJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543878v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Henry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282546v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213829v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342725v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213866v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Jamme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dop" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Norwood" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272195v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719911v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542663v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03176516v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178158v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Kuang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976098v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048755v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Batisse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107861v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097222v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914176v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737400v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780800v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716617v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790184v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790203v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595727v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735532v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gonnet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446408v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454665v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446407v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446409v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454543v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lay-Theng Lee" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209763v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209761v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138317v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209456v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renault" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924776v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolivet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849258v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936057v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209700v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729368v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729645v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bela&#239;d" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454286v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bela&#239;d" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454364v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bela&#239;d" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00741999v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454293v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atmane Bouchebbah" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003068v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheng" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729978v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;zennec" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730023v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;zennec" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaufils" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173387v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678269v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909249v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desbat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920476v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463738v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Picard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Olivier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vinoy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157852v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gallarotti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213882v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chastagner" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galliot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Souchet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279361v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853921v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977807v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901473v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737401v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gounga Mahamadou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608831v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595723v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zenagui" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleno" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Thierry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Geraert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338625v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209766v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454553v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209699v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Briand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209634v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209635v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209519v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209489v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209467v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209378v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Gulzar" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747794v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cabane" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rigault" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209381v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748493v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/203154.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454426v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Havard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454420v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454289v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Casanova" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454294v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454288v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136707v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alabdeh" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454433v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Cheng" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecis-web.eu/abstracts/antalya2009/program.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454419v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454386v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454385v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454384v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07045.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05465196v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0150.10" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04630015v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315850v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dymocks.com.au/book/handbook-of-food-structure-development-by-fotis-spyropoulos-and-aris-lazidis-and-ian-norton-9781788012164" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861722v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9781785482717/alteration-of-ovoproducts#book-description" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50001-8" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425792v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219334.html" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349161v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219342.html" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209478v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/notice.asp?ouvrage=2738541" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209494v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/211054.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098672.3.484" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454198v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729385v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729369v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454418v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729182v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454417v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349143v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783540378839" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173829v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve This" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924769v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigult" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842534v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ameziane" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729354v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Havard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729386v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fromentin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piedcoq" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729387v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casanova" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint Jalmes" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729470v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729610v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchebbah" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729165v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salonen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730078v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moll&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730005v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729211v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729095v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729807v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096306v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833718v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790365v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-lechevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4967-8192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061642495" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971053v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Kuang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels11030176" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213765v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Foll" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lambert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137298" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114524001661" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573021v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandi Sridhar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114419" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abgrall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dumas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Isner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.115945" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12132528" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-023-09797-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2081666" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721294v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.07.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01591" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02373068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lazzaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Raynes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Williams" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105414" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02485321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boulier-Month&#233;an" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prioul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108817" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968011v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-032818-121907" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000872v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Serri&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.042" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audebert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.02.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868078v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.08.029" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608238v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.06.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672019v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayanatou Issa Ado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Elhadji Gounga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.11.056" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDW3R86S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454637v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pineda Vadillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.049" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593208v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Derde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23040" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454655v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.09.022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397941v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03867k" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090040v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Derde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2014.10.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138299v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.01.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157294v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttinee Musikaphun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo01156b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209645v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clarisse Techer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delbrassinne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belaid" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brunet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12462" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952857v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf405155p" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916545v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4029199" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulzar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB4M0PH6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729259v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfougeres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezennec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm101089g" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685099v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la203485y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729269v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nicorescu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Talansier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.09.020" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36JT2049-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729297v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alabdeh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-10-157" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729460v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9090427" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664566v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657917v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;zolet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.10.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1TJ7WT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729497v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454064v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dellavalle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desrumaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2008.09.013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4SFC0DG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663172v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.01.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGZ3QH7F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729852v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfougeres" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Artzner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf703715j" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1MCT2XNR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672337v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454012v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legrand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.03.033" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C43KDLX6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453927v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perinel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lesaffre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2042" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP4QBTCR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453954v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2004.07.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WR1ZLQS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347886v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034184n" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CHZ8B4FJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543878v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Henry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282546v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213829v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342725v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213866v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Jamme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dop" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Norwood" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272195v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719911v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542663v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03176516v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178158v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Kuang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976098v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048755v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Batisse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107861v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097222v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914176v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716617v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780800v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737400v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790184v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790203v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454665v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595727v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735532v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gonnet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446408v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446407v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446409v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209763v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454543v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lay-Theng Lee" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209761v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138317v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209456v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renault" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849258v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924776v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolivet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936057v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209700v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729368v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729645v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bela&#239;d" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454286v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bela&#239;d" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454364v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bela&#239;d" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00741999v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454293v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atmane Bouchebbah" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003068v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheng" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729978v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;zennec" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730023v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;zennec" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaufils" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173387v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678269v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909249v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desbat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920476v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157852v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gallarotti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463738v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Picard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Olivier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vinoy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213882v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chastagner" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galliot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Souchet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279361v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853921v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977807v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901473v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737401v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gounga Mahamadou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608831v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595723v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zenagui" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleno" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Thierry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Geraert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338625v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209766v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454553v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209699v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Briand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209634v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209635v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209489v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209519v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209467v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747794v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cabane" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rigault" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209378v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Gulzar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209381v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454289v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Casanova" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454420v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748493v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/203154.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454426v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Havard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454294v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454288v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136707v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alabdeh" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454433v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Cheng" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecis-web.eu/abstracts/antalya2009/program.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454419v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454386v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454385v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454384v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07045.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05465196v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0150.10" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04630015v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315850v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dymocks.com.au/book/handbook-of-food-structure-development-by-fotis-spyropoulos-and-aris-lazidis-and-ian-norton-9781788012164" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861722v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9781785482717/alteration-of-ovoproducts#book-description" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50001-8" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425792v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219334.html" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349161v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219342.html" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209478v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/notice.asp?ouvrage=2738541" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209494v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/211054.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098672.3.484" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454198v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729385v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729369v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454418v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729182v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454417v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349143v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783540378839" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173829v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve This" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924769v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigult" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842534v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ameziane" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729354v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Havard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729386v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fromentin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piedcoq" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729387v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casanova" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint Jalmes" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729470v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729610v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchebbah" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730078v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moll&#233;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729165v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salonen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730005v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729211v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729095v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729807v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096306v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833718v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790365v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>