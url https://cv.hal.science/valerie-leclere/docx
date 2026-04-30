--- v0 (2026-03-26)
+++ v1 (2026-04-30)
@@ -488,442 +488,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhamnolipids and fengycins, very promising amphiphilic antifungal compounds from bacteria secretomes, act on Sclerotiniaceae fungi through different mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonribosomal Peptide Synthesis Definitely Working Out of the Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Duban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Botcazon</w:t>
+                <w:t xml:space="preserve">Stéphane Cociancich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bergia</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.977633⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10030577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823327v1</w:t>
+                <w:t xml:space="preserve">hal-03645347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity of lipopeptides in the Pseudomonas syringae complex parallels phylogeny and sheds light on structural diversification during evolutionary history</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rhamnolipids and fengycins, very promising amphiphilic antifungal compounds from bacteria secretomes, act on Sclerotiniaceae fungi through different mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Botcazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bergia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bricout</w:t>
+                <w:t xml:space="preserve">Chloé Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Corinne Boistel</w:t>
+                <w:t xml:space="preserve">Alice Rochex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01456-22⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.977633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.977633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831557v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonribosomal Peptide Synthesis Definitely Working Out of the Rules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The diversity of lipopeptides in the Pseudomonas syringae complex parallels phylogeny and sheds light on structural diversification during evolutionary history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Leclère</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne Boistel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (3), pp.577. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (6), pp.e01456-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10030577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01456-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03645347v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial for the Special Issue “Microbial Nonribosomal Synthesis of Secondary Metabolites”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cociancich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (5), pp.1064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1009,51 +1009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 236, pp.126444. </w:t>
@@ -1143,51 +1143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sirjacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (15), pp.4345-4347. </w:t>
@@ -1277,51 +1277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30, pp.105466. </w:t>
@@ -1357,1216 +1357,1216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astin c production by the endophytic fungus cyanodermella asteris in planktonic and immobilized culture conditions</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Pseudomonas&amp;lt;/em&amp;gt; sp. COW3 Produces New Bananamide-Type Cyclic Lipopeptides with Antimicrobial Activity against &amp;lt;em&amp;gt;Pythium myriotylum&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Pyricularia oryzae&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Vassaux</w:t>
+                <w:t xml:space="preserve">Olumide Owolabi Omoboye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Tarayre</w:t>
+                <w:t xml:space="preserve">Niels Geudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Duban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Arguelles-Arias</w:t>
+                <w:t xml:space="preserve">Mickael Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Compère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frank Delvigne</w:t>
+                <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/biot.201800624⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24224170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627915v1</w:t>
+                <w:t xml:space="preserve">hal-02623494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norine: update of the nonribosomal peptide resource</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonribosomal peptides in fungal cell factories: from genome mining to optimized heterologous production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Areski Flissi</w:t>
+                <w:t xml:space="preserve">Loic Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Ricart</w:t>
+                <w:t xml:space="preserve">Micheline Vandenbol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Campart</w:t>
+                <w:t xml:space="preserve">Denis Baurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Chevalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Dufresne</w:t>
+                <w:t xml:space="preserve">Patrick P. Fickers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz1000⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (8), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2019.107449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376009v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonribosomal peptides in fungal cell factories: from genome mining to optimized heterologous production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vassaux</w:t>
+                <w:t xml:space="preserve">Kendrick Mass Defect Approach Combined to NORINE Database for Molecular Formula Assignment of Nonribosomal Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Ricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Meunier</w:t>
+                <w:t xml:space="preserve">Emeline Hanozin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micheline Vandenbol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick P. Fickers</w:t>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2019.107449⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (12), pp.2608-2616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-019-02314-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570530v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kendrick Mass Defect Approach Combined to NORINE Database for Molecular Formula Assignment of Nonribosomal Peptides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Norine: update of the nonribosomal peptide resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Flissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Ricart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Campart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Hanozin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jacques</w:t>
+                <w:t xml:space="preserve">Yoann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13361-019-02314-3⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz1000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417587v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">rBAN: retro-biosynthetic analysis of nonribosomal peptides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Areski Flissi</w:t>
+                <w:t xml:space="preserve">Astin c production by the endophytic fungus cyanodermella asteris in planktonic and immobilized culture conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Tarayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Mueller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maude Pupin</w:t>
+                <w:t xml:space="preserve">Anthony Arguelles-Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Compère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cheminformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13321-019-0335-x⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (8), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/biot.201800624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167433v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Pseudomonas&amp;lt;/em&amp;gt; sp. COW3 Produces New Bananamide-Type Cyclic Lipopeptides with Antimicrobial Activity against &amp;lt;em&amp;gt;Pythium myriotylum&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Pyricularia oryzae&amp;lt;/em&amp;gt;</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickael Chevalier</w:t>
+                <w:t xml:space="preserve">rBAN: retro-biosynthetic analysis of nonribosomal peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Ricart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Flissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+                <w:t xml:space="preserve">Markus Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (22), </w:t>
+              <w:t xml:space="preserve">Journal of Cheminformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules24224170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13321-019-0335-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623494v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatics tools for the discovery of new lipopeptides with biocontrol applications</w:t>
+                <w:t xml:space="preserve">Lipopeptide biodiversity in antifungal Bacillus strains isolated from Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pupin</w:t>
+                <w:t xml:space="preserve">Lamia Abdellaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Flissi</w:t>
+                <w:t xml:space="preserve">Marlène Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jacques</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmed Abderrahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Yaici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-018-1544-2⟩</w:t>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 200 (8), pp.1205-1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00203-018-1537-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736923v1</w:t>
+                <w:t xml:space="preserve">hal-02620924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipopeptide biodiversity in antifungal Bacillus strains isolated from Algeria</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paraburkholderia phytofirmans PsJN-Plants Interaction: From Perception to the Induced Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Abderrahmani</w:t>
+                <w:t xml:space="preserve">Qassim Esmaeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Béchet</w:t>
+                <w:t xml:space="preserve">Lidiane Miotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Yaici</w:t>
+                <w:t xml:space="preserve">Marine Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00203-018-1537-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620924v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paraburkholderia phytofirmans PsJN-Plants Interaction: From Perception to the Induced Mechanisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioinformatics tools for the discovery of new lipopeptides with biocontrol applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidiane Miotto</w:t>
+                <w:t xml:space="preserve">M. Pupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Rondeau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A. Flissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152 (4), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10658-018-1544-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620923v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Statistical Optimization of Culture Conditions for Improvement of Antifungal Compounds Production by Streptomyces albidoflavus S19 Strain of Wastewater Origin</w:t>
               </w:r>
@@ -2699,51 +2699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of Enterococcus faecalis DD14, a Bacteriocinogenic Lactic Acid Bacterium with Anti- Clostridium Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanath Belguesmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2859,51 +2859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Chataigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon H.Z. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2954,90 +2954,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonribosomal peptides and polyketides of Burkholderia: new compounds potentially implicated in biocontrol and pharmaceuticals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qassim Esmaeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3071,51 +3071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burkholderia genome mining for nonribosomal peptide synthetases reveals a great potential for novel siderophores and lipopeptides synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qassim Esmaeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3123,51 +3123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nam Phuong Kieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Chataigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicrobiologyOpen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (3), pp.512 - 526. </w:t>
@@ -3205,103 +3205,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonribosomal peptide synthetase with a unique iterative-alternative-optional mechanism catalyzes amonabactin synthesis in Aeromonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qassim Esmaeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Chataigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rathinasamy Subashkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 100 (19), pp.8453-8463. </w:t>
@@ -3339,77 +3339,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smiles2Monomers: a link between chemical and biological structures for polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3450,338 +3450,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norine: a powerful resource for novel nonribosomal peptide discovery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jacques</w:t>
+                <w:t xml:space="preserve">Characterization of Cichopeptins, New Phytotoxic Cyclic Lipodepsipeptides Produced by Pseudomonas cichorii SF1-54 and Their Role in Bacterial Midrib Rot Disease of Lettuce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien-Jui Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Pauwelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ongena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Debois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic and Systems Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.synbio.2015.11.001⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (9), pp.1009-1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-03-15-0061-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250614v1</w:t>
+                <w:t xml:space="preserve">hal-02947767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Cichopeptins, New Phytotoxic Cyclic Lipodepsipeptides Produced by Pseudomonas cichorii SF1-54 and Their Role in Bacterial Midrib Rot Disease of Lettuce</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Leclère</w:t>
+                <w:t xml:space="preserve">Norine: a powerful resource for novel nonribosomal peptide discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Pupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qassim Esmaeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Flissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 28 (9), pp.1009-1022. </w:t>
+              <w:t xml:space="preserve">Synthetic and Systems Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI-03-15-0061-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.synbio.2015.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947767v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norine, the knowledgebase dedicated to non-ribosomal peptides, is now open to crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Flissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juraj Michalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3852,291 +3852,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To settle or to move? The interplay between two classes of cyclic lipopeptides in the biocontrol strain P seudomonas CMR12a</w:t>
+                <w:t xml:space="preserve">Prediction of New Bioactive Molecules using a Bayesian Belief Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolien d'Aes</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Ammar Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Tokarski</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Naomie Salim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Pupin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12462⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (1), pp.30-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ci4004909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945870v1</w:t>
+                <w:t xml:space="preserve">hal-01090611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of New Bioactive Molecules using a Bayesian Belief Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To settle or to move? The interplay between two classes of cyclic lipopeptides in the biocontrol strain P seudomonas CMR12a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolien d'Aes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Phuong Kieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Abdo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jacques</w:t>
+                <w:t xml:space="preserve">Caroline Tokarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomie Salim</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Feyisara Eyiwumi Olorunleke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 54 (1), pp.30-36. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (7), pp.2282-2300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ci4004909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090611v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Monomer Isomery in Florine: A Workflow Dedicated to Nonribosomal Peptide Discovery</w:t>
               </w:r>
@@ -4250,441 +4250,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New integrated bioprocess for the continuous production, extraction and purification of lipopeptides produced by Bacillus subtilis in membrane bioreactor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">New Linear Lipopeptides Produced by Pseudomonas cichorii SF1-54 Are Involved in Virulence, Swarming Motility, and Biofilm Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Pauwelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien-Jui Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ongena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 48 (1), pp.25-32. </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (5), pp.585-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2012.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-11-12-0258-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885995v1</w:t>
+                <w:t xml:space="preserve">hal-02945832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of a novel mixture of mycosubtilins by mutants of Bacillus subtilis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">New integrated bioprocess for the continuous production, extraction and purification of lipopeptides produced by Bacillus subtilis in membrane bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Françoise Coucheney</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.03.123⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (1), pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2012.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938868v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Linear Lipopeptides Produced by Pseudomonas cichorii SF1-54 Are Involved in Virulence, Swarming Motility, and Biofilm Formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jacques</w:t>
+                <w:t xml:space="preserve">Production of a novel mixture of mycosubtilins by mutants of Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joany Castéra-Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 26 (5), pp.585-598. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 145, pp.264-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI-11-12-0258-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.03.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945832v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new fingerprint to predict nonribosomal peptides activity.</w:t>
               </w:r>
@@ -4696,64 +4696,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Hasan Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4800,103 +4800,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, biosynthesis, and properties of kurstakins, nonribosomal lipopeptides from Bacillus spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walaa Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abderrahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 95 (3), pp.593-600. </w:t>
@@ -4928,385 +4928,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of surfactin and fengycin by Bacillus subtilis in a bubbleless membrane bioreactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Lecouturier</w:t>
+                <w:t xml:space="preserve">Diversity of monomers in nonribosomal peptides: towards the prediction of origin and biological activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliha Ait Yahia</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gregory Kucherov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 87 (2), pp.499-507. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 192 (19), pp.5143-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-010-2504-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.00315-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886581v1</w:t>
+                <w:t xml:space="preserve">hal-00641488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of monomers in nonribosomal peptides: towards the prediction of origin and biological activity.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Production of surfactin and fengycin by Bacillus subtilis in a bubbleless membrane bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Ait Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (2), pp.499-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-010-2504-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.00315-10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00641488v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pps disruption and constitutive expression of srfA on surfactin productivity, spreading and antagonistic properties of Bacillus subtilis 168 derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 109 (2), pp.480-491. </w:t>
@@ -5357,90 +5357,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Level Biosynthesis of the Anteiso-C17 Isoform of the Antibiotic Mycosubtilin in Bacillus subtilis and Characterization of Its Candidacidal Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fickers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Damblon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 75 (13), pp.4636-4640. </w:t>
@@ -5504,77 +5504,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Structural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5602,377 +5602,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of mycosubtilin homologue production in Bacillus subtilis ATCC6633</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">NORINE: a database of nonribosomal peptides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Pupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Françoise Coucheney</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2008.05.004⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Database issue, 36 (Database issue), pp.D326-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938954v1</w:t>
+                <w:t xml:space="preserve">inria-00281012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NORINE: a database of nonribosomal peptides.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Temperature dependence of mycosubtilin homologue production in Bacillus subtilis ATCC6633</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fickers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jacques</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Database issue, 36 (Database issue), pp.D326-31. </w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkm792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2008.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00281012v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La synthèse peptidique non-ribosomique, source de biodiversité de composés actifs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Gancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Chollet-Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Française Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
@@ -6001,90 +6001,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycosubtilin Overproduction by Bacillus subtilis BBG100 Enhances the Organism's Antagonistic and Biocontrol Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Wathelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6180,90 +6180,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of lipopeptide-producing Pseudomonas syringae strains for biocontrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorphea Heang Madlener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Rochex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Pelus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75th International Symposium on Crop Protection (ISCP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
@@ -6292,77 +6292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolutionary history of the lipopeptides of Pseudomonas syringae and prospects for their applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Rochex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Pelus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6411,846 +6411,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-associated Bacillus velezensis BE2 reveals a promising biocontrol effect against net blotch disease in barley (Hordeum vulgare).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A combined approach of genome mining and in vitro evaluation of Biocontrol and Plant Growth-Promoting Bacteria (PGPB) functions of Pseudomonas strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Argüelles Arias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Richet</w:t>
+                <w:t xml:space="preserve">Fatima Ait Koujane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Leclère</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Behra-Miellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, GHENT, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550306v1</w:t>
+                <w:t xml:space="preserve">hal-04550295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined approach of genome mining and in vitro evaluation of Biocontrol and Plant Growth-Promoting Bacteria (PGPB) functions of Pseudomonas strains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Ait Koujane</w:t>
+                <w:t xml:space="preserve">Plant-associated Bacillus velezensis BE2 reveals a promising biocontrol effect against net blotch disease in barley (Hordeum vulgare).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Dutilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Argüelles Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Josette Behra-Miellet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, GHENT, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550295v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of nonribosomal peptides by powerful NRPS assembly lines.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Antifungal mode of action of rhamnolipids and fengycins on sclerotiniaceae fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bergia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Botcazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Rippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome-mining for natural products, 4th international workshop for early carrier researchers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, LYNGBY, Denmark</w:t>
+              <w:t xml:space="preserve">5th congress Natural products and biocontrol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, PERPIGNAN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550221v1</w:t>
+                <w:t xml:space="preserve">hal-04550264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrol of fungal plant diseases using bacterial culture extracts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Arnauld</w:t>
+                <w:t xml:space="preserve">Mycosubtilin, a multifaceted lipopeptide from Bacillus subtilis for crop protection : an overview of the last decade results obtained from lab to the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delecroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Deweer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tournant Ludovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHID - One Health International days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">PlantBioProtect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551616v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal mode of action of rhamnolipids and fengycins on sclerotiniaceae fungi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sonia Rippa</w:t>
+                <w:t xml:space="preserve">Biocontrol of fungal plant diseases using bacterial culture extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Rochex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Pelus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel El Arbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorphea Heang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Arnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th congress Natural products and biocontrol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, PERPIGNAN, France</w:t>
+              <w:t xml:space="preserve">OHID - One Health International days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550264v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycosubtilin, a multifaceted lipopeptide from Bacillus subtilis for crop protection : an overview of the last decade results obtained from lab to the field</w:t>
+                <w:t xml:space="preserve">Mycosubtilin, a multifaceted lipopeptide from Bacillus subtilis for crop protection : an overview of the last decade results obtained from lab to the field.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Deweer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tournant Ludovic</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PlantBioProtect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">PlantBioProtech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551752v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycosubtilin, a multifaceted lipopeptide from Bacillus subtilis for crop protection : an overview of the last decade results obtained from lab to the field.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biosynthesis of nonribosomal peptides by powerful NRPS assembly lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PlantBioProtech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, REIMS, France</w:t>
+              <w:t xml:space="preserve">Genome-mining for natural products, 4th international workshop for early carrier researchers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, LYNGBY, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550246v1</w:t>
+                <w:t xml:space="preserve">hal-04550221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative bioprocess to produce Pseudomonas lipopeptides for a biocontrol application against Zymoseptoria tritici</w:t>
               </w:r>
@@ -7262,77 +7262,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Pelus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congress natural products and biocontrol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Perpignan, France</w:t>
@@ -7361,90 +7361,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overall strategy to implement a heterologous NonRibosomal Peptide production in a fungal host.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fickers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">virtual ESBES symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, VILLENEUVE D'ASCQ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7495,51 +7495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Flissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7607,51 +7607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of Pseudomonas sp. strains for the biocontrol of Septoria tritici blotch of wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7732,64 +7732,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenge of nonribosomal peptide (NRP) identification: Kendrick mass defect for molecular formula assignment of NRPs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Ricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Hanozin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Matthijs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7857,64 +7857,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenge of nonribosomal peptide (NRP) identification: Kendrick mass defect for molecular formula assignment of NRPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Ricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Hanozin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lisacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7969,64 +7969,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial lipopeptides : diversity and biocontrol activities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ongena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANTIMIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, VILLENEUVE-D'ASCQ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8051,103 +8051,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directed Biosynthesis of Antifungal and Biosurfactant Lipopeptides from Bacillus subtilis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Symposium of Biochemical Science (ESBES) and 6th International Forum on Industrial Bioprocesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lille, France</w:t>
@@ -8176,77 +8176,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Ribosomal Peptides : A monomeric puzzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8297,90 +8297,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel biosurfactants with biocontrol activity and low ecotoxicity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joany Castéra-Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8416,355 +8416,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NRPS toolbox for the discovery of new nonribosomal peptides and synthetases</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthetic Engineering of Bacillus subtilis to Overproduce Lipopeptide Biosurfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirabelle Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Niehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, l'Informatique et les Mathématiques - JOBIM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.89-93</w:t>
+              <w:t xml:space="preserve">9th European Symposium on Biochemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734312v1</w:t>
+                <w:t xml:space="preserve">hal-00717261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Engineering of Bacillus subtilis to Overproduce Lipopeptide Biosurfactants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NRPS toolbox for the discovery of new nonribosomal peptides and synthetases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Pupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Symposium on Biochemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, l'Informatique et les Mathématiques - JOBIM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.89-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717261v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lipopeptides de Bacillus sp. : des molécules à haut potentiel pour la lutte biologique contre les champignons phytopathogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovana Deravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3éme Journée du Groupe Francophone d’Étude des Pesticides Organiques d’Origine Naturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t>
@@ -8793,103 +8793,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between temperature, branched fatty acid synthesis and mycosubtilin isoform production in Bacillus subtilis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fickers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BACELL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Copenhagen, Denmark</w:t>
@@ -8918,64 +8918,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus lipopeptides leading to versatile weapons for plant disease biocontrol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9043,77 +9043,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and bioprocess engineering applied to the overproduction of biosurfactant from Bacillus subtilis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9168,90 +9168,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthèse dirigée de molécules peptidiques actives synthétisées par le mécanisme non ribosomal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Chollet-Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Gancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9293,103 +9293,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la production de biosurfactants par Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Destée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t>
@@ -9418,90 +9418,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation strategies of antibiotic lipopeptide production by Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Gancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Chollet-Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9588,90 +9588,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterologous production of Cyclic lipopeptides (CLiPs) using versatile bacterial chassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qassim Esmaeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Desmis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essaid Ait Barka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International symposium Plant BioProTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9722,51 +9722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Flissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9821,90 +9821,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data updates on Norine, the reference Non-Ribosomal Peptide knowledge base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juraj Michalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Flissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9942,103 +9942,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norine, Florine, s2m : powerful bioinformatics resource and tools for the discovery of novel nonribosomal peptides, natural metabolites with versatile activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qassim Esmaeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Flissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS 2017 - 7th congress of Federation of European Microbiology societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Valencia, Spain</w:t>
@@ -10080,90 +10080,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of both constitutive synthesis of surfactin and disruption of plipastatin operon on phenotypic properties of Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Functional Genomics of Gram-positive Microorganisms. 15th International Conference on Bacilli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, San Diego, United States</w:t>
@@ -10192,77 +10192,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La synthèse non-ribosomique, un potentiel immense de peptides à activités biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Gancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10317,103 +10317,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pH on the production of mycosubtilin, an antifungal metabolite from Bacillus subtilis with potential applications in agro-food sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Joiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Bioprocesses in Food industries (ICBF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Clermond-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10470,90 +10470,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norine: Bioinformatics Methods and Tools for the Characterization of Newly Discovered Nonribosomal Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Flissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10604,64 +10604,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Microbial Metabolites in Biological Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Dorey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10760,64 +10760,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debarun Dhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazen Yaseen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Cell Factories Engineering for Production of Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.139-164, 2021, </w:t>
@@ -10855,51 +10855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 12 : Les métabolites microbiens, acteurs du biocontrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Dorey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10967,77 +10967,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatics Tools for the Discovery of New Nonribosomal Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilmann Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11120,103 +11120,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BACILLUS SP . BIOSURFACTANTS , COMPOSITION INCLUDING SAME, METHOD FOR OBTAINING SAME, AND USE THEREOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US9688725 B2. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -11238,90 +11238,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosurfactants produit par une nouvelle souche de Bacillus subtilis, composition les comprenant, procédé d'obtention et application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11904,77 +11904,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Flissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Caboche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12104,51 +12104,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDD97141"/>
+    <w:nsid w:val="595BE386"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12335,51 +12335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-leclere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2463-5361" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124009549" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Y-6312-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549983v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Dutilloy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Argu&#235;lles Arias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duban" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12864-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Waongo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chataigne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Zongo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2023.e01714" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03823327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Botcazon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bergia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecouturier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rochex" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.977633" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bricout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Boistel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01456-22" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645347v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cociancich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030577" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10051064" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dussert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tourret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2020.126444" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Meunier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tocquin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cornet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sirjacobs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa517" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Tourret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105466" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vassaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Tarayre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arguelles-Arias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Comp&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Delvigne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800624" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ricart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Campart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chevalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dufresne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1000" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570530v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Meunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Vandenbol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baurain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Fickers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2019.107449" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417587v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hanozin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02314-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167433v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mueller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-019-0335-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623494v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olumide Owolabi Omoboye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Geudens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flahaut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24224170" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pupin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flissi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacques" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1544-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620924v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Abdellaziz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chollet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abderrahmani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max B&#233;chet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Yaici" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-018-1537-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620923v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qassim Esmaeel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiane Miotto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rondeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02093" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souagui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Djoudi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudries" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;chet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecl&#233;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2211352516666180813102424" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549731v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanath Belguesmia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00695-17" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431716v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Etchegaray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chataign&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon H.Z. dos Santos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2016-0288" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548616v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9166-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398944v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Phuong Kieu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.347" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601408v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rathinasamy Subashkumar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7773-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250619v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-015-0111-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250614v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synbio.2015.11.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947767v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Jui Huang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Pauwelyn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ongena" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Debois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-03-15-0061-R" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235996v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Michalik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1143" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945870v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien d'Aes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyisara Eyiwumi Olorunleke" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12462" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090611v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Abdo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Salim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci4004909" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090619v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caradec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vanvlassenbroeck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l-Tabbone" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085667" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03885995v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2012.10.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3KL35LJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938868v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joany Cast&#233;ra-Guy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Guez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coucheney" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.03.123" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945832v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-12-0258-R" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750002v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hasan Abdo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Caboche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-012-9608-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749819v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Hussein" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4181-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03886581v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Ait Yahia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2504-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2X63DDS5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641488v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00315-10" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939416v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2010.04683.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941974v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fickers" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damblon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00548-09" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641486v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-9-15" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.05.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00281012v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontaine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm792" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875506v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gancel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chollet-Imbert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938999v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Adam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wathelet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.8.4577-4584.2005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185435v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphea Heang Madlener" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Pelus" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185432v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphea Heang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550306v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arg&#252;elles Arias" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550295v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ait Koujane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Behra-Miellet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550221v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551616v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel El Arbi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Arnauld" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550264v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sarazin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rippa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551752v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delecroix" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deweer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournant Ludovic" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550246v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550278v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Platel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E Morris" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550211v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550191v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550164v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bricout" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chataign&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547602v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chevalier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Matthijs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550126v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lisacek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Matthijs" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550109v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877026v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843827v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876487v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734312v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717261v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias John" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Nebut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Niehren" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877273v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Deravel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876081v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876008v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brans" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876051v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877236v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877554v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dest&#233;e" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877549v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550279v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desmis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Ait Barka" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547627v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couderc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889117v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888999v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877686v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877621v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877525v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joiris" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119620v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3214-7_16" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03763599v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dorey" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_12" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550042v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heykel Trabelsi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarun Dhali" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazen Yaseen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821477-0.00002-7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03549491v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dorey" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pringent Combaret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clement" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398960v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann Weber" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3375-4_14" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939400v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939447v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886596v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tozzo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bertoux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215270v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouleau Aur&#233;lia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133232v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jolly" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Gouleau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bakan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542863v3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tailliez-Lefebvre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gombert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622467v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:177d9a9facfca9faa9a122911b7dd31beee8719e;origin=https://hal.archives-ouvertes.fr/hal-04622467;visit=swh:1:snp:4011b605865131db36d843b4296622ebe9bd17ce;anchor=swh:1:rel:3b7137e7e6bf857857816552ba1a7d39013a7569;path=/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-leclere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2463-5361" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124009549" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Y-6312-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549983v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Dutilloy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Argu&#235;lles Arias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duban" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12864-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Waongo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chataigne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Zongo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2023.e01714" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cociancich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030577" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03823327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Botcazon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bergia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecouturier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupuis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rochex" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.977633" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831557v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bricout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Boistel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01456-22" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10051064" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dussert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tourret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2020.126444" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Meunier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tocquin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cornet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sirjacobs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa517" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Tourret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105466" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623494v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olumide Owolabi Omoboye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Geudens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chevalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flahaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24224170" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570530v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vassaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Meunier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Vandenbol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baurain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Fickers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2019.107449" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ricart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hanozin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02314-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376009v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Campart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dufresne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1000" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Tarayre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arguelles-Arias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Comp&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Delvigne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800624" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mueller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-019-0335-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620924v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Abdellaziz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chollet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abderrahmani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max B&#233;chet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Yaici" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-018-1537-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620923v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qassim Esmaeel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiane Miotto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rondeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02093" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736923v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pupin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flissi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1544-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souagui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Djoudi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudries" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;chet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecl&#233;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2211352516666180813102424" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549731v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanath Belguesmia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00695-17" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431716v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Etchegaray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chataign&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon H.Z. dos Santos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2016-0288" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548616v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9166-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398944v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Phuong Kieu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.347" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601408v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rathinasamy Subashkumar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7773-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250619v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-015-0111-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947767v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Jui Huang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Pauwelyn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ongena" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Debois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-03-15-0061-R" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250614v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synbio.2015.11.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235996v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Michalik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1143" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090611v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Abdo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Salim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci4004909" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945870v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien d'Aes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyisara Eyiwumi Olorunleke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12462" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090619v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caradec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vanvlassenbroeck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l-Tabbone" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085667" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945832v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-12-0258-R" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03885995v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2012.10.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3KL35LJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938868v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joany Cast&#233;ra-Guy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Guez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coucheney" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.03.123" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750002v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hasan Abdo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Caboche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-012-9608-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749819v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Hussein" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4181-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641488v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00315-10" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03886581v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Ait Yahia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2504-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2X63DDS5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939416v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2010.04683.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941974v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fickers" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damblon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00548-09" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641486v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-9-15" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00281012v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontaine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm792" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938954v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.05.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875506v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gancel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chollet-Imbert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938999v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Adam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wathelet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.8.4577-4584.2005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185435v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphea Heang Madlener" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Pelus" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185432v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphea Heang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550295v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ait Koujane" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Behra-Miellet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550306v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arg&#252;elles Arias" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550264v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sarazin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rippa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551752v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delecroix" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deweer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournant Ludovic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551616v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel El Arbi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Arnauld" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550246v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550221v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550278v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Platel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E Morris" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550211v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550191v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550164v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bricout" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chataign&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547602v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chevalier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Matthijs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550126v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lisacek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Matthijs" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550109v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877026v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843827v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876487v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias John" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Nebut" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Niehren" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734312v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877273v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Deravel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876081v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876008v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brans" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876051v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877236v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877554v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dest&#233;e" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877549v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550279v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desmis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Ait Barka" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547627v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couderc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889117v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888999v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877686v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877621v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877525v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joiris" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119620v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3214-7_16" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03763599v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dorey" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_12" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550042v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heykel Trabelsi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarun Dhali" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazen Yaseen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821477-0.00002-7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03549491v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dorey" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pringent Combaret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clement" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398960v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann Weber" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3375-4_14" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939400v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939447v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886596v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tozzo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bertoux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215270v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouleau Aur&#233;lia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133232v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jolly" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Gouleau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bakan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542863v3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tailliez-Lefebvre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gombert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622467v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:177d9a9facfca9faa9a122911b7dd31beee8719e;origin=https://hal.archives-ouvertes.fr/hal-04622467;visit=swh:1:snp:4011b605865131db36d843b4296622ebe9bd17ce;anchor=swh:1:rel:3b7137e7e6bf857857816552ba1a7d39013a7569;path=/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>