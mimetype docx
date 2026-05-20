--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -488,442 +488,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonribosomal Peptide Synthesis Definitely Working Out of the Rules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhamnolipids and fengycins, very promising amphiphilic antifungal compounds from bacteria secretomes, act on Sclerotiniaceae fungi through different mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cociancich</w:t>
+                <w:t xml:space="preserve">Camille Botcazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Leclère</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Bergia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Rochex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10030577⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.977633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.977633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03645347v1</w:t>
+                <w:t xml:space="preserve">hal-03823327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhamnolipids and fengycins, very promising amphiphilic antifungal compounds from bacteria secretomes, act on Sclerotiniaceae fungi through different mechanisms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The diversity of lipopeptides in the Pseudomonas syringae complex parallels phylogeny and sheds light on structural diversification during evolutionary history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Dupuis</w:t>
+                <w:t xml:space="preserve">Alexandre Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Rochex</w:t>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Duban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.977633⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (6), pp.e01456-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01456-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823327v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity of lipopeptides in the Pseudomonas syringae complex parallels phylogeny and sheds light on structural diversification during evolutionary history</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+                <w:t xml:space="preserve">Nonribosomal Peptide Synthesis Definitely Working Out of the Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Duban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Duban</w:t>
+                <w:t xml:space="preserve">Stéphane Cociancich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Boistel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (6), pp.e01456-22. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01456-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10030577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831557v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial for the Special Issue “Microbial Nonribosomal Synthesis of Secondary Metabolites”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cociancich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (5), pp.1064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -951,377 +951,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent Pseudomonas strains from mid-mountain water able to release antioxidant proteins directly into water</w:t>
+                <w:t xml:space="preserve">Palantir: a springboard for the analysis of secondary metabolite gene clusters in large-scale genome mining projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Dussert</w:t>
+                <w:t xml:space="preserve">Loïc Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Tourret</w:t>
+                <w:t xml:space="preserve">Pierre Tocquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Deracinois</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Luc Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sirjacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micres.2020.126444⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (15), pp.4345-4347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930092v1</w:t>
+                <w:t xml:space="preserve">hal-03081849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palantir: a springboard for the analysis of secondary metabolite gene clusters in large-scale genome mining projects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorescent Pseudomonas strains from mid-mountain water able to release antioxidant proteins directly into water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tocquin</w:t>
+                <w:t xml:space="preserve">Elodie Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Cornet</w:t>
+                <w:t xml:space="preserve">Melissa Tourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Sirjacobs</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Duban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (15), pp.4345-4347. </w:t>
+              <w:t xml:space="preserve">Microbiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 236, pp.126444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micres.2020.126444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03081849v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset on phenotypic characterization, on protein and genome analysis of three fluorescent Pseudomonas strains from mid-mountain water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Tourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30, pp.105466. </w:t>
@@ -1357,338 +1357,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Pseudomonas&amp;lt;/em&amp;gt; sp. COW3 Produces New Bananamide-Type Cyclic Lipopeptides with Antimicrobial Activity against &amp;lt;em&amp;gt;Pythium myriotylum&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Pyricularia oryzae&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">Norine: update of the nonribosomal peptide resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olumide Owolabi Omoboye</w:t>
+                <w:t xml:space="preserve">Areski Flissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Geudens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Duban</w:t>
+                <w:t xml:space="preserve">Emma Ricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clémentine Campart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mickael Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24224170⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz1000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623494v1</w:t>
+                <w:t xml:space="preserve">hal-02376009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonribosomal peptides in fungal cell factories: from genome mining to optimized heterologous production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Vandenbol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Fickers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (8), pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2019.107449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendrick Mass Defect Approach Combined to NORINE Database for Molecular Formula Assignment of Nonribosomal Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Ricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Hanozin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1729,459 +1729,459 @@
               <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (12), pp.2608-2616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13361-019-02314-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norine: update of the nonribosomal peptide resource</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Astin c production by the endophytic fungus cyanodermella asteris in planktonic and immobilized culture conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Areski Flissi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emma Ricart</w:t>
+                <w:t xml:space="preserve">Cedric Tarayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Campart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickael Chevalier</w:t>
+                <w:t xml:space="preserve">Anthony Arguelles-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Dufresne</w:t>
+                <w:t xml:space="preserve">Philippe Compère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz1000⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (8), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/biot.201800624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376009v1</w:t>
+                <w:t xml:space="preserve">hal-02627915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astin c production by the endophytic fungus cyanodermella asteris in planktonic and immobilized culture conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Tarayre</w:t>
+                <w:t xml:space="preserve">rBAN: retro-biosynthetic analysis of nonribosomal peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Ricart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Flissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Arguelles-Arias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frank Delvigne</w:t>
+                <w:t xml:space="preserve">Markus Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/biot.201800624⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cheminformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13321-019-0335-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627915v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">rBAN: retro-biosynthetic analysis of nonribosomal peptides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Areski Flissi</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Pseudomonas&amp;lt;/em&amp;gt; sp. COW3 Produces New Bananamide-Type Cyclic Lipopeptides with Antimicrobial Activity against &amp;lt;em&amp;gt;Pythium myriotylum&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Pyricularia oryzae&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olumide Owolabi Omoboye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Geudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Duban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Mueller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maude Pupin</w:t>
+                <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cheminformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (1), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (22), </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13321-019-0335-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules24224170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167433v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipopeptide biodiversity in antifungal Bacillus strains isolated from Algeria</w:t>
               </w:r>
@@ -2340,51 +2340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidiane Miotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2474,51 +2474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Flissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 152 (4), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2699,51 +2699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of Enterococcus faecalis DD14, a Bacteriocinogenic Lactic Acid Bacterium with Anti- Clostridium Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanath Belguesmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2993,51 +2993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3065,723 +3065,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burkholderia genome mining for nonribosomal peptide synthetases reveals a great potential for novel siderophores and lipopeptides synthesis</w:t>
+                <w:t xml:space="preserve">Nonribosomal peptide synthetase with a unique iterative-alternative-optional mechanism catalyzes amonabactin synthesis in Aeromonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qassim Esmaeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maude Pupin</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Chataigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nam Phuong Kieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Max Béchet</w:t>
+                <w:t xml:space="preserve">Rathinasamy Subashkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5 (3), pp.512 - 526. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100 (19), pp.8453-8463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mbo3.347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-016-7773-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398944v1</w:t>
+                <w:t xml:space="preserve">hal-01601408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonribosomal peptide synthetase with a unique iterative-alternative-optional mechanism catalyzes amonabactin synthesis in Aeromonas</w:t>
+                <w:t xml:space="preserve">Burkholderia genome mining for nonribosomal peptide synthetases reveals a great potential for novel siderophores and lipopeptides synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qassim Esmaeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Chataigne</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rathinasamy Subashkumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jacques</w:t>
+                <w:t xml:space="preserve">Nam Phuong Kieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Chataigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 100 (19), pp.8453-8463. </w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (3), pp.512 - 526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-016-7773-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601408v1</w:t>
+                <w:t xml:space="preserve">hal-01398944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smiles2Monomers: a link between chemical and biological structures for polymers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Cichopeptins, New Phytotoxic Cyclic Lipodepsipeptides Produced by Pseudomonas cichorii SF1-54 and Their Role in Bacterial Midrib Rot Disease of Lettuce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Noé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Chien-Jui Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Pauwelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ongena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Debois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cheminformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13321-015-0111-5⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (9), pp.1009-1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-03-15-0061-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250619v1</w:t>
+                <w:t xml:space="preserve">hal-02947767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Cichopeptins, New Phytotoxic Cyclic Lipodepsipeptides Produced by Pseudomonas cichorii SF1-54 and Their Role in Bacterial Midrib Rot Disease of Lettuce</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Leclère</w:t>
+                <w:t xml:space="preserve">Norine: a powerful resource for novel nonribosomal peptide discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Pupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qassim Esmaeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Flissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-03-15-0061-R⟩</w:t>
+              <w:t xml:space="preserve">Synthetic and Systems Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synbio.2015.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947767v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norine: a powerful resource for novel nonribosomal peptide discovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smiles2Monomers: a link between chemical and biological structures for polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic and Systems Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Journal of Cheminformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.synbio.2015.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13321-015-0111-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250614v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norine, the knowledgebase dedicated to non-ribosomal peptides, is now open to crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Flissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juraj Michalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3871,51 +3871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of New Bioactive Molecules using a Bayesian Belief Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4001,64 +4001,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To settle or to move? The interplay between two classes of cyclic lipopeptides in the biocontrol strain P seudomonas CMR12a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolien d'Aes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nam Phuong Kieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tokarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4250,441 +4250,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Linear Lipopeptides Produced by Pseudomonas cichorii SF1-54 Are Involved in Virulence, Swarming Motility, and Biofilm Formation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">New integrated bioprocess for the continuous production, extraction and purification of lipopeptides produced by Bacillus subtilis in membrane bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 26 (5), pp.585-598. </w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (1), pp.25-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI-11-12-0258-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2012.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945832v1</w:t>
+                <w:t xml:space="preserve">hal-03885995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New integrated bioprocess for the continuous production, extraction and purification of lipopeptides produced by Bacillus subtilis in membrane bioreactor</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production of a novel mixture of mycosubtilins by mutants of Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jacques</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joany Castéra-Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 145, pp.264-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.03.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2012.10.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03885995v1</w:t>
+                <w:t xml:space="preserve">hal-02938868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of a novel mixture of mycosubtilins by mutants of Bacillus subtilis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Coucheney</w:t>
+                <w:t xml:space="preserve">New Linear Lipopeptides Produced by Pseudomonas cichorii SF1-54 Are Involved in Virulence, Swarming Motility, and Biofilm Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Pauwelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien-Jui Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ongena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 145, pp.264-270. </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (5), pp.585-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.03.123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-11-12-0258-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938868v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new fingerprint to predict nonribosomal peptides activity.</w:t>
               </w:r>
@@ -4696,51 +4696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Hasan Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4947,51 +4947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of monomers in nonribosomal peptides: towards the prediction of origin and biological activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5077,77 +5077,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of surfactin and fengycin by Bacillus subtilis in a bubbleless membrane bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Ait Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5223,90 +5223,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pps disruption and constitutive expression of srfA on surfactin productivity, spreading and antagonistic properties of Bacillus subtilis 168 derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 109 (2), pp.480-491. </w:t>
@@ -5357,77 +5357,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Level Biosynthesis of the Anteiso-C17 Isoform of the Antibiotic Mycosubtilin in Bacillus subtilis and Characterization of Its Candidacidal Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fickers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Damblon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5504,51 +5504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5602,295 +5602,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NORINE: a database of nonribosomal peptides.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Temperature dependence of mycosubtilin homologue production in Bacillus subtilis ATCC6633</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fickers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jacques</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkm792⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2008.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00281012v1</w:t>
+                <w:t xml:space="preserve">hal-02938954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of mycosubtilin homologue production in Bacillus subtilis ATCC6633</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">NORINE: a database of nonribosomal peptides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Pupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Françoise Coucheney</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Database issue, 36 (Database issue), pp.D326-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2008.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938954v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00281012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La synthèse peptidique non-ribosomique, source de biodiversité de composés actifs.</w:t>
               </w:r>
@@ -5915,51 +5915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Chollet-Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6001,90 +6001,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycosubtilin Overproduction by Bacillus subtilis BBG100 Enhances the Organism's Antagonistic and Biocontrol Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Wathelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6180,90 +6180,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of lipopeptide-producing Pseudomonas syringae strains for biocontrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorphea Heang Madlener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Rochex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Pelus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75th International Symposium on Crop Protection (ISCP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
@@ -6292,77 +6292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolutionary history of the lipopeptides of Pseudomonas syringae and prospects for their applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Rochex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Rochex</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Pelus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6411,807 +6411,807 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined approach of genome mining and in vitro evaluation of Biocontrol and Plant Growth-Promoting Bacteria (PGPB) functions of Pseudomonas strains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant-associated Bacillus velezensis BE2 reveals a promising biocontrol effect against net blotch disease in barley (Hordeum vulgare).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Dutilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Ait Koujane</w:t>
+                <w:t xml:space="preserve">Anthony Argüelles Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Josette Behra-Miellet</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, GHENT, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550295v1</w:t>
+                <w:t xml:space="preserve">hal-04550306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-associated Bacillus velezensis BE2 reveals a promising biocontrol effect against net blotch disease in barley (Hordeum vulgare).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Dutilloy</w:t>
+                <w:t xml:space="preserve">A combined approach of genome mining and in vitro evaluation of Biocontrol and Plant Growth-Promoting Bacteria (PGPB) functions of Pseudomonas strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ait Koujane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Duban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Argüelles Arias</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Leclère</w:t>
+                <w:t xml:space="preserve">Josette Behra-Miellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, GHENT, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550306v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal mode of action of rhamnolipids and fengycins on sclerotiniaceae fungi</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Leclère</w:t>
+                <w:t xml:space="preserve">Mycosubtilin, a multifaceted lipopeptide from Bacillus subtilis for crop protection : an overview of the last decade results obtained from lab to the field.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Sarazin</w:t>
+                <w:t xml:space="preserve">Arnaud Delecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Rippa</w:t>
+                <w:t xml:space="preserve">Caroline Deweer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th congress Natural products and biocontrol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, PERPIGNAN, France</w:t>
+              <w:t xml:space="preserve">PlantBioProtech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550264v1</w:t>
+                <w:t xml:space="preserve">hal-04550246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycosubtilin, a multifaceted lipopeptide from Bacillus subtilis for crop protection : an overview of the last decade results obtained from lab to the field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Coutte</w:t>
+                <w:t xml:space="preserve">Biocontrol of fungal plant diseases using bacterial culture extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Rochex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Pelus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Delecroix</w:t>
+                <w:t xml:space="preserve">Amel El Arbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorphea Heang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Deweer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tournant Ludovic</w:t>
+                <w:t xml:space="preserve">Ségolène Arnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PlantBioProtect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">OHID - One Health International days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551752v1</w:t>
+                <w:t xml:space="preserve">hal-04551616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrol of fungal plant diseases using bacterial culture extracts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angeline Pelus</w:t>
+                <w:t xml:space="preserve">Antifungal mode of action of rhamnolipids and fengycins on sclerotiniaceae fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bergia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Botcazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel El Arbi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Arnauld</w:t>
+                <w:t xml:space="preserve">Sonia Rippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHID - One Health International days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">5th congress Natural products and biocontrol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, PERPIGNAN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551616v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycosubtilin, a multifaceted lipopeptide from Bacillus subtilis for crop protection : an overview of the last decade results obtained from lab to the field.</w:t>
+                <w:t xml:space="preserve">Mycosubtilin, a multifaceted lipopeptide from Bacillus subtilis for crop protection : an overview of the last decade results obtained from lab to the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Deweer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tournant Ludovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PlantBioProtech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, REIMS, France</w:t>
+              <w:t xml:space="preserve">PlantBioProtect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550246v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis of nonribosomal peptides by powerful NRPS assembly lines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome-mining for natural products, 4th international workshop for early carrier researchers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, LYNGBY, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7262,77 +7262,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Pelus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congress natural products and biocontrol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Perpignan, France</w:t>
@@ -7361,77 +7361,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overall strategy to implement a heterologous NonRibosomal Peptide production in a fungal host.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fickers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7495,77 +7495,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Flissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PlantBioProtech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marrackech, Morocco</w:t>
@@ -7607,51 +7607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of Pseudomonas sp. strains for the biocontrol of Septoria tritici blotch of wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7732,51 +7732,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenge of nonribosomal peptide (NRP) identification: Kendrick mass defect for molecular formula assignment of NRPs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Ricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Hanozin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7857,51 +7857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenge of nonribosomal peptide (NRP) identification: Kendrick mass defect for molecular formula assignment of NRPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Ricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Hanozin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7969,64 +7969,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial lipopeptides : diversity and biocontrol activities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ongena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANTIMIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, VILLENEUVE-D'ASCQ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8090,64 +8090,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Symposium of Biochemical Science (ESBES) and 6th International Forum on Industrial Bioprocesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lille, France</w:t>
@@ -8176,90 +8176,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Ribosomal Peptides : A monomeric puzzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8323,64 +8323,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joany Castéra-Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8416,273 +8416,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Engineering of Bacillus subtilis to Overproduce Lipopeptide Biosurfactants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NRPS toolbox for the discovery of new nonribosomal peptides and synthetases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Pupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Symposium on Biochemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, l'Informatique et les Mathématiques - JOBIM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.89-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717261v1</w:t>
+                <w:t xml:space="preserve">hal-00734312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NRPS toolbox for the discovery of new nonribosomal peptides and synthetases</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthetic Engineering of Bacillus subtilis to Overproduce Lipopeptide Biosurfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirabelle Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Niehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, l'Informatique et les Mathématiques - JOBIM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.89-93</w:t>
+              <w:t xml:space="preserve">9th European Symposium on Biochemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734312v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lipopeptides de Bacillus sp. : des molécules à haut potentiel pour la lutte biologique contre les champignons phytopathogènes</w:t>
               </w:r>
@@ -8720,51 +8720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovana Deravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3éme Journée du Groupe Francophone d’Étude des Pesticides Organiques d’Origine Naturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t>
@@ -8793,103 +8793,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between temperature, branched fatty acid synthesis and mycosubtilin isoform production in Bacillus subtilis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fickers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BACELL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Copenhagen, Denmark</w:t>
@@ -8918,51 +8918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus lipopeptides leading to versatile weapons for plant disease biocontrol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9056,51 +9056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and bioprocess engineering applied to the overproduction of biosurfactant from Bacillus subtilis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9207,51 +9207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Chollet-Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Gancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9306,77 +9306,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la production de biosurfactants par Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Destée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9418,90 +9418,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation strategies of antibiotic lipopeptide production by Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Gancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Chollet-Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9627,51 +9627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Desmis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essaid Ait Barka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International symposium Plant BioProTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9722,51 +9722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Flissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9821,90 +9821,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data updates on Norine, the reference Non-Ribosomal Peptide knowledge base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juraj Michalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Flissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9955,64 +9955,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norine, Florine, s2m : powerful bioinformatics resource and tools for the discovery of novel nonribosomal peptides, natural metabolites with versatile activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qassim Esmaeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Flissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10080,90 +10080,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of both constitutive synthesis of surfactin and disruption of plipastatin operon on phenotypic properties of Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Functional Genomics of Gram-positive Microorganisms. 15th International Conference on Bacilli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, San Diego, United States</w:t>
@@ -10192,64 +10192,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La synthèse non-ribosomique, un potentiel immense de peptides à activités biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10317,64 +10317,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pH on the production of mycosubtilin, an antifungal metabolite from Bacillus subtilis with potential applications in agro-food sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10470,90 +10470,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norine: Bioinformatics Methods and Tools for the Characterization of Newly Discovered Nonribosomal Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Flissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10604,51 +10604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Microbial Metabolites in Biological Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10760,51 +10760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debarun Dhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazen Yaseen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10855,51 +10855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 12 : Les métabolites microbiens, acteurs du biocontrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Dorey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10967,51 +10967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatics Tools for the Discovery of New Nonribosomal Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilmann Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11120,90 +11120,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BACILLUS SP . BIOSURFACTANTS , COMPOSITION INCLUDING SAME, METHOD FOR OBTAINING SAME, AND USE THEREOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11238,90 +11238,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosurfactants produit par une nouvelle souche de Bacillus subtilis, composition les comprenant, procédé d'obtention et application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11904,77 +11904,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Flissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Caboche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12104,51 +12104,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="595BE386"/>
+    <w:nsid w:val="18F5306C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12335,51 +12335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-leclere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2463-5361" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124009549" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Y-6312-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549983v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Dutilloy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Argu&#235;lles Arias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duban" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12864-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Waongo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chataigne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Zongo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2023.e01714" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cociancich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030577" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03823327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Botcazon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bergia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecouturier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupuis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rochex" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.977633" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831557v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bricout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Boistel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01456-22" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10051064" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dussert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tourret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2020.126444" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Meunier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tocquin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cornet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sirjacobs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa517" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Tourret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105466" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623494v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olumide Owolabi Omoboye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Geudens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chevalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flahaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24224170" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570530v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vassaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Meunier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Vandenbol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baurain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Fickers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2019.107449" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ricart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hanozin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02314-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376009v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Campart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dufresne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1000" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Tarayre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arguelles-Arias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Comp&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Delvigne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800624" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mueller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-019-0335-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620924v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Abdellaziz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chollet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abderrahmani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max B&#233;chet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Yaici" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-018-1537-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620923v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qassim Esmaeel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiane Miotto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rondeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02093" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736923v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pupin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flissi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1544-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souagui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Djoudi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudries" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;chet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecl&#233;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2211352516666180813102424" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549731v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanath Belguesmia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00695-17" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431716v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Etchegaray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chataign&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon H.Z. dos Santos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2016-0288" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548616v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9166-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398944v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Phuong Kieu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.347" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601408v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rathinasamy Subashkumar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7773-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250619v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-015-0111-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947767v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Jui Huang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Pauwelyn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ongena" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Debois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-03-15-0061-R" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250614v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synbio.2015.11.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235996v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Michalik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1143" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090611v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Abdo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Salim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci4004909" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945870v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien d'Aes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyisara Eyiwumi Olorunleke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12462" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090619v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caradec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vanvlassenbroeck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l-Tabbone" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085667" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945832v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-12-0258-R" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03885995v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2012.10.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3KL35LJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938868v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joany Cast&#233;ra-Guy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Guez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coucheney" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.03.123" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750002v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hasan Abdo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Caboche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-012-9608-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749819v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Hussein" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4181-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641488v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00315-10" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03886581v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Ait Yahia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2504-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2X63DDS5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939416v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2010.04683.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941974v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fickers" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damblon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00548-09" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641486v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-9-15" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00281012v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontaine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm792" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938954v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.05.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875506v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gancel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chollet-Imbert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938999v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Adam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wathelet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.8.4577-4584.2005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185435v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphea Heang Madlener" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Pelus" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185432v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphea Heang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550295v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ait Koujane" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Behra-Miellet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550306v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arg&#252;elles Arias" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550264v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sarazin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rippa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551752v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delecroix" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deweer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournant Ludovic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551616v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel El Arbi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Arnauld" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550246v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550221v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550278v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Platel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E Morris" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550211v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550191v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550164v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bricout" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chataign&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547602v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chevalier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Matthijs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550126v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lisacek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Matthijs" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550109v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877026v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843827v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876487v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias John" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Nebut" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Niehren" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734312v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877273v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Deravel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876081v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876008v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brans" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876051v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877236v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877554v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dest&#233;e" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877549v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550279v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desmis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Ait Barka" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547627v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couderc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889117v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888999v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877686v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877621v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877525v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joiris" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119620v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3214-7_16" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03763599v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dorey" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_12" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550042v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heykel Trabelsi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarun Dhali" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazen Yaseen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821477-0.00002-7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03549491v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dorey" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pringent Combaret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clement" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398960v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann Weber" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3375-4_14" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939400v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939447v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886596v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tozzo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bertoux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215270v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouleau Aur&#233;lia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133232v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jolly" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Gouleau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bakan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542863v3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tailliez-Lefebvre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gombert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622467v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:177d9a9facfca9faa9a122911b7dd31beee8719e;origin=https://hal.archives-ouvertes.fr/hal-04622467;visit=swh:1:snp:4011b605865131db36d843b4296622ebe9bd17ce;anchor=swh:1:rel:3b7137e7e6bf857857816552ba1a7d39013a7569;path=/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-leclere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2463-5361" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124009549" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Y-6312-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549983v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Dutilloy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Argu&#235;lles Arias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duban" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12864-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Waongo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chataigne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Zongo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2023.e01714" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03823327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Botcazon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bergia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecouturier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rochex" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.977633" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bricout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Boistel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01456-22" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645347v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cociancich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030577" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10051064" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081849v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Meunier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tocquin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cornet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sirjacobs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa517" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930092v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dussert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tourret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2020.126444" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Tourret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105466" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376009v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ricart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Campart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chevalier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dufresne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1000" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vassaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Meunier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Vandenbol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baurain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Fickers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2019.107449" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417587v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hanozin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02314-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Tarayre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arguelles-Arias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Comp&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Delvigne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800624" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167433v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Mueller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-019-0335-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623494v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olumide Owolabi Omoboye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Geudens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flahaut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24224170" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620924v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Abdellaziz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chollet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abderrahmani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max B&#233;chet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Yaici" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-018-1537-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620923v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qassim Esmaeel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiane Miotto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rondeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02093" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736923v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pupin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flissi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1544-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souagui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Djoudi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudries" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;chet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecl&#233;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2211352516666180813102424" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549731v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanath Belguesmia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00695-17" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431716v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Etchegaray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chataign&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon H.Z. dos Santos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2016-0288" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548616v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9166-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601408v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rathinasamy Subashkumar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7773-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398944v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Phuong Kieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.347" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947767v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Jui Huang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Pauwelyn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ongena" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Debois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-03-15-0061-R" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250614v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synbio.2015.11.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250619v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-015-0111-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235996v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Michalik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1143" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090611v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Abdo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Salim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci4004909" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945870v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien d'Aes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyisara Eyiwumi Olorunleke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12462" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090619v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caradec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vanvlassenbroeck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l-Tabbone" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085667" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03885995v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2012.10.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3KL35LJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938868v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joany Cast&#233;ra-Guy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Guez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coucheney" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.03.123" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945832v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-12-0258-R" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750002v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hasan Abdo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Caboche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-012-9608-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749819v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Hussein" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4181-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641488v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00315-10" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03886581v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Ait Yahia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2504-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2X63DDS5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939416v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2010.04683.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941974v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fickers" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damblon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00548-09" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641486v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-9-15" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.05.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00281012v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontaine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm792" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875506v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gancel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chollet-Imbert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938999v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Adam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wathelet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.8.4577-4584.2005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185435v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphea Heang Madlener" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Pelus" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185432v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphea Heang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550306v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arg&#252;elles Arias" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550295v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ait Koujane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Behra-Miellet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550246v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delecroix" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deweer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551616v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel El Arbi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Arnauld" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550264v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sarazin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rippa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551752v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournant Ludovic" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550221v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550278v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Platel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E Morris" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550211v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550191v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550164v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bricout" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chataign&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547602v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chevalier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Matthijs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550126v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lisacek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Matthijs" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550109v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877026v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843827v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876487v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734312v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717261v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias John" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Nebut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Niehren" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877273v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Deravel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876081v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876008v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brans" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876051v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877236v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877554v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dest&#233;e" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877549v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550279v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desmis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Ait Barka" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547627v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couderc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889117v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888999v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877686v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877621v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877525v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joiris" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119620v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3214-7_16" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03763599v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dorey" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_12" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550042v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heykel Trabelsi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarun Dhali" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazen Yaseen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821477-0.00002-7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03549491v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dorey" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pringent Combaret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clement" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398960v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann Weber" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3375-4_14" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939400v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939447v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886596v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tozzo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bertoux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215270v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouleau Aur&#233;lia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133232v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jolly" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Gouleau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bakan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542863v3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tailliez-Lefebvre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gombert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622467v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:177d9a9facfca9faa9a122911b7dd31beee8719e;origin=https://hal.archives-ouvertes.fr/hal-04622467;visit=swh:1:snp:4011b605865131db36d843b4296622ebe9bd17ce;anchor=swh:1:rel:3b7137e7e6bf857857816552ba1a7d39013a7569;path=/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>