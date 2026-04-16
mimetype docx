--- v0 (2026-03-27)
+++ v1 (2026-04-16)
@@ -112,5849 +112,5994 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">084653523</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">208931497</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ISNI : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000000431948195</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...7 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Professeure en Biologie végétale à l’Université Clermont Auvergne (UCA)</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Situation actuelle</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">&amp;lt;pre style=&amp;quot;text-align: justify;&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;&amp;lt;span style=&amp;quot;font-size: 11.0pt; font-family: 'Trebuchet MS',sans-serif; mso-bidi-font-family: Arial; mso-bidi-font-weight: bold;&amp;quot;&amp;gt;Depuis septembre 2013 : Professeure à l’Université Clermont Auvergne (UCA)&amp;lt;/span&amp;gt;&amp;lt;/strong&amp;gt;&amp;lt;br&amp;gt;&amp;lt;/br&amp;gt;&amp;lt;br&amp;gt;&amp;lt;/br&amp;gt;&amp;lt;span style=&amp;quot;font-size: 11.0pt; font-family: 'Trebuchet MS',sans-serif; mso-bidi-font-family: Arial;&amp;quot;&amp;gt;UMR INRAE/UCA PIAF « Physique et physiologie Intégratives de l’Arbre en environnement Fluctuant » &amp;lt;/span&amp;gt;&amp;lt;br&amp;gt;&amp;lt;/br&amp;gt;&amp;lt;a href=&amp;quot;https://www6.clermont.inrae.fr/piaf/&amp;quot;&amp;gt;https://www6.clermont.inrae.fr/piaf/&amp;lt;/a&amp;gt;&amp;lt;br&amp;gt;&amp;lt;/br&amp;gt;&amp;lt;br&amp;gt;&amp;lt;/br&amp;gt;&amp;lt;span style=&amp;quot;font-size: 11.0pt; font-family: 'Trebuchet MS',sans-serif; mso-bidi-font-family: Arial;&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Axes de recherche  : &amp;lt;/strong&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;font-size: 11.0pt; font-family: 'Trebuchet MS',sans-serif; mso-bidi-font-family: Arial;&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;&amp;lt;span style=&amp;quot;font-size: 11.0pt; font-family: 'Trebuchet MS',sans-serif; mso-bidi-font-family: Arial;&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Interactions sol-racine : réponses des racines à la résistance du milieu - P&amp;lt;/strong&amp;gt;&amp;lt;/span&amp;gt;erception de la gravité - &amp;lt;/strong&amp;gt;&amp;lt;/span&amp;gt;&amp;lt;span style=&amp;quot;font-size: 11.0pt; font-family: 'Trebuchet MS',sans-serif; mso-bidi-font-family: Arial;&amp;quot;&amp;gt;&amp;lt;a href=&amp;quot;https://www6.clermont.inrae.fr/piaf/Presentation/Equipes/MECA&amp;quot; title=&amp;quot;Equipe MECA&amp;quot;&amp;gt;https://www6.clermont.inrae.fr/piaf/Presentation/Equipes/MECA&amp;lt;/a&amp;gt;-&amp;lt;/span&amp;gt;&amp;lt;br&amp;gt;&amp;lt;/br&amp;gt;&amp;lt;br&amp;gt;&amp;lt;/br&amp;gt;&amp;lt;span style=&amp;quot;font-size: 11.0pt; font-family: 'Trebuchet MS',sans-serif; mso-bidi-font-family: Arial;&amp;quot;&amp;gt;&amp;lt;strong&amp;gt;Approches :&amp;lt;/strong&amp;gt; Imagerie cellulaire - Microscopie confocale à balayage laser - &amp;lt;a href=&amp;quot;https://www6.clermont.inrae.fr/piaf/Presentation/Equipes/MECA/Outils-MECA/Microscope-Horizontal&amp;quot;&amp;gt;Microscopie horizontale&amp;lt;/a&amp;gt; - Microscope à feuillet de lumière &amp;lt;/span&amp;gt;</w:t>
+        <w:t xml:space="preserve">Depuis septembre 2013 : Professeure à l’Université Clermont Auvergne (UCA), UMR INRAE/UCA PIAF « Physique et physiologie Intégratives de l’Arbre en environnement Fluctuant »Axes de recherche  : Interactions sol-racine : réponses des racines à la résistance du milieu - Perception de la gravité &amp;quot;https://www6.clermont.inrae.fr/piaf/Presentation/Equipes/MECA&amp;quot;Equipe MECA&amp;quot;&amp;gt;https://www6.clermont.inrae.fr/piaf/Presentation/Equipes/MECAApproches : Imagerie cellulaire - Microscopie confocale à balayage laser - Microscopie horizontale - Microscope à feuillet de lumière</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Synthèse de mon parcours</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Titulaire d’un doctorat en biologie et physiologie végétales (Université Paris 6, 1994), mes recherches ont porté sur les mécanismes de perception de la gravité dans les racines. Après un post-doctorat financé par le CNES à Penn State University (États-Unis), j’ai été recrutée comme maîtresse de conférences à l’Université Henri Poincaré de Nancy, puis comme professeure à l’Université Clermont Auvergne (UCA) en 2013, au sein de l’UMR PIAF (UCA/INRAe).Mon parcours a évolué d’une approche biotique des interactions racinaires vers une exploration des réponses des racines à leur environnement physique, en lien avec la structure et la dynamique du sol. Cette réorientation s’appuie sur une forte dimension interdisciplinaire, à la croisée de la biologie et de la physique, et mobilise des outils d’imagerie cellulaire avancée (confocale, fluorescence rotative, SPIM).Parallèlement à mes activités de recherche et d’enseignement, j’ai exercé des responsabilités collectives (directrice-adjointe de l’UMR PIAF, 2017–2023) et je porte, depuis 2017, une mission institutionnelle en tant que chargée de mission « Science ouverte et Système d’information recherche » à l’UCA. Ces engagements traduisent mon implication dans les transformations actuelles de la recherche vers plus d’ouverture, de transversalité et de transparence.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Activités et responsabilités pédagogiques</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mes activités pédagogiques s’inscrivent dans le champ de la biologie cellulaire et de la physiologie végétale, avec un volume d’enseignement d’environ 160 h équivalent TD par an, réparti entre cours magistraux, travaux dirigés et travaux pratiques. J’interviens à la fois en Licence (L1 à L3) et en Master, notamment dans le master international Plant Science. J’y assure la responsabilité de plusieurs modules, dont « Molecular Biology in Plant Development », « Imaging Processing in Microscopy » et « Éthique, déontologie et science ouverte ».Engagée dans une démarche d’amélioration continue de mes pratiques pédagogiques, je mobilise des approches actives (classes inversées, analyse de documents scientifiques, mini-présentations) et m’appuie sur des ressources numériques variées. J’ai également contribué à la création ou à la refonte de plusieurs modules de formation, tant en licence qu’en master, et je participe à des enseignements de niveau doctoral, notamment sur la microscopie et la science ouverte.Enfin, je suis régulièrement impliquée dans l’encadrement d’étudiant·e·s, la participation à des jurys de stages (M2, doctorat) et des concours d’entrée à l’École doctorale SVSAE, témoignant de mon engagement continu dans la formation à et par la recherche.Présentation des activités de rechercheDepuis 2013, mes recherches s’inscrivent dans les travaux de l’équipe MECA de l’UMR INRAE/UCA PIAF, centrés sur la stabilité mécanique des arbres. J’ai élargi ces travaux à la composante racinaire, en structurant mes recherches autour de deux axes complémentaires : (1) la perception de la gravité et la proprioception chez les plantes, et (2) la réponse des racines à un changement de l’impédance mécanique du sol. Ces recherches combinent biologie, physique, imagerie et modélisation, en collaboration avec plusieurs équipes nationales et internationales.</w:t>
+        <w:t xml:space="preserve">Mes activités pédagogiques s’inscrivent dans le champ de la biologie cellulaire et de la physiologie végétale, avec un volume d’enseignement d’environ 160 h équivalent TD par an, réparti entre cours magistraux, travaux dirigés et travaux pratiques. J’interviens à la fois en Licence (L1 à L3) et en Master, notamment dans le master international Plant Science. J’y assure la responsabilité de plusieurs modules, dont « Molecular Biology in Plant Development », « Imaging Processing in Microscopy » et « Éthique, déontologie et science ouverte ».Engagée dans une démarche d’amélioration continue de mes pratiques pédagogiques, je mobilise des approches actives (classes inversées, analyse de documents scientifiques, mini-présentations) et m’appuie sur des ressources numériques variées. J’ai également contribué à la création ou à la refonte de plusieurs modules de formation, tant en licence qu’en master, et je participe à des enseignements de niveau doctoral, notamment sur la microscopie et la science ouverte.Enfin, je suis régulièrement impliquée dans l’encadrement d’étudiant·e·s, la participation à des jurys de stages (M2, doctorat) et des concours d’entrée à l’École doctorale SVSAE, témoignant de mon engagement continu dans la formation à et par la recherche.Présentation des activités de rechercheDepuis 2013, mes recherches s’inscrivent dans les travaux de l’équipe MECA de l’UMR INRAE/UCA PIAF, centrés sur la stabilité mécanique des arbres. J’ai élargi ces travaux à la composante racinaire, en structurant mes recherches autour de deux axes complémentaires : (1) la perception de la gravité et la proprioception chez les plantes, et (2) la réponse des racines à un changement de l’impédance mécanique du sol. Ces recherches combinent biologie, physique, imagerie et modélisation, en collaboration avec plusieurs équipes nationales et internationales.Depuis 2015, je développe une approche interdisciplinaire sur la mécano-perception racinaire. Dans le cadre de la thèse de J. Roué (2014-2018), nous avons mis en évidence le rôle de la forme de la coiffe racinaire dans la réponse des racines à un changement d’impédance du milieu.  Dans le cadre du projet européen MURINAS, nous avons mis en évidence le rôle du récepteur P2K1 et des signaux calciques en réponse à des contraintes mécaniques.Les travaux se poursuivent via la thèse de B. Pouget, avec l’étude du rôle de la coiffe racinaire et des canaux mécano-sensibles dans la perception du contact. Enfin, l’étude de la réponse des racines adventives de peuplier a été initiée via deux stages de master.</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mon engagement en faveur de la science ouverte</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">En parallèle de ces activités, j’exerce la fonction de chargée de mission « science ouverte et système d’information recherche » au sein de l’équipe présidentielle de l’UCA depuis 2017. Dans ce cadre, je coordonne la mise en œuvre de la politique de l’université en matière de science ouverte, en assurant la promotion du partage des connaissances, de l’accès ouvert aux publications scientifiques, et de la gestion des données de recherche selon les principes FAIR. Je supervise la cellule dédiée à la science ouverte et participe à l’élaboration de formations pour les doctorants et chercheurs. J’anime l’atelier G.O.T.O.D.O de l’UCA, un atelier de données qui a été labellisé en 2023 par recherche.data.gouv.fr.Mon engagement en science ouverte s’est intensifié à partir de 2021, avec des responsabilités supplémentaires au sein d'instances stratégiques, telles que le Comité pour la Science Ouverte (CoSO), où j’ai été membre du Collège « Publications ». Je suis également référente science ouverte de l’UCA au sein de la Coalition for Advancing Research Assessment (CoARA). Je représente France Universités dans des instances de gouvernance du Centre pour la Communication Scientifique Directe (CCSD). Je suis aussi impliquée dans la structuration de la communauté scientifique à travers la coordination du réseau référent.es science ouverte de France Universités, un réseau que je co-anime depuis 2022.À l’échelle européenne, je suis référente pour France Universités dans le groupe de travail ACA (Academic Career Assessment) de la Coalition for Advancing Research Assessment (CoARA). En outre, je suis membre du collège scientifique de l'Observatoire des Éditeurs Scientifiques.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding frontiers: harnessing plant biology for space exploration and planetary sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke L Fountain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Gilliham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Amitrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nafiou Arouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J Barker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.70662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Straining the root on and off triggers local calcium signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassanti Audemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guerringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joni Frederick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaty Melogno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 290 (2012), pp.20231462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2023.1462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotypic differences in systemic root responses to mechanical obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tino Colombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah Eitelberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 175 (6), pp.e14094. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ppl.14094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of differential adventitious rooting competence in poplar genotypes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perspectives for plant biology in Space and analogue environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanaria Alallaq</w:t>
+                <w:t xml:space="preserve">Veronica de Micco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajesh Singh</w:t>
+                <w:t xml:space="preserve">Giovanna Aronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Rigal</w:t>
+                <w:t xml:space="preserve">Nicol Caplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Carnero-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Herranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erac126⟩</w:t>
+              <w:t xml:space="preserve">NPJ Microgravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 9 (1), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41526-023-00315-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220240v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis thaliana CYCLIC NUCLEOTIDE‐GATED CHANNEL2 mediates extracellular ATP signal transduction in root epidermis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular basis of differential adventitious rooting competence in poplar genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Sun</w:t>
+                <w:t xml:space="preserve">Alok Ranjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katie Wilkins</w:t>
+                <w:t xml:space="preserve">Irene Perrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Matthus</w:t>
+                <w:t xml:space="preserve">Sanaria Alallaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.17987⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (12), pp.4046-4064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erac126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605536v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Higher Plants, Algae and Cyanobacteria in Space Environments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arabidopsis thaliana CYCLIC NUCLEOTIDE‐GATED CHANNEL2 mediates extracellular ATP signal transduction in root epidermis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Paradiso</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Limin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youzheng Ning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Wilkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Matthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.629014⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234, pp.412-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170314v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root cap size and shape influence responses to the physical strength of the growth medium in Arabidopsis thaliana primary roots</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Higher Plants, Algae and Cyanobacteria in Space Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carmen Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Paradiso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz418⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, 3 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.629014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394664v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the hierarchy of processes and time-scales that control the tropic response of shoots to gravi-stimulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Root cap size and shape influence responses to the physical strength of the growth medium in Arabidopsis thaliana primary roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Roue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 70 (6), pp.1955-1967. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz027⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 71 (1), pp.126-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154558v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Extracellular ATP Signaling in Arabidopsis Root Epidermis: A Multi-Conductance Process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Revealing the hierarchy of processes and time-scales that control the tropic response of shoots to gravi-stimulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoël Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01064⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (6), pp.1955-1967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296172v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DORN1/P2K1 and purino-calcium signalling in plants: making waves with extracellular ATP</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Early Extracellular ATP Signaling in Arabidopsis Root Epidermis: A Multi-Conductance Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amirah Mohammad-Sidik</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Stacey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcz135⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505900v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravisensors in plant cells behave like an active granular liquid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DORN1/P2K1 and purino-calcium signalling in plants: making waves with extracellular ATP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+                <w:t xml:space="preserve">Elsa Matthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhura Bhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirah Mohammad-Sidik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1801895115⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (7), pp.1227-1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcz135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842106v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both gravistimulation onset and removal trigger an increase of cytoplasmic free calcium in statocytes of roots grown in microgravity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Gravisensors in plant cells behave like an active granular liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Eche</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Legue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29788-7⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (20), pp.5123-5128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1801895115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856169v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new scenario for gravity detection in plants: the position sensor hypothesis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Both gravistimulation onset and removal trigger an increase of cytoplasmic free calcium in statocytes of roots grown in microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Pereda-Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Eche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1478-3975/aa6876⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29788-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425608v3</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Root-Soil Interactions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new scenario for gravity detection in plants: the position sensor hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoël Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 14 (6), 25 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1478-3975/aa90dd⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 14 (3), pp.035005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1478-3975/aa6876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609984v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425608v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclination not force is sensed by plants during shoot gravitropism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+                <w:t xml:space="preserve">Physical Root-Soil Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep35431⟩</w:t>
+              <w:t xml:space="preserve">Physical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (6), 25 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1478-3975/aa90dd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381357v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile signalling by sesquiterpenes from ectomycorrhizal fungi reprogrammes root architecture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inclination not force is sensed by plants during shoot gravitropism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoël Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Legue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (35431), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep35431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms7279⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01269449v1</w:t>
+                <w:t xml:space="preserve">hal-01381357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the Poplar-Laccaria bicolor Ectomycorrhiza Modifies Root Auxin Metabolism, Signaling, and Response</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Volatile signalling by sesquiterpenes from ectomycorrhizal fungi reprogrammes root architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank A. Ditengou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maaria Rosenkranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karin Ljung</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Lasok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.114.255620⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591778v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity sensing, a largely misunderstood trigger of plant orientated growth</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of the Poplar-Laccaria bicolor Ectomycorrhiza Modifies Root Auxin Metabolism, Signaling, and Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Legué</w:t>
+                <w:t xml:space="preserve">Alice Vayssieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ales Pěnčík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Ljung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00610⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 169 (1), pp.890-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.255620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01218304v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of plant growth and development using the European Modular Cultivation System facility on the International Space Station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. I. Kittang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. H. Iversen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. R. Fossum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Carnero-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (3), pp.528-538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/plb.12132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant biology in space</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gravity sensing, a largely misunderstood trigger of plant orientated growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Palme</w:t>
+                <w:t xml:space="preserve">David Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Tocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/plb.12129⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01189957v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adventitious root formation in tree species: involvement of transcription factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Plant biology in space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ruyters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Spiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rishikesh P. Bhalerao</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Palme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.12197⟩</w:t>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (1), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/plb.12129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997794v2</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of auxin pathways in modulating root architecture during beneficial plantmicroorganism interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adventitious root formation in tree species: involvement of transcription factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rishikesh P. Bhalerao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.12036⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 151 (2), pp.192-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268122v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997794v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser microdissection and microarray analysis of Tuber melanosporum ectomycorrhizas reveal functional heterogeneity between mantle and Hartig net compartments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (6), pp.1853 - 1869. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive analysis of genes encoding small secreted proteins identifies candidate effectors in Melampsora larici-populina (poplar leaf rust).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David L. Joly</w:t>
+                <w:t xml:space="preserve">Involvement of auxin pathways in modulating root architecture during beneficial plantmicroorganism interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poornima Sukumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Legue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vayssieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao-Cheng Lin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Feau</w:t>
+                <w:t xml:space="preserve">Francis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald A. Tuskan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-09-11-0238⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (5), pp.909 - 919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.12036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267890v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AINTEGUMENTA LIKE1 Homeotic Transcription Factor PtAIL1 Controls the Formation of Adventitious Root Primordia in Poplar</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anna A. Karlberg</w:t>
+                <w:t xml:space="preserve">A comprehensive analysis of genes encoding small secreted proteins identifies candidate effectors in Melampsora larici-populina (poplar leaf rust).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie E. Tisserant</w:t>
+                <w:t xml:space="preserve">David L. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Cheng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Feau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.112.204453⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (3), pp.279-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-09-11-0238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004111v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A secreted effector protein of Laccaria bicolor is required for symbiosis development</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The AINTEGUMENTA LIKE1 Homeotic Transcription Factor PtAIL1 Controls the Formation of Adventitious Root Primordia in Poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiv D. Kale</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Legué</w:t>
+                <w:t xml:space="preserve">Adeline A. Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yordan S. Y. S. Yordanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene I. Perrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna A. Karlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2011.05.033⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 160 (4), pp.1996 - 2006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.112.204453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651071v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between root structure and root cadmium uptake in maize</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A secreted effector protein of Laccaria bicolor is required for symbiosis development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Michael Plett Plett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Kemppainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiv D. Kale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2010.12.010⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (14), pp.1197-1203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2011.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01486341v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser capture microdissection of uredinia formed by &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; revealed a transcriptional switch between biotrophy and sporulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Relationship between root structure and root cadmium uptake in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanegmart Redjala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Zelko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Lux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-05-10-0111⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71 (2), pp.241-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2010.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667759v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral root stimulation in the early interaction between Arabidopsis thaliana and the ectomycorrhizal fungus Laccaria bicolor: Is fungal auxin the trigger?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Laser capture microdissection of uredinia formed by &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; revealed a transcriptional switch between biotrophy and sporulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delaruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (10), pp.1275-1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-05-10-0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657747v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de la symbiose ectomycorhizienne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Lateral root stimulation in the early interaction between Arabidopsis thaliana and the ectomycorrhizal fungus Laccaria bicolor: Is fungal auxin the trigger?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Anicet Ditengou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 28 (298), pp.39-42</w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (7), pp.864-867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656017v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ectomycorrhizal fungus Laccaria bicolor stimulates lateral root formation in poplar and arabidopsis through auxin transport and signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rishikesh P. Bhalerao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Palme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 151 (4), pp.1991-2005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.109.147231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CHAP domain of Cse functions as an endopeptidase that acts at mature septa to promote Streptococcus thermophilus cell separation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Développement de la symbiose ectomycorhizienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (298), pp.39-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631244v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CHAP domain of Cse functions as an endopeptidase that acts at mature septa to promoteStreptococcus thermophiluscell separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">The CHAP domain of Cse functions as an endopeptidase that acts at mature septa to promote Streptococcus thermophilus cell separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Layec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.1205 - 1217. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+              <w:t xml:space="preserve">, 2009, 71 (5), pp.1205 - 1217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2009.06595.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649054v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravisensitivity and automorphogenesis of lentil seedling roots grown on board the International Space Station</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The CHAP domain of Cse functions as an endopeptidase that acts at mature septa to promoteStreptococcus thermophiluscell separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Layec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2008.01121.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.1205 - 1217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2009.06595.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02660152v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of Laccaria bicolor provides insights into mycorrhizal symbiosis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gravisensitivity and automorphogenesis of lentil seedling roots grown on board the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brun</w:t>
+                <w:t xml:space="preserve">Dominique Driss-Ecole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Carnero-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. G. J. Danchin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérald Perbal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 452 (7183), pp.88-93. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 134 (1), pp.191-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature06556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2008.01121.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00261893v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal hypaphorine reduces growth and induces cytosolic calcium increase in root hairs of Eucalyptus globulus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The genome of Laccaria bicolor provides insights into mycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Gérard</w:t>
+                <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lapeyrie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ahrén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. G. J. Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protoplasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00709-006-0240-9⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 452 (7183), pp.88-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature06556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02655348v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00261893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin organization during Eucalyptus root hair development and its response to fungal hypaphorine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fungal hypaphorine reduces growth and induces cytosolic calcium increase in root hairs of Eucalyptus globulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M.C Emons</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Aurélien Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lapeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2006-923767⟩</w:t>
+              <w:t xml:space="preserve">Protoplasma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 231 (1-2), pp.83-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00709-006-0240-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659066v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive antagonism between IAA and indole alkaloid hypaphorine must contribute to regulate ontogenesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Actin organization during Eucalyptus root hair development and its response to fungal hypaphorine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bouteau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N.C.A. de Ruijter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M.C Emons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.204-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2006-923767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671435v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The indolic compound hypaphorine produced by ectomycorrhizal fungus interferes with auxin action and evokes early responses in nonhost Arabidopsis thaliana.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Competitive antagonism between IAA and indole alkaloid hypaphorine must contribute to regulate ontogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Dauphin</w:t>
+                <w:t xml:space="preserve">Anne Jambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kawano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Ditengou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 15 (9), pp.932-8</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 123, pp.120-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145840v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The response to auxin of rapeseed (Brassica napus L.) roots displaying reduced gravitropism due to transformation by Agrobacterium rhizogenes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The indolic compound hypaphorine produced by ectomycorrhizal fungus interferes with auxin action and evokes early responses in nonhost Arabidopsis thaliana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Perbal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Reboutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 200, pp.119-124</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15 (9), pp.932-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684972v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the gravitropic response of seedling roots of rapeseed (Brassica napus) transformed by Agrobacterium rhizogenes A4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The response to auxin of rapeseed (Brassica napus L.) roots displaying reduced gravitropism due to transformation by Agrobacterium rhizogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Driss-Ecole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Maldiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark M. Tepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 91 (4), pp.559 - 566</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 200, pp.119-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706284v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of the gravitropic response of seedling roots of rapeseed (Brassica napus) transformed by Agrobacterium rhizogenes A4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 91, pp.559-566</w:t>
+              <w:t xml:space="preserve">, 1994, 91 (4), pp.559 - 566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02707167v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modification of the gravitropic response of seedling roots of rapeseed (Brassica napus) transformed by Agrobacterium rhizogenes A4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Vilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark M. Tepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perbal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 91, pp.559-566</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02707167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Physiological and morphological consequences of expression of the rolA gene in transgenic tobacco plants (rolA gene of Agrobacterium rhizogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark M. Tepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Vilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 140 (6), pp.685-691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/12538078.1993.10515646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02707407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5964,2684 +6109,2917 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Straining the root on and off triggers local calcium signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassanti Audemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guerringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joni Frederick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaty Melogno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular basis of differential adventitious rooting competence in poplar genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Ranjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Perrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaria Alallaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des hommes et des plantes dans l’espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Carnero Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Le Disquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Pereda-Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'humain et l'Espace - Ses adaptations physiologiques -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-3222-7062-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Communication between plant, ectomycorrhizal fungi and helper bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Michael Plett Plett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocommunication of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.229-247, 2012, 978-94-007-4263-5 978-94-007-4264-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin filaments reorganization during auto-straightening in Arabidopsis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Can Plants Grow Upright in closed and space environments? Mechanisms Underlying Plant Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO/COB Workshop hybrid meeting, Plant tropisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Okazaki, Japan</w:t>
+              <w:t xml:space="preserve">2025 MELiSSA CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, GRANADA, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877548v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural control in Arabidopsis: Proprioception and Actin dynamics contribute to stem straightening responses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Plant posture in space: proprioception as a new player in gravitational biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gordon Research Conference, Jun 2024, Holderness, United States</w:t>
+              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELGRA, Sep 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877310v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant posture in space: proprioception as a new player in gravitational biology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Postural control in Arabidopsis: Proprioception and Actin dynamics contribute to stem straightening responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khan Kinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELGRA, Sep 2024, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gordon Research Conference, Jun 2024, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846873v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravisensing in plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Actin filaments reorganization during auto-straightening in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khan Kinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bérut</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Low Gravity Research Association Biennial Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Low Gravity Research Association (ELGRA), Sep 2024, Liverpool United Kingdom, United Kingdom</w:t>
+              <w:t xml:space="preserve">EMBO/COB Workshop hybrid meeting, Plant tropisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Okazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906222v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interekt (INTERactive Exploration of Kinematics and Tropisms) : logiciel dédié au phénotypage semi-automatique de la croissance et/ou des mouvements tropiques d'organes de plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1eres rencontres du réseau Rhizophiles-INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de proprioception chez les végétaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+                <w:t xml:space="preserve">Gravisensing in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">François Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Club mensuel du CNES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Luc MOREL, Mar 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">28th European Low Gravity Research Association Biennial Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Low Gravity Research Association (ELGRA), Sep 2024, Liverpool United Kingdom, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678021v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debout les plantes !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Le concept de proprioception chez les végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Caulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences expérimentales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESPCI - PSL, Jun 2021, Web Conference, France</w:t>
+              <w:t xml:space="preserve">Journal Club mensuel du CNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Luc MOREL, Mar 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886770v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la thigmomorphogenèse et du contrôle postural au laboratoire PIAF - Présentation des thématiques de recherche de l’équipe MECA du PIAF</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Debout les plantes !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire interne INRAe "Objectif Lune"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférences expérimentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPCI - PSL, Jun 2021, Web Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879442v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRAVI-2 space experiment: The effects of statolith location on early stages of gravity sensing pathways in lentil roots</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la thigmomorphogenèse et du contrôle postural au laboratoire PIAF - Présentation des thématiques de recherche de l’équipe MECA du PIAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGP &amp; ESA Life Sciences Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">séminaire interne INRAe "Objectif Lune"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956457v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of root cap on root response to mechanical impedance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">GRAVI-2 space experiment: The effects of statolith location on early stages of gravity sensing pathways in lentil roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Pereda-Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Szczpaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PBM2018., Aug 2018, Montreal, Canada. pp.152</w:t>
+              <w:t xml:space="preserve">ISGP &amp; ESA Life Sciences Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906544v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un SPIM pour l'observation 3D in-vivo des déformations de la coiffe racinaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Importance of root cap on root response to mechanical impedance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Roue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Girousse</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème JST du Rµl 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Clermont-Fd, France</w:t>
+              <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PBM2018., Aug 2018, Montreal, Canada. pp.152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910407v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of FLUMIAS to reveal dynamic cellular changes initiated by statolith movement in Arabidopsis thaliana root cells: first observations from parabolic flight campaign</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Schültze</w:t>
+                <w:t xml:space="preserve">Construction d'un SPIM pour l'observation 3D in-vivo des déformations de la coiffe racinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Human Spaceflight and weightlessness Science"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNES, Sep 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8ème JST du Rµl 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Clermont-Fd, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956446v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens du mouvement</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of FLUMIAS to reveal dynamic cellular changes initiated by statolith movement in Arabidopsis thaliana root cells: first observations from parabolic flight campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ditengou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brugman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pereda-Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schültze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvement, sciences &amp; arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Régional de Promotion de la Culture Scientifique, Technique et Industrielle de la Région Centre - Val de Loire (CCSTI). FRA., Jan 2018, Pau, France. 1 p</w:t>
+              <w:t xml:space="preserve">Workshop "Human Spaceflight and weightlessness Science"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNES, Sep 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693172v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRAVI-2 space experiment: investigating statoliths displacement and location effects on early stages of gravity perception pathways in plant roots</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le sens du mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Hellal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASGSR meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASGSR meeting., Oct 2016, Cleveland, United States</w:t>
+              <w:t xml:space="preserve">Mouvement, sciences &amp; arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Régional de Promotion de la Culture Scientifique, Technique et Industrielle de la Région Centre - Val de Loire (CCSTI). FRA., Jan 2018, Pau, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603669v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plantes dans l'espace : Science et/ou Fiction ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GRAVI-2 space experiment: investigating statoliths displacement and location effects on early stages of gravity perception pathways in plant roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Perada-Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.J. Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Eche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Mercredis de la Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). FRA., Apr 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">ASGSR meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASGSR meeting., Oct 2016, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268999v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of gravity in shoot gravisensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. 253 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debout les plantes ! Imagerie en microscopie horizontale.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Les plantes dans l'espace : Science et/ou Fiction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. rencontre des microscopistes clermontois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Conférence Mercredis de la Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). FRA., Apr 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685016v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debout les plantes ! Imagerie à la verticale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Debout les plantes ! Imagerie en microscopie horizontale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. journées scientifiques et techniques du réseau des microscopistes INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA Toulouse, Nov 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3. rencontre des microscopistes clermontois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684997v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Debout les plantes ! Imagerie à la verticale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoel Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. journées scientifiques et techniques du réseau des microscopistes INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA Toulouse, Nov 2015, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Physiological and morphological consequences of expression of the rolA gene in transgenic tobacco plants (rolA gene of Agrobacterium rhizogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark M. Tepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Vilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les bases cellulaires et moleculaires de la morphogenese chez les plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02848507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8651,1734 +9029,1734 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAIRing Research Data to Live @AuBi Platform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cléa Siguret</w:t>
+                <w:t xml:space="preserve">Actin dynamics contribute to stem straightening responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khan Kinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse (FR), France</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643973v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Arabidopsis inflorescences twist in Space?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly, ELGRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin dynamics contribute to stem straightening responses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+                <w:t xml:space="preserve">FAIRing Research Data to Live @AuBi Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Ogereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateo Hiriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Batut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Siguret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Holderness, United States</w:t>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877476v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actin filaments reorganization in response to auto-straightening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO/COB Workshop Plant Tropisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Okazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supports for imaging projects toward Open Science at AuBi platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateo Hiriart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grimbichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the primary eATP receptor P2K1 mediate responses to the physical strength of medium in Arabidopsis roots through calcium signalling ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassanti Audemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France. , 2022, 10th International Plant Biomechanics Conference- Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the time scale hierarchy that controls the tropic response of shoots to gravi-stimulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Root responses to mechanical impedance: model experiments and implication of root cap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Roue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t>
+              <w:t xml:space="preserve">Journée Mechanobiology and Physics of Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Clermont-Fd, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UCA et CLARA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Journée Mechanobiology and Physics of Life</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908158v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravisensors in plant cells behave like an active granular liquid.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+                <w:t xml:space="preserve">Mechanics of roots in modeled soil substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kurowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PBM2018</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909144v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics of roots in modeled soil substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+                <w:t xml:space="preserve">Gravisensors in plant cells behave like an active granular liquid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Legue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PBM2018</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909149v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root responses to mechanical impedance: model experiments and implication of root cap</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Revealing the time scale hierarchy that controls the tropic response of shoots to gravi-stimulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoel Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Mechanobiology and Physics of Life</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Journée Mechanobiology and Physics of Life</w:t>
+              <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PBM2018</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731153v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les plantes perçoivent-elles leur inclinaison.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle postural des organes aériens : processus complexe impliquant la perception de l’inclinaison et de la courbure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytosolic calcium increases in response to a change in the positioning of gravisensors: results from space experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Pereda-Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagoya University</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Proceedings of the Plant Biomechanics Conference, 253 p., 2015, Plant Biomechanics International Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId308"/>
+      <w:footerReference w:type="default" r:id="rId320"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10446,51 +10824,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3ACEEEAD"/>
+    <w:nsid w:val="A3CC4FFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10677,51 +11055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-legue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2090-9580" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084653523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05384390v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke L Fountain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gilliham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Amitrano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafiou Arouna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Barker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70662" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassanti Audemar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guerringue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Frederick" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaty Melogno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.1462" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Colombi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Eitelberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kolb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14094" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Ranjan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Perrone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaria Alallaq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Singh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rigal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac126" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605536v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzheng Ning" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Wilkins" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Matthus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17987" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Arena" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graham" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Paradiso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.629014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz418" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Stacey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01064" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhura Bhat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah Mohammad-Sidik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz135" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Legue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1801895115" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856169v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Eche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29788-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425608v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa6876" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01609984v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa90dd" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381357v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35431" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank A. Ditengou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M&#252;ller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaria Rosenkranz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Felten" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Lasok" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7279" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01591778v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales P&#283;n&#269;&#237;k" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ljung" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.255620" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01218304v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Legu&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00610" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374173v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Kittang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Iversen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Fossum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazars" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carnero-Diaz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12132" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WGTWR8Q5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189957v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruyters" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spiero" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Palme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12129" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997794v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishikesh P. Bhalerao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12197" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268122v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornima Sukumar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12036" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268103v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12080" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88LJ9ZGK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267890v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Joly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-11-0238" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004111v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Rigal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordan S. Y. S. Yordanov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene I. Perrone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Karlberg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Tisserant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.204453" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651071v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michael Plett Plett" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D. Kale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.05.033" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486341v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanegmart Redjala" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zelko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2010.12.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD3FZT3V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667759v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-10-0111" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657747v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Anicet Ditengou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656017v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Richter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667577v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Palme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.147231" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631244v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06595.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649054v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660152v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Driss-Ecole" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Carnero-Diaz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Perbal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2008.01121.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2M6CC5G5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655348v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dauphin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J G&#233;rard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapeyrie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-006-0240-9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7M9PBX82-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659066v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauphin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C.A. de Ruijter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.C Emons" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-923767" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WBPL984B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671435v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jambois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawano" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Ditengou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145840v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reboutier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bianchi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684972v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Driss-Ecole" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Maldiney" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Tepfer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perbal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01706284v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vilaine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tepfer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707167v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Vilaine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707407v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Carneiro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pautot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.1993.10515646" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256220v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344479v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804398v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877548v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877310v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906222v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906257v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouget" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678021v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886770v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879442v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01956457v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Szczpaniak" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906544v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910407v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01956446v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ditengou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Legu&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brugman" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pereda-Loth" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sch&#252;ltze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693172v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Hellal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603669v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Perada-Loth" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. G&#233;rard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268999v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269523v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685016v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684997v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848507v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04643973v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ogereau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Hiriart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Siguret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876932v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877476v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877148v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03716079v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grimbichler" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouchin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889455v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kelner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908158v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909144v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909149v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Vautrin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kurowski" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Genet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731153v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uca.fr/mechanobiology-and-physics-of-life-in-clermont-ferrand-br-jan-30th-2018-27279.kjsp" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605906v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389986.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607324v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389972.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269527v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-legue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2090-9580" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084653523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208931497" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431948195" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05384390v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke L Fountain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gilliham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Amitrano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafiou Arouna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Barker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70662" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329317v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassanti Audemar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guerringue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Frederick" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaty Melogno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.1462" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533864v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Colombi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Eitelberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kolb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14094" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica de Micco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Aronne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol Caplin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Carnero-Diaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Herranz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-023-00315-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Ranjan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Perrone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaria Alallaq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Singh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rigal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac126" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzheng Ning" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Sun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Wilkins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Matthus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17987" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170314v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Arena" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Paradiso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.629014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394664v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz418" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154558v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz027" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296172v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Stacey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01064" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhura Bhat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah Mohammad-Sidik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz135" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Legue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1801895115" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856169v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Eche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29788-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425608v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa6876" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01609984v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa90dd" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381357v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35431" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank A. Ditengou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M&#252;ller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaria Rosenkranz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Felten" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Lasok" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7279" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01591778v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales P&#283;n&#269;&#237;k" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ljung" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.255620" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Kittang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Iversen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Fossum" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazars" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carnero-Diaz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12132" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WGTWR8Q5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01218304v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Legu&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00610" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189957v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruyters" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spiero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Palme" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12129" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997794v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishikesh P. Bhalerao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12197" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12080" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88LJ9ZGK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornima Sukumar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12036" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267890v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Joly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-11-0238" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004111v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Rigal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordan S. Y. S. Yordanov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene I. Perrone" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Karlberg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Tisserant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.204453" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651071v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michael Plett Plett" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D. Kale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.05.033" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486341v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanegmart Redjala" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zelko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2010.12.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD3FZT3V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667759v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-10-0111" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657747v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Anicet Ditengou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667577v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Palme" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.147231" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Richter" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631244v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06595.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649054v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660152v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Driss-Ecole" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Perbal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2008.01121.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2M6CC5G5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655348v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dauphin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J G&#233;rard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapeyrie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-006-0240-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7M9PBX82-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659066v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauphin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C.A. de Ruijter" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.C Emons" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-923767" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WBPL984B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671435v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jambois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawano" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Ditengou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145840v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reboutier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bianchi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684972v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Driss-Ecole" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Maldiney" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Tepfer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perbal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01706284v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vilaine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tepfer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707167v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Vilaine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707407v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Carneiro" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pautot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.1993.10515646" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256220v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344479v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045477v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Carnero Diaz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Le Disquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804398v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571652v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877310v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877548v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906257v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouget" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906222v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678021v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886770v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879442v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01956457v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Szczpaniak" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906544v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910407v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01956446v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ditengou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Legu&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brugman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pereda-Loth" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sch&#252;ltze" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693172v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Hellal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603669v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Perada-Loth" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. G&#233;rard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269523v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268999v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685016v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684997v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848507v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877476v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876932v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04643973v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ogereau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Hiriart" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Siguret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877148v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03716079v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grimbichler" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouri" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouchin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889455v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kelner" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731153v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uca.fr/mechanobiology-and-physics-of-life-in-clermont-ferrand-br-jan-30th-2018-27279.kjsp" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909149v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Vautrin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kurowski" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Genet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909144v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908158v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605906v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389986.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607324v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389972.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269527v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>