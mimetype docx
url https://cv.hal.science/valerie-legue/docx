--- v1 (2026-04-16)
+++ v2 (2026-05-26)
@@ -435,291 +435,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straining the root on and off triggers local calcium signaling</w:t>
+                <w:t xml:space="preserve">Genotypic differences in systemic root responses to mechanical obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassanti Audemar</w:t>
+                <w:t xml:space="preserve">Tino Colombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Guerringue</w:t>
+                <w:t xml:space="preserve">Leah Eitelberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joni Frederick</w:t>
+                <w:t xml:space="preserve">Evelyne Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Vinet</w:t>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaty Melogno</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 290 (2012), pp.20231462. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 175 (6), pp.e14094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.1462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.14094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329317v1</w:t>
+                <w:t xml:space="preserve">hal-04533864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic differences in systemic root responses to mechanical obstacles</w:t>
+                <w:t xml:space="preserve">Straining the root on and off triggers local calcium signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tino Colombi</w:t>
+                <w:t xml:space="preserve">Vassanti Audemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leah Eitelberg</w:t>
+                <w:t xml:space="preserve">Yannick Guerringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Kolb</w:t>
+                <w:t xml:space="preserve">Joni Frederick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Legué</w:t>
+                <w:t xml:space="preserve">Pauline Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isaty Melogno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 175 (6), pp.e14094. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 290 (2012), pp.20231462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.14094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.1462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533864v1</w:t>
+                <w:t xml:space="preserve">hal-04329317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives for plant biology in Space and analogue environments</w:t>
               </w:r>
@@ -1133,51 +1133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Paradiso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1352,291 +1352,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the hierarchy of processes and time-scales that control the tropic response of shoots to gravi-stimulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+                <w:t xml:space="preserve">Early Extracellular ATP Signaling in Arabidopsis Root Epidermis: A Multi-Conductance Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Stacey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 70 (6), pp.1955-1967. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154558v1</w:t>
+                <w:t xml:space="preserve">hal-02296172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Extracellular ATP Signaling in Arabidopsis Root Epidermis: A Multi-Conductance Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Limin Wang</w:t>
+                <w:t xml:space="preserve">Revealing the hierarchy of processes and time-scales that control the tropic response of shoots to gravi-stimulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Stacey</w:t>
+                <w:t xml:space="preserve">Yoël Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.8. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (6), pp.1955-1967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296172v1</w:t>
+                <w:t xml:space="preserve">hal-02154558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DORN1/P2K1 and purino-calcium signalling in plants: making waves with extracellular ATP</w:t>
               </w:r>
@@ -1808,51 +1808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Legue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (20), pp.5123-5128. </w:t>
@@ -2024,64 +2024,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new scenario for gravity detection in plants: the position sensor hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoël Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2158,77 +2158,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Root-Soil Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (6), 25 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2256,295 +2256,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inclination not force is sensed by plants during shoot gravitropism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoël Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Legue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (35431), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep35431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330031v1</w:t>
+                <w:t xml:space="preserve">hal-01381357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclination not force is sensed by plants during shoot gravitropism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valerie Legue</w:t>
+                <w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (35431), 8 p. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep35431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01381357v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile signalling by sesquiterpenes from ectomycorrhizal fungi reprogrammes root architecture</w:t>
               </w:r>
@@ -2792,307 +2792,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of plant growth and development using the European Modular Cultivation System facility on the International Space Station</w:t>
+                <w:t xml:space="preserve">Gravity sensing, a largely misunderstood trigger of plant orientated growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. I. Kittang</w:t>
+                <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. H. Iversen</w:t>
+                <w:t xml:space="preserve">Kévin Tocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. R. Fossum</w:t>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mazars</w:t>
+                <w:t xml:space="preserve">Valerie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Carnero-Diaz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (3), pp.528-538. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/plb.12132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374173v1</w:t>
+                <w:t xml:space="preserve">hal-01218304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity sensing, a largely misunderstood trigger of plant orientated growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration of plant growth and development using the European Modular Cultivation System facility on the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I. Kittang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lopez</w:t>
+                <w:t xml:space="preserve">T. H. Iversen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Tocquard</w:t>
+                <w:t xml:space="preserve">K. R. Fossum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+                <w:t xml:space="preserve">Christian Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Legué</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Carnero-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (3), pp.528-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/plb.12132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00610⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01218304v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant biology in space</w:t>
               </w:r>
@@ -3104,51 +3104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ruyters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Spiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Palme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3195,51 +3195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adventitious root formation in tree species: involvement of transcription factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3293,376 +3293,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997794v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser microdissection and microarray analysis of Tuber melanosporum ectomycorrhizas reveal functional heterogeneity between mantle and Hartig net compartments</w:t>
+                <w:t xml:space="preserve">Involvement of auxin pathways in modulating root architecture during beneficial plantmicroorganism interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Hacquard</w:t>
+                <w:t xml:space="preserve">Poornima Sukumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Legue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vayssieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Tisserant</w:t>
+                <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Brun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francis Martin</w:t>
+                <w:t xml:space="preserve">Gerald A. Tuskan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12080⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (5), pp.909 - 919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.12036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268103v1</w:t>
+                <w:t xml:space="preserve">hal-01268122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of auxin pathways in modulating root architecture during beneficial plantmicroorganism interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser microdissection and microarray analysis of Tuber melanosporum ectomycorrhizas reveal functional heterogeneity between mantle and Hartig net compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poornima Sukumar</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Annick Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerald A. Tuskan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (6), pp.1853 - 1869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.12036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01268122v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive analysis of genes encoding small secreted proteins identifies candidate effectors in Melampsora larici-populina (poplar leaf rust).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David L. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao-Cheng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Feau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3899,51 +3899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiv D. Kale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (14), pp.1197-1203. </w:t>
@@ -4020,51 +4020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Zelko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Lux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4117,256 +4117,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser capture microdissection of uredinia formed by &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; revealed a transcriptional switch between biotrophy and sporulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lateral root stimulation in the early interaction between Arabidopsis thaliana and the ectomycorrhizal fungus Laccaria bicolor: Is fungal auxin the trigger?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane S. Hacquard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Anicet Ditengou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (7), pp.864-867</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667759v1</w:t>
+                <w:t xml:space="preserve">hal-02657747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral root stimulation in the early interaction between Arabidopsis thaliana and the ectomycorrhizal fungus Laccaria bicolor: Is fungal auxin the trigger?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Laser capture microdissection of uredinia formed by &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; revealed a transcriptional switch between biotrophy and sporulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delaruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (10), pp.1275-1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-05-10-0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657747v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ectomycorrhizal fungus Laccaria bicolor stimulates lateral root formation in poplar and arabidopsis through auxin transport and signaling</w:t>
               </w:r>
@@ -4499,64 +4499,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de la symbiose ectomycorhizienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (298), pp.39-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4607,51 +4607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Layec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4741,51 +4741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Layec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4862,51 +4862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravisensitivity and automorphogenesis of lentil seedling roots grown on board the International Space Station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Driss-Ecole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Carnero-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5151,51 +5151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lapeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protoplasma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 231 (1-2), pp.83-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5280,51 +5280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.C.A. de Ruijter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M.C Emons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8, pp.204-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5620,51 +5620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The response to auxin of rapeseed (Brassica napus L.) roots displaying reduced gravitropism due to transformation by Agrobacterium rhizogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Driss-Ecole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5741,51 +5741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of the gravitropic response of seedling roots of rapeseed (Brassica napus) transformed by Agrobacterium rhizogenes A4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5849,51 +5849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of the gravitropic response of seedling roots of rapeseed (Brassica napus) transformed by Agrobacterium rhizogenes A4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Vilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6123,103 +6123,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Straining the root on and off triggers local calcium signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassanti Audemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guerringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joni Frederick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaty Melogno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6417,51 +6417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Carnero Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Le Disquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Pereda-Loth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6525,77 +6525,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Michael Plett Plett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocommunication of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.229-247, 2012, 978-94-007-4263-5 978-94-007-4264-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6652,51 +6652,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Plants Grow Upright in closed and space environments? Mechanisms Underlying Plant Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6771,708 +6771,708 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant posture in space: proprioception as a new player in gravitational biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actin filaments reorganization during auto-straightening in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khan Kinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELGRA, Sep 2024, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">EMBO/COB Workshop hybrid meeting, Plant tropisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Okazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846873v1</w:t>
+                <w:t xml:space="preserve">hal-04877548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural control in Arabidopsis: Proprioception and Actin dynamics contribute to stem straightening responses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">Plant posture in space: proprioception as a new player in gravitational biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gordon Research Conference, Jun 2024, Holderness, United States</w:t>
+              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELGRA, Sep 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877310v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin filaments reorganization during auto-straightening in Arabidopsis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">Postural control in Arabidopsis: Proprioception and Actin dynamics contribute to stem straightening responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO/COB Workshop hybrid meeting, Plant tropisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Okazaki, Japan</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gordon Research Conference, Jun 2024, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877548v1</w:t>
+                <w:t xml:space="preserve">hal-04877310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interekt (INTERactive Exploration of Kinematics and Tropisms) : logiciel dédié au phénotypage semi-automatique de la croissance et/ou des mouvements tropiques d'organes de plantes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gravisensing in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1eres rencontres du réseau Rhizophiles-INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">28th European Low Gravity Research Association Biennial Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Low Gravity Research Association (ELGRA), Sep 2024, Liverpool United Kingdom, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906257v1</w:t>
+                <w:t xml:space="preserve">hal-04906222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravisensing in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interekt (INTERactive Exploration of Kinematics and Tropisms) : logiciel dédié au phénotypage semi-automatique de la croissance et/ou des mouvements tropiques d'organes de plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bérut</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Low Gravity Research Association Biennial Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Low Gravity Research Association (ELGRA), Sep 2024, Liverpool United Kingdom, United Kingdom</w:t>
+              <w:t xml:space="preserve">1eres rencontres du réseau Rhizophiles-INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906222v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de proprioception chez les végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Club mensuel du CNES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Luc MOREL, Mar 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7497,51 +7497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debout les plantes !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7549,51 +7549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences expérimentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPCI - PSL, Jun 2021, Web Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7631,64 +7631,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la thigmomorphogenèse et du contrôle postural au laboratoire PIAF - Présentation des thématiques de recherche de l’équipe MECA du PIAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire interne INRAe "Objectif Lune"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7989,51 +7989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8226,64 +8226,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens du mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Hellal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8459,77 +8459,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of gravity in shoot gravisensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8567,51 +8567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantes dans l'espace : Science et/ou Fiction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Mercredis de la Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). FRA., Apr 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8662,77 +8662,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. rencontre des microscopistes clermontois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
@@ -8813,51 +8813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. journées scientifiques et techniques du réseau des microscopistes INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Toulouse, Nov 2015, Toulouse, France</w:t>
@@ -9043,51 +9043,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actin dynamics contribute to stem straightening responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9168,51 +9168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Arabidopsis inflorescences twist in Space?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9220,51 +9220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly, ELGRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Liverpool, United Kingdom</w:t>
@@ -9418,51 +9418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actin filaments reorganization in response to auto-straightening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9668,51 +9668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the primary eATP receptor P2K1 mediate responses to the physical strength of medium in Arabidopsis roots through calcium signalling ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassanti Audemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9787,575 +9787,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root responses to mechanical impedance: model experiments and implication of root cap</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Mechanics of roots in modeled soil substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kurowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Mechanobiology and Physics of Life</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Journée Mechanobiology and Physics of Life</w:t>
+              <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PBM2018</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731153v1</w:t>
+                <w:t xml:space="preserve">hal-01909149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics of roots in modeled soil substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+                <w:t xml:space="preserve">Gravisensors in plant cells behave like an active granular liquid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Legue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PBM2018</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909149v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravisensors in plant cells behave like an active granular liquid.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing the time scale hierarchy that controls the tropic response of shoots to gravi-stimulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoel Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PBM2018</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PBM2018</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01909144v1</w:t>
+                <w:t xml:space="preserve">hal-01908158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the time scale hierarchy that controls the tropic response of shoots to gravi-stimulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Root responses to mechanical impedance: model experiments and implication of root cap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Roue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t>
+              <w:t xml:space="preserve">Journée Mechanobiology and Physics of Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Clermont-Fd, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UCA et CLARA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Journée Mechanobiology and Physics of Life</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908158v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les plantes perçoivent-elles leur inclinaison.</w:t>
               </w:r>
@@ -10367,51 +10367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10479,77 +10479,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle postural des organes aériens : processus complexe impliquant la perception de l’inclinaison et de la courbure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10652,51 +10652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10824,51 +10824,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3CC4FFF"/>
+    <w:nsid w:val="867B9385"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11055,51 +11055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-legue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2090-9580" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084653523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208931497" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431948195" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05384390v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke L Fountain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gilliham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Amitrano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafiou Arouna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Barker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70662" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329317v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassanti Audemar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guerringue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Frederick" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaty Melogno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.1462" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533864v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Colombi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Eitelberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kolb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14094" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica de Micco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Aronne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol Caplin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Carnero-Diaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Herranz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-023-00315-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Ranjan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Perrone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaria Alallaq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Singh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rigal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac126" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzheng Ning" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Sun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Wilkins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Matthus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17987" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170314v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Arena" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Paradiso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.629014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394664v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz418" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154558v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz027" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296172v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Stacey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01064" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhura Bhat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah Mohammad-Sidik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz135" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Legue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1801895115" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856169v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Eche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29788-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425608v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa6876" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01609984v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa90dd" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381357v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35431" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank A. Ditengou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M&#252;ller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaria Rosenkranz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Felten" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Lasok" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7279" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01591778v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales P&#283;n&#269;&#237;k" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ljung" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.255620" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Kittang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Iversen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Fossum" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazars" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carnero-Diaz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12132" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WGTWR8Q5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01218304v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Legu&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00610" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189957v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruyters" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spiero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Palme" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12129" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997794v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishikesh P. Bhalerao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12197" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12080" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88LJ9ZGK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornima Sukumar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12036" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267890v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Joly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-11-0238" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004111v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Rigal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordan S. Y. S. Yordanov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene I. Perrone" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Karlberg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Tisserant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.204453" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651071v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michael Plett Plett" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D. Kale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.05.033" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486341v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanegmart Redjala" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zelko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2010.12.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD3FZT3V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667759v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-10-0111" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657747v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Anicet Ditengou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667577v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Palme" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.147231" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Richter" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631244v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06595.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649054v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660152v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Driss-Ecole" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Perbal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2008.01121.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2M6CC5G5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655348v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dauphin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J G&#233;rard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapeyrie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-006-0240-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7M9PBX82-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659066v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauphin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C.A. de Ruijter" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.C Emons" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-923767" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WBPL984B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671435v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jambois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawano" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Ditengou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145840v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reboutier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bianchi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684972v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Driss-Ecole" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Maldiney" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Tepfer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perbal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01706284v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vilaine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tepfer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707167v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Vilaine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707407v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Carneiro" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pautot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.1993.10515646" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256220v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344479v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045477v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Carnero Diaz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Le Disquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804398v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571652v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877310v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877548v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906257v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouget" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906222v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678021v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886770v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879442v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01956457v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Szczpaniak" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906544v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910407v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01956446v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ditengou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Legu&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brugman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pereda-Loth" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sch&#252;ltze" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693172v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Hellal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603669v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Perada-Loth" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. G&#233;rard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269523v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268999v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685016v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684997v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848507v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877476v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876932v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04643973v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ogereau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Hiriart" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Siguret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877148v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03716079v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grimbichler" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouri" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouchin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889455v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kelner" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731153v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uca.fr/mechanobiology-and-physics-of-life-in-clermont-ferrand-br-jan-30th-2018-27279.kjsp" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909149v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Vautrin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kurowski" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Genet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909144v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908158v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605906v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389986.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607324v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389972.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269527v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-legue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2090-9580" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084653523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208931497" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431948195" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05384390v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke L Fountain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gilliham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Amitrano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafiou Arouna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Barker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70662" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Colombi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Eitelberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kolb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14094" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassanti Audemar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guerringue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Frederick" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaty Melogno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.1462" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica de Micco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Aronne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol Caplin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Carnero-Diaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Herranz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-023-00315-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Ranjan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Perrone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaria Alallaq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Singh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rigal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac126" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzheng Ning" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Sun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Wilkins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Matthus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17987" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170314v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Arena" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Paradiso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.629014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394664v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz418" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Stacey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01064" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154558v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz027" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhura Bhat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah Mohammad-Sidik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz135" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Legue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1801895115" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856169v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle G&#233;rard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Eche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29788-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425608v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa6876" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01609984v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa90dd" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381357v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35431" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank A. Ditengou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M&#252;ller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaria Rosenkranz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Felten" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Lasok" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7279" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01591778v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales P&#283;n&#269;&#237;k" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ljung" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.255620" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01218304v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Legu&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00610" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374173v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Kittang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Iversen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Fossum" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazars" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carnero-Diaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12132" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WGTWR8Q5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189957v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruyters" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spiero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Palme" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12129" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997794v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishikesh P. Bhalerao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12197" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268122v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornima Sukumar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12036" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268103v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12080" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88LJ9ZGK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267890v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Joly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-11-0238" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004111v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Rigal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordan S. Y. S. Yordanov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene I. Perrone" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Karlberg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Tisserant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.204453" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651071v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michael Plett Plett" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D. Kale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.05.033" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486341v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanegmart Redjala" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zelko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2010.12.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD3FZT3V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657747v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Anicet Ditengou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667759v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-10-0111" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667577v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Palme" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.147231" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Richter" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631244v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06595.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649054v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660152v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Driss-Ecole" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Perbal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2008.01121.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2M6CC5G5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655348v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dauphin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J G&#233;rard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapeyrie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-006-0240-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7M9PBX82-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659066v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauphin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C.A. de Ruijter" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.C Emons" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-923767" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WBPL984B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671435v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jambois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawano" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Ditengou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145840v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reboutier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bianchi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684972v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Driss-Ecole" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Maldiney" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Tepfer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perbal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01706284v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vilaine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tepfer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707167v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Vilaine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707407v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Carneiro" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pautot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.1993.10515646" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256220v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344479v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045477v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Carnero Diaz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Le Disquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804398v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571652v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877548v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877310v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906222v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906257v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouget" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678021v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886770v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879442v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01956457v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Szczpaniak" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906544v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910407v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01956446v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ditengou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Legu&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brugman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pereda-Loth" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sch&#252;ltze" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693172v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Hellal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603669v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Perada-Loth" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. G&#233;rard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269523v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268999v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685016v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684997v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848507v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877476v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876932v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04643973v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ogereau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Hiriart" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Siguret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877148v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03716079v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grimbichler" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouri" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouchin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889455v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kelner" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909149v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Vautrin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kurowski" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Genet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909144v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908158v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731153v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uca.fr/mechanobiology-and-physics-of-life-in-clermont-ferrand-br-jan-30th-2018-27279.kjsp" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605906v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389986.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607324v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389972.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269527v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>