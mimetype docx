--- v0 (2026-03-09)
+++ v1 (2026-04-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> VALERIE LEPINE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités en Sciences de l&amp;quot;information et de la communication à l'université Paul Valéry Montpellier3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-lepine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1403-2719</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">054055253</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités d'influence du storytelling dans un contexte écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Martinez-Sanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48, pp.267-292. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15b14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation en communication et en information : trajectoires constitutives, enjeux actuels et défis à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.v14i14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04727233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation en communication : voies de recherche à venir et terrains prospectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.229-238. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.v14i14.85413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04727259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation pédagogique à l'université et engagement des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Flon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.v13i13.66353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manque communicationnel en EHPAD : une revue systématique de revues de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63, pp.63-87. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.11946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête nationale sur la santé au travail des enseignants-chercheurs en SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsaf Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et régionalisation des centres de dépistages des cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Sampic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63, pp.173-187. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.12222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du genre dans les pratiques professionnelles des communicant·es - Quelles avancées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.213-240. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.31415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant affectif dans les études en communication organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62, pp.75-93. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.11561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et Communication : quels enjeux pour les pratiques professionnelles en communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Roginsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josianne Millette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.vi12.61583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux communicationnels des recherches partenariales dans le contexte des open labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.71-88. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.7396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations émotionnelles de cadres de santé : les émotions au cœur de l’action et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.5114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions, dispositifs et organisations : quelles finalités, quels engagements, quellesdynamiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on former à la créativité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.263-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles compétences et ressources pour les cadres de santé dans la gestion des situations à forte charge émotionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (4), pp.507-516. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.185.0507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicateurs : peut-on former à la créativité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pusey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Juin (15), pp.263-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agir affectif dans le travail d'encadrement : un objet de recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études vietnamiennes en communication - Pour un réseau vietnamien francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raichvarg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.195-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01836024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les modèles de la communication et de la coopération par l'improvisation : Org’impro, une recherche-action innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.162-178. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.vi4.813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place à la créativité au sein des équipes de soin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scad.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01664580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entretien professionnel : les contours flous de la négociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Tendances contemporaines en communication organisationnelle, 9, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la professionnalisation comme une mise en mouvement : les communicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures et évaluation de la communication interne : quelles pratiques et quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (4), pp.53-61. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.030.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'improvisation : un révélateur possible du management 'distribué' dans un contexte de crise des modèles managériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations en alternance en réflexion et en pratiques dans le champ des Sciences de l’information-communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos. Pratiques et réflexions autour des dispositifs d’apprentissage et de formation des communicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.5-11. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.vi2.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation de la communication : représentations et enjeux pour les professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La professionnalisation des communicateurs. Dynamiques, tensions et vecteurs, n°1, pp. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.vi1.253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la visibilité à l’individuation des cadres hospitaliers : l’obstacle de la dyschronie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, p. 41-52. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures et dynamiques de la professionnalisation des communicateurs : un miroir tendu aux associations en Belgique, en France et Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coyette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du Résiproc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La professionnalisation des communicateurs. Dynamiques, tensions et vecteurs n°1, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de deux métiers : les compétences communicationnelles en jeu dans les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La mutation du métier de communicant public, 41, pp.63-73. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.3730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La SFSIC-Vie des commissions - Activités des commissions Formation-Recherche-relations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La SFSIC-Vie des commissions - Activités des commissions Formation-Recherche-relations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations des pratiques des professionnels de la communication en France : entre injonctions marketing et idéal de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°6, pp. 41-56. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance au travail par la construction d’une relation agissante : la communication des cadres de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°36, p. 96-107. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entreprise sidérurgique aux prises avec le groupware : apports d'une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nguyen Minh Lepine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, varia, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.002.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de groupware : entre prescriptions & usages réels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19, pp.39-54. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.2485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation dans l’enseignement supérieur : quelles transformations, quelles stratégies et quelles incidences pour les enseignants-chercheurs en 71ème section ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsaf Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC : La numérisation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux, France. pp 287-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04608279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universitaires et le numérique : une question de santé globale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Gallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARES : Pour une approche intégrative de la santé : Perspectives croisées en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports et partage du savoir-manger des femmes enceintes et mères de jeunes enfants aux Antilles - une recherche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Labelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARES : Pour une approche intégrative de la santé : Perspectives croisées en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler dans la communication : comment se rêvent nos étudiants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co "Sens, sensible et insensé en communications organisationnelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org&amp;Co; LERASS, Apr 2024, Montpellier, France. pp.216-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-conférence du GER ORG&CO - Traductions, recompositions, articulations, structurations… (re)penser le lien entre technologies, organisations et communications avec Anne Mayère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Martin-Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC. La numérisation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide des activités info-communicationnelles des aidants de personnes atteintes de dégénérescence cognitive. Approches pluridisciplinaires de la figure de l’aidant. Un dialogue entre santé et sciences sociales pour une recherche impliquée. Maison des Sciences de l’Homme Ange - Guépin (Nantes), Mai-Juin 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Golliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAC - Approches pluridisciplinaires de la figure de l’aidant. Un dialogue entre santé et sciences sociales pour une recherche impliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme Ange - Guépin (Nantes), May 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVIRONNEMENT CONNECTE, INCLUSION SOCIALE ET SURVEILLANCE DES PERSONNES ATTEINTES DE DEGENERESCENCE COGNITIVE ET EN SITUATION DE DEPENDANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Golliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUTLACONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les évolutions des pratiques des enseignants-chercheurs en SIC en temps de crise : altérations ou alternatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsaf Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89ème congrès de l'ACFAS - colloque 405 - Alter-Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Québec (Canada), Université Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)penser les dimensions de l'engagement des acteurs de la communication interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de prise en charge de patients atteints de dégénérescence cognitive : enjeux communicationnels et redéfinition des rôles aidés, aidants, soignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérisation de la société et enjeux en santé : transformation des espaces, des processus et des relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, 88e congrès, Université Sherbrooke et université Bishop, May 2021, Sherbrooke, Canada. pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Labs : quelles stratégies d'acteurs, quelles nouvelles formes de génération de connaissances et quels nouveaux modèles de coopération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, créativité et médiation - XXIeme congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris - MSH Paris-Nord, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la créativité à l’université pour développer les compétences des citoyens de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Caron-Fasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Portrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Egorova Egorova-Legon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giraudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Conférence internationale du réseau PGV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cracovie, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre structuration et déstructuration de la profession de communicateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles communications, quelles organisations à l’ère du numérique. Un état des recherches francophones : histoire, épistémologie, méthodes, frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cerisy La Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire le collaboratif : des modèles de la coopération aux compétences collaboratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Acfas, colloque 459 Organisations collaboratives : le l’analyse des pratiques sociales et professionnelles aux questionnements théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’expliquer et pas seulement expliquer. Retour sur la mise en place d’espaces d’échange sur le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Viers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AISLF, CR22 Entreprise et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation : Recherches en Sciences de l’information – communication et communicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co, Trente ans de recherches sur les communications organisationnelles en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GER Org&amp;Co, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’évaluation fait à la communication : les cadres & l’entretien professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co, Trente ans de recherches sur les communications organisationnelles en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ‘soi’ en négociation dans les entretiens annuels d’évaluation – exploration d’un processus pluridimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Org&amp;Co Communication organisationnelle : processus communicants – processus organisants et leurs médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde entreprises : quel dialogue entre professionnels et universitaires en SIC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le champ d’étude des communications organisationnelles : Perspectives théoriques et pratiques croisées du Nord au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences communicationnelles, l’impensé de la réingénierie de la formation des cadres de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81ème Congrès de l’ACFAS. Entre réflexif et prescriptif : analyse des dispositifs d’apprentissage et de formation des communicateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone pour le savoir (ACFAS),, 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les communications organisationnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le champ d’étude des communications organisationnelles : Perspectives théoriques et pratiques croisées du Nord au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des professionnels de la communication au Mali : réflexions sur la définition d’un champ en émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">» Le champ d’étude des communications organisationnelles. Perspectives théoriques et pratiques croisées du Nord au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org &amp; Co, Université Rennes 2, Université d’Agadir, 2013, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la reconnaissance mutuelle et publique des professionnelsde la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coyette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des formations technologiques à la construction d’une identité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des compétences communicationnelles dans la construction de l’ethos et la professionnalisation des cadres hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communications organisationnelles : des concepts aux pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org &amp; Co, Groupe d’Etudes et de recherches sur les communications organisationnelles, 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation et formation des communicants en France : ambivalences et limites de la technicisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79ème Congrès international de l’ACFAS, Perspectives de développement des pratiques en communication : modes d’organisation et enjeux de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone pour le savoir (ACFAS), 2011, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation et les formations en communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métiers et recherches en communication territoriale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il un modèle de communication dominant dans les organisations ou une hybridation dans les pratiques des communicants ? Retour réflexif du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française des Sciences de l’Information et de la Communication. Au cœur et aux lisières des SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trajectoire de (trans)formation des compétences comme condition d’accès à une nouvelle professionnalité. Les cadres du secteur hospitalier en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertand Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII world congress of sociology, Sociology on the move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVII world congress of sociology, Sociology on the move, 2010, Goteborg, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir d’être manager à l’hôpital ou l’histoire d’une loyauté mise à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78ème Congrès de l’ACFAS. Mutation des systèmes de santé et Communication entre organisations, professionnels, patients, et société civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone pour le savoir (ACFAS), 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face au nouveau management public : analyse des stratégies des managers des secteurs des bibliothèques et de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Defiebre-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle gestion des ressources humaines publiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance dans l'organisation : la représentation des bibliothécaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Laroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dispositifs de médiation organisationnelle, technologique et symbolique dans la communication des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Nice, France. http://i3m.univ-tln.fr/IMG/pdf/actes_DISTIC_i3M_081204.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche communicationnelle de la reconnaissance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de l’AISLF, Groupe Thématique 15 Sociologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes & techniques de recueil des données en communications organisationnelles : le cas d’un outil de gestion de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du GER Org&amp;Co</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Jun 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux communicationnels et socio-organisationnels du déploiement de groupware en entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées du GER Org&amp;Co</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Castres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et groupware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’études du GER Org&amp;Co - Jussieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération, coordination, collaboration : éléments de définition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches en communication organisationnelle – Concepts et théorisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et représentations autour du groupware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès international de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intérêt du sujet et la nature de l’objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexto taller de Doctorado Europeo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co -Lerass - Sens, sensible, insensé en communications organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co - Sens, sensible et insensé en communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTES du colloque international ORG et CO Montpellier, 29-30 avril 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ORG&amp;CO 2024 - Sens sensible et insesé en communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04917428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTES du colloque Org&amp;Co 2019 - Darkside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co Darkside 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 333 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04916878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques contemporaines de la communication interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04916541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et réflexions autour des dispositifs d’apprentissage et de formation des communicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche intégrative de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.278, 2025, 978-2-36781-577-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain. 374p., 2024, 9782390614555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delcambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Delcambre; Sidonie Gallot. 342 p., 2021, 978-2-9575064-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le côté obscur de la communication des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine (MSHA), 237p., 2020, 978-2-85892-605-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications & organisations : accélérations temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Moënne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie P. Alemanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 2017, Editions de la SFSIC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la communication des entreprises et des organisations : pratiques et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Millet-Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs de la communication des entreprises et des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Millet-Fourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉCRITURES EN LIGNE: PRATIQUES ET COMMUNAUTÉS. Sous la dir de Brigitte Chapelain. (485 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chapelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Malbreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Rennes 2, 486p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00126719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde de crise au prisme des communications organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crise au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.17-29., 2024, 9782390614555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3 - Vers une meilleure compréhension des comportements de santé en vue de les faire évoluer : l’intégration de la théorie de l’auto-détermination au modèle socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Debru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing social et nudge - Comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, p.60-67, 2022, Économie et société, 9782376875482. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.gallo.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication et ses acteurs : les enjeux et finalités au-delà de la fonction et des métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications organisationnelles :Comprendre et discuter les propositions théoriques de Christian Le Moënne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-169, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - « Le côté obscur de la communication des organisations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le côté obscur de la communication des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.11-20, 2020, 978-2-85892-605-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des professionnels de la communication au Mali : réflexions sur la définition d’un champ en émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LARLANCO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’organisation au prisme des TIC et de la RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-42, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entretien professionnel : la fabrique et la négociation d’un soi professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle. Formes et transformations contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations professionnelles à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">), in Communication organisationnelle, management et numérique, Alemanno, S. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.427-435, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau corps statutaire pour les cadres de santé : la reconnaissance à l’épreuve du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Alemanno, S. et Mayère A., (dir.) Reconnaissance et Temporalités. Une approche info-communicationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-148, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication : questions d’évaluation et de mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lépine Valérie; Martin-Juchat Fabienne; Millet-Fourrier Christelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs de la communication des entreprises et organisations. Pratiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité professionnelle et professionnalisation des cadres de santé ; le rôle des compétences communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Les communications organisationnelles. Comprendre, construire, Observer. Alemanno, S. et Parent, B. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance comme condition de la collaboration au sein des unités de soins : les cadres de santé entre intuition et raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique BOURGEON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cadres de santé et la reconnaissance au travail, une position difficile entre soin et management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lamarre Eds, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences des logiques sociales de la collaboration et des communautés en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Miège, Dominique Vinck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence, enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives contemporaines, pp.197-223, 2012, 978-2-8130-0081-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir d’être manager à l’hôpital ou l’histoire d’une loyauté mise à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique BOURGEON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cadres de santé et la reconnaissance au travail, une position difficile entre soin et management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lamarre Eds, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences des logiques sociales de la collaboration et des communautés en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Miege et Dominique Vinck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergences : Enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ́Editions des archives contemporaines, pp.381, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00652118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupware objet d’entreprise, objet scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Organisationnelles, objets, pratiques, dispositifs, Delcambre, P. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-46, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation et communication ou l'art de travailler ensemble autrement : l'expérimentation Org'impro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications organisationnelles et managériales : dynamiques de professionnalisation et enjeux de normalisation, valuation, évaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Grenoble - Alpes, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02053658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId219"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> VALERIE LEPINE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités en Sciences de l&amp;quot;information et de la communication à l'université Paul Valéry Montpellier3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-lepine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1403-2719</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">054055253</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités d'influence du storytelling dans un contexte écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Martinez-Sanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48, pp.267-292. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15b14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation en communication : voies de recherche à venir et terrains prospectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.229-238. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.v14i14.85413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04727259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation en communication et en information : trajectoires constitutives, enjeux actuels et défis à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.v14i14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04727233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation pédagogique à l'université et engagement des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Flon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.v13i13.66353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manque communicationnel en EHPAD : une revue systématique de revues de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63, pp.63-87. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.11946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête nationale sur la santé au travail des enseignants-chercheurs en SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsaf Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et régionalisation des centres de dépistages des cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Sampic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63, pp.173-187. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.12222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du genre dans les pratiques professionnelles des communicant·es - Quelles avancées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.213-240. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.31415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant affectif dans les études en communication organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62, pp.75-93. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.11561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et Communication : quels enjeux pour les pratiques professionnelles en communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Roginsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josianne Millette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.vi12.61583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux communicationnels des recherches partenariales dans le contexte des open labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.71-88. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.7396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations émotionnelles de cadres de santé : les émotions au cœur de l’action et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.5114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions, dispositifs et organisations : quelles finalités, quels engagements, quellesdynamiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on former à la créativité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.263-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles compétences et ressources pour les cadres de santé dans la gestion des situations à forte charge émotionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (4), pp.507-516. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.185.0507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicateurs : peut-on former à la créativité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pusey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Juin (15), pp.263-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agir affectif dans le travail d'encadrement : un objet de recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études vietnamiennes en communication - Pour un réseau vietnamien francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raichvarg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.195-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01836024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les modèles de la communication et de la coopération par l'improvisation : Org’impro, une recherche-action innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.162-178. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.vi4.813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place à la créativité au sein des équipes de soin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scad.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01664580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entretien professionnel : les contours flous de la négociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Tendances contemporaines en communication organisationnelle, 9, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la professionnalisation comme une mise en mouvement : les communicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures et évaluation de la communication interne : quelles pratiques et quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (4), pp.53-61. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.030.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'improvisation : un révélateur possible du management 'distribué' dans un contexte de crise des modèles managériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations en alternance en réflexion et en pratiques dans le champ des Sciences de l’information-communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos. Pratiques et réflexions autour des dispositifs d’apprentissage et de formation des communicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.5-11. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.vi2.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation de la communication : représentations et enjeux pour les professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La professionnalisation des communicateurs. Dynamiques, tensions et vecteurs, n°1, pp. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.vi1.253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la visibilité à l’individuation des cadres hospitaliers : l’obstacle de la dyschronie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, p. 41-52. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures et dynamiques de la professionnalisation des communicateurs : un miroir tendu aux associations en Belgique, en France et Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coyette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du Résiproc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La professionnalisation des communicateurs. Dynamiques, tensions et vecteurs n°1, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de deux métiers : les compétences communicationnelles en jeu dans les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La mutation du métier de communicant public, 41, pp.63-73. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.3730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La SFSIC-Vie des commissions - Activités des commissions Formation-Recherche-relations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La SFSIC-Vie des commissions - Activités des commissions Formation-Recherche-relations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations des pratiques des professionnels de la communication en France : entre injonctions marketing et idéal de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°6, pp. 41-56. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance au travail par la construction d’une relation agissante : la communication des cadres de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°36, p. 96-107. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entreprise sidérurgique aux prises avec le groupware : apports d'une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nguyen Minh Lepine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, varia, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.002.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de groupware : entre prescriptions & usages réels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19, pp.39-54. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.2485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation dans l’enseignement supérieur : quelles transformations, quelles stratégies et quelles incidences pour les enseignants-chercheurs en 71ème section ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsaf Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC : La numérisation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux, France. pp 287-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04608279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universitaires et le numérique : une question de santé globale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Gallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARES : Pour une approche intégrative de la santé : Perspectives croisées en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports et partage du savoir-manger des femmes enceintes et mères de jeunes enfants aux Antilles - une recherche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Labelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARES : Pour une approche intégrative de la santé : Perspectives croisées en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler dans la communication : comment se rêvent nos étudiants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co "Sens, sensible et insensé en communications organisationnelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org&amp;Co; LERASS, Apr 2024, Montpellier, France. pp.216-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-conférence du GER ORG&CO - Traductions, recompositions, articulations, structurations… (re)penser le lien entre technologies, organisations et communications avec Anne Mayère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Martin-Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC. La numérisation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide des activités info-communicationnelles des aidants de personnes atteintes de dégénérescence cognitive. Approches pluridisciplinaires de la figure de l’aidant. Un dialogue entre santé et sciences sociales pour une recherche impliquée. Maison des Sciences de l’Homme Ange - Guépin (Nantes), Mai-Juin 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Golliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAC - Approches pluridisciplinaires de la figure de l’aidant. Un dialogue entre santé et sciences sociales pour une recherche impliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme Ange - Guépin (Nantes), May 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVIRONNEMENT CONNECTE, INCLUSION SOCIALE ET SURVEILLANCE DES PERSONNES ATTEINTES DE DEGENERESCENCE COGNITIVE ET EN SITUATION DE DEPENDANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Golliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUTLACONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les évolutions des pratiques des enseignants-chercheurs en SIC en temps de crise : altérations ou alternatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsaf Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89ème congrès de l'ACFAS - colloque 405 - Alter-Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Québec (Canada), Université Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)penser les dimensions de l'engagement des acteurs de la communication interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de prise en charge de patients atteints de dégénérescence cognitive : enjeux communicationnels et redéfinition des rôles aidés, aidants, soignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérisation de la société et enjeux en santé : transformation des espaces, des processus et des relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, 88e congrès, Université Sherbrooke et université Bishop, May 2021, Sherbrooke, Canada. pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Labs : quelles stratégies d'acteurs, quelles nouvelles formes de génération de connaissances et quels nouveaux modèles de coopération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, créativité et médiation - XXIeme congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris - MSH Paris-Nord, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la créativité à l’université pour développer les compétences des citoyens de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Caron-Fasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Portrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Egorova Egorova-Legon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giraudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Conférence internationale du réseau PGV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cracovie, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire le collaboratif : des modèles de la coopération aux compétences collaboratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Acfas, colloque 459 Organisations collaboratives : le l’analyse des pratiques sociales et professionnelles aux questionnements théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre structuration et déstructuration de la profession de communicateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles communications, quelles organisations à l’ère du numérique. Un état des recherches francophones : histoire, épistémologie, méthodes, frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cerisy La Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’expliquer et pas seulement expliquer. Retour sur la mise en place d’espaces d’échange sur le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Viers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AISLF, CR22 Entreprise et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation : Recherches en Sciences de l’information – communication et communicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co, Trente ans de recherches sur les communications organisationnelles en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GER Org&amp;Co, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’évaluation fait à la communication : les cadres & l’entretien professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co, Trente ans de recherches sur les communications organisationnelles en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ‘soi’ en négociation dans les entretiens annuels d’évaluation – exploration d’un processus pluridimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Org&amp;Co Communication organisationnelle : processus communicants – processus organisants et leurs médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde entreprises : quel dialogue entre professionnels et universitaires en SIC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le champ d’étude des communications organisationnelles : Perspectives théoriques et pratiques croisées du Nord au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences communicationnelles, l’impensé de la réingénierie de la formation des cadres de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81ème Congrès de l’ACFAS. Entre réflexif et prescriptif : analyse des dispositifs d’apprentissage et de formation des communicateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone pour le savoir (ACFAS),, 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les communications organisationnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le champ d’étude des communications organisationnelles : Perspectives théoriques et pratiques croisées du Nord au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des professionnels de la communication au Mali : réflexions sur la définition d’un champ en émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">» Le champ d’étude des communications organisationnelles. Perspectives théoriques et pratiques croisées du Nord au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org &amp; Co, Université Rennes 2, Université d’Agadir, 2013, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des formations technologiques à la construction d’une identité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la reconnaissance mutuelle et publique des professionnelsde la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coyette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des compétences communicationnelles dans la construction de l’ethos et la professionnalisation des cadres hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communications organisationnelles : des concepts aux pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org &amp; Co, Groupe d’Etudes et de recherches sur les communications organisationnelles, 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation et les formations en communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métiers et recherches en communication territoriale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation et formation des communicants en France : ambivalences et limites de la technicisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79ème Congrès international de l’ACFAS, Perspectives de développement des pratiques en communication : modes d’organisation et enjeux de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone pour le savoir (ACFAS), 2011, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il un modèle de communication dominant dans les organisations ou une hybridation dans les pratiques des communicants ? Retour réflexif du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française des Sciences de l’Information et de la Communication. Au cœur et aux lisières des SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trajectoire de (trans)formation des compétences comme condition d’accès à une nouvelle professionnalité. Les cadres du secteur hospitalier en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertand Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII world congress of sociology, Sociology on the move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVII world congress of sociology, Sociology on the move, 2010, Goteborg, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face au nouveau management public : analyse des stratégies des managers des secteurs des bibliothèques et de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Defiebre-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle gestion des ressources humaines publiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir d’être manager à l’hôpital ou l’histoire d’une loyauté mise à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78ème Congrès de l’ACFAS. Mutation des systèmes de santé et Communication entre organisations, professionnels, patients, et société civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone pour le savoir (ACFAS), 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance dans l'organisation : la représentation des bibliothécaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Laroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dispositifs de médiation organisationnelle, technologique et symbolique dans la communication des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Nice, France. http://i3m.univ-tln.fr/IMG/pdf/actes_DISTIC_i3M_081204.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche communicationnelle de la reconnaissance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de l’AISLF, Groupe Thématique 15 Sociologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes & techniques de recueil des données en communications organisationnelles : le cas d’un outil de gestion de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du GER Org&amp;Co</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Jun 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux communicationnels et socio-organisationnels du déploiement de groupware en entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées du GER Org&amp;Co</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Castres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et groupware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’études du GER Org&amp;Co - Jussieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération, coordination, collaboration : éléments de définition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches en communication organisationnelle – Concepts et théorisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et représentations autour du groupware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès international de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intérêt du sujet et la nature de l’objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexto taller de Doctorado Europeo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTES du colloque international ORG et CO Montpellier, 29-30 avril 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ORG&amp;CO 2024 - Sens sensible et insesé en communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04917428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co -Lerass - Sens, sensible, insensé en communications organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co - Sens, sensible et insensé en communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTES du colloque Org&amp;Co 2019 - Darkside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co Darkside 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 333 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04916878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques contemporaines de la communication interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04916541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et réflexions autour des dispositifs d’apprentissage et de formation des communicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche intégrative de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.278, 2025, 978-2-36781-577-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain. 374p., 2024, 9782390614555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delcambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Delcambre; Sidonie Gallot. 342 p., 2021, 978-2-9575064-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le côté obscur de la communication des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine (MSHA), 237p., 2020, 978-2-85892-605-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications & organisations : accélérations temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Moënne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie P. Alemanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 2017, Editions de la SFSIC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la communication des entreprises et des organisations : pratiques et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Millet-Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs de la communication des entreprises et des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Millet-Fourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉCRITURES EN LIGNE: PRATIQUES ET COMMUNAUTÉS. Sous la dir de Brigitte Chapelain. (485 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chapelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Malbreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Rennes 2, 486p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00126719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde de crise au prisme des communications organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crise au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.17-29., 2024, 9782390614555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3 - Vers une meilleure compréhension des comportements de santé en vue de les faire évoluer : l’intégration de la théorie de l’auto-détermination au modèle socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Debru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing social et nudge - Comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, p.60-67, 2022, Économie et société, 9782376875482. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.gallo.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication et ses acteurs : les enjeux et finalités au-delà de la fonction et des métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications organisationnelles :Comprendre et discuter les propositions théoriques de Christian Le Moënne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-169, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - « Le côté obscur de la communication des organisations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le côté obscur de la communication des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.11-20, 2020, 978-2-85892-605-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des professionnels de la communication au Mali : réflexions sur la définition d’un champ en émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LARLANCO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’organisation au prisme des TIC et de la RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-42, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entretien professionnel : la fabrique et la négociation d’un soi professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle. Formes et transformations contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations professionnelles à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">), in Communication organisationnelle, management et numérique, Alemanno, S. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.427-435, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau corps statutaire pour les cadres de santé : la reconnaissance à l’épreuve du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Alemanno, S. et Mayère A., (dir.) Reconnaissance et Temporalités. Une approche info-communicationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-148, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication : questions d’évaluation et de mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lépine Valérie; Martin-Juchat Fabienne; Millet-Fourrier Christelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs de la communication des entreprises et organisations. Pratiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité professionnelle et professionnalisation des cadres de santé ; le rôle des compétences communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Les communications organisationnelles. Comprendre, construire, Observer. Alemanno, S. et Parent, B. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance comme condition de la collaboration au sein des unités de soins : les cadres de santé entre intuition et raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique BOURGEON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cadres de santé et la reconnaissance au travail, une position difficile entre soin et management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lamarre Eds, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences des logiques sociales de la collaboration et des communautés en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Miège, Dominique Vinck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence, enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives contemporaines, pp.197-223, 2012, 978-2-8130-0081-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir d’être manager à l’hôpital ou l’histoire d’une loyauté mise à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique BOURGEON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cadres de santé et la reconnaissance au travail, une position difficile entre soin et management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lamarre Eds, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences des logiques sociales de la collaboration et des communautés en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Miege et Dominique Vinck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergences : Enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ́Editions des archives contemporaines, pp.381, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00652118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupware objet d’entreprise, objet scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Organisationnelles, objets, pratiques, dispositifs, Delcambre, P. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-46, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation et communication ou l'art de travailler ensemble autrement : l'expérimentation Org'impro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications organisationnelles et managériales : dynamiques de professionnalisation et enjeux de normalisation, valuation, évaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Grenoble - Alpes, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02053658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId219"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18701132"/>
+    <w:nsid w:val="CAD2B1F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-lepine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1403-2719" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/054055253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412014v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martinez-Sanna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b14" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727233v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Baillargeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brulois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v14i14" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727259v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v14i14.85413" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Flon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13.66353" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie Dupin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.11946" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844081v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gallot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Omrane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844033v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Sampic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.12222" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843987v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dupr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31415" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644271v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dumas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.11561" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roginsky" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josianne Millette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi12.61583" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.7396" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5114" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3795" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053790v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01959290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Dujardin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.185.0507" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02092802v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pusey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aznar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3471" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01836024v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raichvarg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi4.813" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664580v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2017.08.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01799670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Peyrelong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2275" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01799677v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2266" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053364v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.030.0053" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133209v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053671v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi2.293" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi1.253" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01132847v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4298" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150540v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coyette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc David" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambotte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137312v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3730" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981678v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01280051v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.195" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150593v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fourrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.446" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137319v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.941" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290743v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nguyen Minh Lepine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.002.0065" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053678v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2485" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851148v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842075v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848403v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Martin-Scholz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964126v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Golliot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819004v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731767v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655302v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509143v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02424973v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#232;ne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014422v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Caron-Fasan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Portrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Egorova Egorova-Legon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraudin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053730v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053738v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053761v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Charpentier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Viers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053744v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053749v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053691v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150863v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152770v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150720v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cartellier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00840388v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152776v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151153v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151835v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150864v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151305v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151838v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertand Parent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151159v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053702v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grima" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Defiebre-Muller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630445v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larroche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Laroux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053769v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053868v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guyot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053886v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053912v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053838v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053831v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053844v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844861v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04917428v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04916878v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carayol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04916541v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053541v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449919v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/pour-une-approche-integrative-de-la-sante.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848922v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03676021v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delcambre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525979v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053520v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Mo&#235;nne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P. Alemanno" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134695v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Millet-Fourrier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834569v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849042v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816805v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helme-Guizon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debru" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Guizani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gallo.2022.01" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165671v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848970v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053373v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053517v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053506v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133231v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053518v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135112v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053577v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pelissier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135120v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652118v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053684v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846175v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02053658v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-lepine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1403-2719" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/054055253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412014v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martinez-Sanna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b14" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727259v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Baillargeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brulois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v14i14.85413" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v14i14" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Flon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13.66353" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie Dupin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.11946" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844081v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gallot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Omrane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844033v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Sampic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.12222" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843987v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dupr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31415" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644271v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dumas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.11561" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roginsky" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josianne Millette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi12.61583" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.7396" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5114" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3795" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053790v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01959290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Dujardin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.185.0507" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02092802v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pusey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aznar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3471" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01836024v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raichvarg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi4.813" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664580v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2017.08.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01799670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Peyrelong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2275" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01799677v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2266" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053364v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.030.0053" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133209v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053671v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi2.293" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi1.253" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01132847v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4298" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150540v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coyette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc David" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambotte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137312v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3730" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981678v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01280051v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.195" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150593v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fourrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.446" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137319v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.941" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290743v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nguyen Minh Lepine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.002.0065" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053678v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2485" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851148v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842075v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848403v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Martin-Scholz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964126v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Golliot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819004v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731767v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655302v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509143v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02424973v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#232;ne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014422v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Caron-Fasan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Portrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Egorova Egorova-Legon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraudin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053738v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053730v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053761v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Charpentier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Viers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053744v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053749v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053691v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150863v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152770v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150720v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cartellier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152776v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00840388v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151153v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150864v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151835v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151305v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151838v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertand Parent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053702v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grima" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Defiebre-Muller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151159v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630445v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larroche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Laroux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053769v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053868v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guyot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053886v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053912v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053838v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053831v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053844v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04917428v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844861v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04916878v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carayol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04916541v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053541v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449919v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/pour-une-approche-integrative-de-la-sante.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848922v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03676021v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delcambre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525979v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053520v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Mo&#235;nne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P. Alemanno" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134695v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Millet-Fourrier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834569v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849042v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816805v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helme-Guizon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debru" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Guizani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gallo.2022.01" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165671v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848970v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053373v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053517v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053506v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133231v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053518v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135112v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053577v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pelissier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135120v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652118v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053684v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846175v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02053658v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>