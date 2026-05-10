--- v1 (2026-04-19)
+++ v2 (2026-05-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> VALERIE LEPINE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités en Sciences de l&amp;quot;information et de la communication à l'université Paul Valéry Montpellier3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-lepine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1403-2719</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">054055253</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités d'influence du storytelling dans un contexte écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Martinez-Sanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48, pp.267-292. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15b14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation en communication : voies de recherche à venir et terrains prospectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.229-238. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.v14i14.85413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04727259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation en communication et en information : trajectoires constitutives, enjeux actuels et défis à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.v14i14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04727233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation pédagogique à l'université et engagement des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Flon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.v13i13.66353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manque communicationnel en EHPAD : une revue systématique de revues de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63, pp.63-87. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.11946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête nationale sur la santé au travail des enseignants-chercheurs en SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsaf Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et régionalisation des centres de dépistages des cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Sampic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63, pp.173-187. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.12222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du genre dans les pratiques professionnelles des communicant·es - Quelles avancées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.213-240. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.31415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant affectif dans les études en communication organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62, pp.75-93. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.11561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et Communication : quels enjeux pour les pratiques professionnelles en communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Roginsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josianne Millette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.vi12.61583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux communicationnels des recherches partenariales dans le contexte des open labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.71-88. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.7396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations émotionnelles de cadres de santé : les émotions au cœur de l’action et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.5114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions, dispositifs et organisations : quelles finalités, quels engagements, quellesdynamiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on former à la créativité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.263-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles compétences et ressources pour les cadres de santé dans la gestion des situations à forte charge émotionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (4), pp.507-516. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.185.0507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicateurs : peut-on former à la créativité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pusey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Juin (15), pp.263-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agir affectif dans le travail d'encadrement : un objet de recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études vietnamiennes en communication - Pour un réseau vietnamien francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raichvarg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.195-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01836024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les modèles de la communication et de la coopération par l'improvisation : Org’impro, une recherche-action innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.162-178. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.vi4.813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place à la créativité au sein des équipes de soin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scad.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01664580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entretien professionnel : les contours flous de la négociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Tendances contemporaines en communication organisationnelle, 9, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la professionnalisation comme une mise en mouvement : les communicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures et évaluation de la communication interne : quelles pratiques et quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (4), pp.53-61. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.030.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'improvisation : un révélateur possible du management 'distribué' dans un contexte de crise des modèles managériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations en alternance en réflexion et en pratiques dans le champ des Sciences de l’information-communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos. Pratiques et réflexions autour des dispositifs d’apprentissage et de formation des communicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.5-11. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.vi2.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation de la communication : représentations et enjeux pour les professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La professionnalisation des communicateurs. Dynamiques, tensions et vecteurs, n°1, pp. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.vi1.253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la visibilité à l’individuation des cadres hospitaliers : l’obstacle de la dyschronie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, p. 41-52. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures et dynamiques de la professionnalisation des communicateurs : un miroir tendu aux associations en Belgique, en France et Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coyette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du Résiproc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La professionnalisation des communicateurs. Dynamiques, tensions et vecteurs n°1, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de deux métiers : les compétences communicationnelles en jeu dans les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La mutation du métier de communicant public, 41, pp.63-73. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.3730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La SFSIC-Vie des commissions - Activités des commissions Formation-Recherche-relations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La SFSIC-Vie des commissions - Activités des commissions Formation-Recherche-relations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations des pratiques des professionnels de la communication en France : entre injonctions marketing et idéal de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°6, pp. 41-56. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance au travail par la construction d’une relation agissante : la communication des cadres de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°36, p. 96-107. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entreprise sidérurgique aux prises avec le groupware : apports d'une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nguyen Minh Lepine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, varia, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.002.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de groupware : entre prescriptions & usages réels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19, pp.39-54. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.2485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation dans l’enseignement supérieur : quelles transformations, quelles stratégies et quelles incidences pour les enseignants-chercheurs en 71ème section ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsaf Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC : La numérisation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux, France. pp 287-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04608279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universitaires et le numérique : une question de santé globale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Gallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARES : Pour une approche intégrative de la santé : Perspectives croisées en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports et partage du savoir-manger des femmes enceintes et mères de jeunes enfants aux Antilles - une recherche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Labelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARES : Pour une approche intégrative de la santé : Perspectives croisées en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler dans la communication : comment se rêvent nos étudiants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co "Sens, sensible et insensé en communications organisationnelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org&amp;Co; LERASS, Apr 2024, Montpellier, France. pp.216-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-conférence du GER ORG&CO - Traductions, recompositions, articulations, structurations… (re)penser le lien entre technologies, organisations et communications avec Anne Mayère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Martin-Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC. La numérisation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide des activités info-communicationnelles des aidants de personnes atteintes de dégénérescence cognitive. Approches pluridisciplinaires de la figure de l’aidant. Un dialogue entre santé et sciences sociales pour une recherche impliquée. Maison des Sciences de l’Homme Ange - Guépin (Nantes), Mai-Juin 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Golliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAC - Approches pluridisciplinaires de la figure de l’aidant. Un dialogue entre santé et sciences sociales pour une recherche impliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme Ange - Guépin (Nantes), May 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVIRONNEMENT CONNECTE, INCLUSION SOCIALE ET SURVEILLANCE DES PERSONNES ATTEINTES DE DEGENERESCENCE COGNITIVE ET EN SITUATION DE DEPENDANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Golliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUTLACONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les évolutions des pratiques des enseignants-chercheurs en SIC en temps de crise : altérations ou alternatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsaf Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89ème congrès de l'ACFAS - colloque 405 - Alter-Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Québec (Canada), Université Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)penser les dimensions de l'engagement des acteurs de la communication interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de prise en charge de patients atteints de dégénérescence cognitive : enjeux communicationnels et redéfinition des rôles aidés, aidants, soignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérisation de la société et enjeux en santé : transformation des espaces, des processus et des relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, 88e congrès, Université Sherbrooke et université Bishop, May 2021, Sherbrooke, Canada. pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Labs : quelles stratégies d'acteurs, quelles nouvelles formes de génération de connaissances et quels nouveaux modèles de coopération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, créativité et médiation - XXIeme congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris - MSH Paris-Nord, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la créativité à l’université pour développer les compétences des citoyens de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Caron-Fasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Portrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Egorova Egorova-Legon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giraudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Conférence internationale du réseau PGV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cracovie, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire le collaboratif : des modèles de la coopération aux compétences collaboratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Acfas, colloque 459 Organisations collaboratives : le l’analyse des pratiques sociales et professionnelles aux questionnements théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre structuration et déstructuration de la profession de communicateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles communications, quelles organisations à l’ère du numérique. Un état des recherches francophones : histoire, épistémologie, méthodes, frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cerisy La Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’expliquer et pas seulement expliquer. Retour sur la mise en place d’espaces d’échange sur le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Viers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AISLF, CR22 Entreprise et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation : Recherches en Sciences de l’information – communication et communicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co, Trente ans de recherches sur les communications organisationnelles en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GER Org&amp;Co, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’évaluation fait à la communication : les cadres & l’entretien professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co, Trente ans de recherches sur les communications organisationnelles en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ‘soi’ en négociation dans les entretiens annuels d’évaluation – exploration d’un processus pluridimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Org&amp;Co Communication organisationnelle : processus communicants – processus organisants et leurs médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde entreprises : quel dialogue entre professionnels et universitaires en SIC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le champ d’étude des communications organisationnelles : Perspectives théoriques et pratiques croisées du Nord au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences communicationnelles, l’impensé de la réingénierie de la formation des cadres de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81ème Congrès de l’ACFAS. Entre réflexif et prescriptif : analyse des dispositifs d’apprentissage et de formation des communicateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone pour le savoir (ACFAS),, 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les communications organisationnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le champ d’étude des communications organisationnelles : Perspectives théoriques et pratiques croisées du Nord au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des professionnels de la communication au Mali : réflexions sur la définition d’un champ en émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">» Le champ d’étude des communications organisationnelles. Perspectives théoriques et pratiques croisées du Nord au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org &amp; Co, Université Rennes 2, Université d’Agadir, 2013, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des formations technologiques à la construction d’une identité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la reconnaissance mutuelle et publique des professionnelsde la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coyette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des compétences communicationnelles dans la construction de l’ethos et la professionnalisation des cadres hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communications organisationnelles : des concepts aux pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org &amp; Co, Groupe d’Etudes et de recherches sur les communications organisationnelles, 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation et les formations en communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métiers et recherches en communication territoriale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation et formation des communicants en France : ambivalences et limites de la technicisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79ème Congrès international de l’ACFAS, Perspectives de développement des pratiques en communication : modes d’organisation et enjeux de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone pour le savoir (ACFAS), 2011, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il un modèle de communication dominant dans les organisations ou une hybridation dans les pratiques des communicants ? Retour réflexif du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française des Sciences de l’Information et de la Communication. Au cœur et aux lisières des SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trajectoire de (trans)formation des compétences comme condition d’accès à une nouvelle professionnalité. Les cadres du secteur hospitalier en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertand Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII world congress of sociology, Sociology on the move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVII world congress of sociology, Sociology on the move, 2010, Goteborg, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face au nouveau management public : analyse des stratégies des managers des secteurs des bibliothèques et de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Defiebre-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle gestion des ressources humaines publiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir d’être manager à l’hôpital ou l’histoire d’une loyauté mise à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78ème Congrès de l’ACFAS. Mutation des systèmes de santé et Communication entre organisations, professionnels, patients, et société civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone pour le savoir (ACFAS), 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance dans l'organisation : la représentation des bibliothécaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Laroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dispositifs de médiation organisationnelle, technologique et symbolique dans la communication des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Nice, France. http://i3m.univ-tln.fr/IMG/pdf/actes_DISTIC_i3M_081204.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche communicationnelle de la reconnaissance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de l’AISLF, Groupe Thématique 15 Sociologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes & techniques de recueil des données en communications organisationnelles : le cas d’un outil de gestion de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du GER Org&amp;Co</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Jun 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux communicationnels et socio-organisationnels du déploiement de groupware en entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées du GER Org&amp;Co</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Castres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et groupware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’études du GER Org&amp;Co - Jussieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération, coordination, collaboration : éléments de définition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches en communication organisationnelle – Concepts et théorisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et représentations autour du groupware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès international de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intérêt du sujet et la nature de l’objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexto taller de Doctorado Europeo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTES du colloque international ORG et CO Montpellier, 29-30 avril 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ORG&amp;CO 2024 - Sens sensible et insesé en communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04917428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co -Lerass - Sens, sensible, insensé en communications organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co - Sens, sensible et insensé en communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTES du colloque Org&amp;Co 2019 - Darkside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co Darkside 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 333 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04916878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques contemporaines de la communication interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04916541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et réflexions autour des dispositifs d’apprentissage et de formation des communicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche intégrative de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.278, 2025, 978-2-36781-577-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain. 374p., 2024, 9782390614555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delcambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Delcambre; Sidonie Gallot. 342 p., 2021, 978-2-9575064-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le côté obscur de la communication des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine (MSHA), 237p., 2020, 978-2-85892-605-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications & organisations : accélérations temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Moënne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie P. Alemanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 2017, Editions de la SFSIC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la communication des entreprises et des organisations : pratiques et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Millet-Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs de la communication des entreprises et des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Millet-Fourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉCRITURES EN LIGNE: PRATIQUES ET COMMUNAUTÉS. Sous la dir de Brigitte Chapelain. (485 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chapelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Malbreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Rennes 2, 486p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00126719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde de crise au prisme des communications organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crise au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.17-29., 2024, 9782390614555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3 - Vers une meilleure compréhension des comportements de santé en vue de les faire évoluer : l’intégration de la théorie de l’auto-détermination au modèle socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Debru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing social et nudge - Comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, p.60-67, 2022, Économie et société, 9782376875482. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.gallo.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication et ses acteurs : les enjeux et finalités au-delà de la fonction et des métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications organisationnelles :Comprendre et discuter les propositions théoriques de Christian Le Moënne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-169, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - « Le côté obscur de la communication des organisations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le côté obscur de la communication des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.11-20, 2020, 978-2-85892-605-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des professionnels de la communication au Mali : réflexions sur la définition d’un champ en émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LARLANCO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’organisation au prisme des TIC et de la RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-42, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entretien professionnel : la fabrique et la négociation d’un soi professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle. Formes et transformations contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations professionnelles à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">), in Communication organisationnelle, management et numérique, Alemanno, S. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.427-435, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau corps statutaire pour les cadres de santé : la reconnaissance à l’épreuve du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Alemanno, S. et Mayère A., (dir.) Reconnaissance et Temporalités. Une approche info-communicationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-148, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication : questions d’évaluation et de mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lépine Valérie; Martin-Juchat Fabienne; Millet-Fourrier Christelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs de la communication des entreprises et organisations. Pratiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité professionnelle et professionnalisation des cadres de santé ; le rôle des compétences communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Les communications organisationnelles. Comprendre, construire, Observer. Alemanno, S. et Parent, B. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance comme condition de la collaboration au sein des unités de soins : les cadres de santé entre intuition et raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique BOURGEON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cadres de santé et la reconnaissance au travail, une position difficile entre soin et management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lamarre Eds, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences des logiques sociales de la collaboration et des communautés en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Miège, Dominique Vinck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence, enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives contemporaines, pp.197-223, 2012, 978-2-8130-0081-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir d’être manager à l’hôpital ou l’histoire d’une loyauté mise à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique BOURGEON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cadres de santé et la reconnaissance au travail, une position difficile entre soin et management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lamarre Eds, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences des logiques sociales de la collaboration et des communautés en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Miege et Dominique Vinck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergences : Enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ́Editions des archives contemporaines, pp.381, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00652118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupware objet d’entreprise, objet scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Organisationnelles, objets, pratiques, dispositifs, Delcambre, P. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-46, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation et communication ou l'art de travailler ensemble autrement : l'expérimentation Org'impro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications organisationnelles et managériales : dynamiques de professionnalisation et enjeux de normalisation, valuation, évaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Grenoble - Alpes, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02053658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId219"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> VALERIE LEPINE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités en Sciences de l&amp;quot;information et de la communication à l'université Paul Valéry Montpellier3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-lepine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1403-2719</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">054055253</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités d'influence du storytelling dans un contexte écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Martinez-Sanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48, pp.267-292. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15b14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation en communication : voies de recherche à venir et terrains prospectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.229-238. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.v14i14.85413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04727259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation en communication et en information : trajectoires constitutives, enjeux actuels et défis à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.v14i14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04727233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et régionalisation des centres de dépistages des cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Sampic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63, pp.173-187. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.12222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du genre dans les pratiques professionnelles des communicant·es - Quelles avancées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.213-240. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.31415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation pédagogique à l'université et engagement des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Flon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.v13i13.66353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manque communicationnel en EHPAD : une revue systématique de revues de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63, pp.63-87. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.11946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête nationale sur la santé au travail des enseignants-chercheurs en SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsaf Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant affectif dans les études en communication organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62, pp.75-93. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.11561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et Communication : quels enjeux pour les pratiques professionnelles en communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Roginsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josianne Millette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.vi12.61583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux communicationnels des recherches partenariales dans le contexte des open labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.71-88. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.7396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agir affectif dans le travail d'encadrement : un objet de recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on former à la créativité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.263-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations émotionnelles de cadres de santé : les émotions au cœur de l’action et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.5114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions, dispositifs et organisations : quelles finalités, quels engagements, quellesdynamiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles compétences et ressources pour les cadres de santé dans la gestion des situations à forte charge émotionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (4), pp.507-516. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.185.0507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicateurs : peut-on former à la créativité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pusey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Juin (15), pp.263-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place à la créativité au sein des équipes de soin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scad.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01664580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les modèles de la communication et de la coopération par l'improvisation : Org’impro, une recherche-action innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.162-178. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.vi4.813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études vietnamiennes en communication - Pour un réseau vietnamien francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raichvarg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.195-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01836024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la professionnalisation comme une mise en mouvement : les communicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entretien professionnel : les contours flous de la négociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Tendances contemporaines en communication organisationnelle, 9, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures et évaluation de la communication interne : quelles pratiques et quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (4), pp.53-61. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.030.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'improvisation : un révélateur possible du management 'distribué' dans un contexte de crise des modèles managériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations en alternance en réflexion et en pratiques dans le champ des Sciences de l’information-communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos. Pratiques et réflexions autour des dispositifs d’apprentissage et de formation des communicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.5-11. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.vi2.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation de la communication : représentations et enjeux pour les professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La professionnalisation des communicateurs. Dynamiques, tensions et vecteurs, n°1, pp. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.vi1.253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la visibilité à l’individuation des cadres hospitaliers : l’obstacle de la dyschronie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, p. 41-52. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures et dynamiques de la professionnalisation des communicateurs : un miroir tendu aux associations en Belgique, en France et Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coyette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du Résiproc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La professionnalisation des communicateurs. Dynamiques, tensions et vecteurs n°1, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La SFSIC-Vie des commissions - Activités des commissions Formation-Recherche-relations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de deux métiers : les compétences communicationnelles en jeu dans les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La mutation du métier de communicant public, 41, pp.63-73. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.3730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La SFSIC-Vie des commissions - Activités des commissions Formation-Recherche-relations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations des pratiques des professionnels de la communication en France : entre injonctions marketing et idéal de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°6, pp. 41-56. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance au travail par la construction d’une relation agissante : la communication des cadres de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°36, p. 96-107. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entreprise sidérurgique aux prises avec le groupware : apports d'une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nguyen Minh Lepine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, varia, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.002.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de groupware : entre prescriptions & usages réels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19, pp.39-54. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.2485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation dans l’enseignement supérieur : quelles transformations, quelles stratégies et quelles incidences pour les enseignants-chercheurs en 71ème section ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsaf Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC : La numérisation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux, France. pp 287-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04608279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universitaires et le numérique : une question de santé globale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Gallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARES : Pour une approche intégrative de la santé : Perspectives croisées en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports et partage du savoir-manger des femmes enceintes et mères de jeunes enfants aux Antilles - une recherche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Labelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARES : Pour une approche intégrative de la santé : Perspectives croisées en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler dans la communication : comment se rêvent nos étudiants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co "Sens, sensible et insensé en communications organisationnelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org&amp;Co; LERASS, Apr 2024, Montpellier, France. pp.216-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-conférence du GER ORG&CO - Traductions, recompositions, articulations, structurations… (re)penser le lien entre technologies, organisations et communications avec Anne Mayère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Martin-Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC. La numérisation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)penser les dimensions de l'engagement des acteurs de la communication interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide des activités info-communicationnelles des aidants de personnes atteintes de dégénérescence cognitive. Approches pluridisciplinaires de la figure de l’aidant. Un dialogue entre santé et sciences sociales pour une recherche impliquée. Maison des Sciences de l’Homme Ange - Guépin (Nantes), Mai-Juin 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Golliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAC - Approches pluridisciplinaires de la figure de l’aidant. Un dialogue entre santé et sciences sociales pour une recherche impliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme Ange - Guépin (Nantes), May 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVIRONNEMENT CONNECTE, INCLUSION SOCIALE ET SURVEILLANCE DES PERSONNES ATTEINTES DE DEGENERESCENCE COGNITIVE ET EN SITUATION DE DEPENDANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Golliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUTLACONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les évolutions des pratiques des enseignants-chercheurs en SIC en temps de crise : altérations ou alternatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsaf Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89ème congrès de l'ACFAS - colloque 405 - Alter-Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Québec (Canada), Université Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de prise en charge de patients atteints de dégénérescence cognitive : enjeux communicationnels et redéfinition des rôles aidés, aidants, soignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérisation de la société et enjeux en santé : transformation des espaces, des processus et des relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, 88e congrès, Université Sherbrooke et université Bishop, May 2021, Sherbrooke, Canada. pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Labs : quelles stratégies d'acteurs, quelles nouvelles formes de génération de connaissances et quels nouveaux modèles de coopération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, créativité et médiation - XXIeme congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris - MSH Paris-Nord, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la créativité à l’université pour développer les compétences des citoyens de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Caron-Fasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Portrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Egorova Egorova-Legon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giraudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Conférence internationale du réseau PGV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cracovie, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire le collaboratif : des modèles de la coopération aux compétences collaboratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Acfas, colloque 459 Organisations collaboratives : le l’analyse des pratiques sociales et professionnelles aux questionnements théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre structuration et déstructuration de la profession de communicateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles communications, quelles organisations à l’ère du numérique. Un état des recherches francophones : histoire, épistémologie, méthodes, frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cerisy La Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’évaluation fait à la communication : les cadres & l’entretien professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co, Trente ans de recherches sur les communications organisationnelles en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’expliquer et pas seulement expliquer. Retour sur la mise en place d’espaces d’échange sur le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Viers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AISLF, CR22 Entreprise et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation : Recherches en Sciences de l’information – communication et communicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co, Trente ans de recherches sur les communications organisationnelles en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GER Org&amp;Co, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ‘soi’ en négociation dans les entretiens annuels d’évaluation – exploration d’un processus pluridimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Org&amp;Co Communication organisationnelle : processus communicants – processus organisants et leurs médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences communicationnelles, l’impensé de la réingénierie de la formation des cadres de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81ème Congrès de l’ACFAS. Entre réflexif et prescriptif : analyse des dispositifs d’apprentissage et de formation des communicateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone pour le savoir (ACFAS),, 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde entreprises : quel dialogue entre professionnels et universitaires en SIC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le champ d’étude des communications organisationnelles : Perspectives théoriques et pratiques croisées du Nord au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les communications organisationnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le champ d’étude des communications organisationnelles : Perspectives théoriques et pratiques croisées du Nord au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des professionnels de la communication au Mali : réflexions sur la définition d’un champ en émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">» Le champ d’étude des communications organisationnelles. Perspectives théoriques et pratiques croisées du Nord au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org &amp; Co, Université Rennes 2, Université d’Agadir, 2013, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des formations technologiques à la construction d’une identité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIUT, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la reconnaissance mutuelle et publique des professionnelsde la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coyette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des compétences communicationnelles dans la construction de l’ethos et la professionnalisation des cadres hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communications organisationnelles : des concepts aux pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Org &amp; Co, Groupe d’Etudes et de recherches sur les communications organisationnelles, 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation et formation des communicants en France : ambivalences et limites de la technicisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79ème Congrès international de l’ACFAS, Perspectives de développement des pratiques en communication : modes d’organisation et enjeux de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone pour le savoir (ACFAS), 2011, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation et les formations en communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métiers et recherches en communication territoriale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir d’être manager à l’hôpital ou l’histoire d’une loyauté mise à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78ème Congrès de l’ACFAS. Mutation des systèmes de santé et Communication entre organisations, professionnels, patients, et société civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone pour le savoir (ACFAS), 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face au nouveau management public : analyse des stratégies des managers des secteurs des bibliothèques et de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Grima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Defiebre-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle gestion des ressources humaines publiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il un modèle de communication dominant dans les organisations ou une hybridation dans les pratiques des communicants ? Retour réflexif du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française des Sciences de l’Information et de la Communication. Au cœur et aux lisières des SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trajectoire de (trans)formation des compétences comme condition d’accès à une nouvelle professionnalité. Les cadres du secteur hospitalier en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertand Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII world congress of sociology, Sociology on the move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVII world congress of sociology, Sociology on the move, 2010, Goteborg, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance dans l'organisation : la représentation des bibliothécaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Larroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Laroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dispositifs de médiation organisationnelle, technologique et symbolique dans la communication des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Nice, France. http://i3m.univ-tln.fr/IMG/pdf/actes_DISTIC_i3M_081204.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche communicationnelle de la reconnaissance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de l’AISLF, Groupe Thématique 15 Sociologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes & techniques de recueil des données en communications organisationnelles : le cas d’un outil de gestion de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du GER Org&amp;Co</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Jun 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et groupware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’études du GER Org&amp;Co - Jussieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux communicationnels et socio-organisationnels du déploiement de groupware en entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées du GER Org&amp;Co</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Castres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération, coordination, collaboration : éléments de définition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches en communication organisationnelle – Concepts et théorisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et représentations autour du groupware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès international de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intérêt du sujet et la nature de l’objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexto taller de Doctorado Europeo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTES du colloque international ORG et CO Montpellier, 29-30 avril 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ORG&amp;CO 2024 - Sens sensible et insesé en communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04917428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co -Lerass - Sens, sensible, insensé en communications organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co - Sens, sensible et insensé en communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTES du colloque Org&amp;Co 2019 - Darkside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co Darkside 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 333 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04916878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques contemporaines de la communication interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04916541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et réflexions autour des dispositifs d’apprentissage et de formation des communicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche intégrative de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.278, 2025, 978-2-36781-577-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain. 374p., 2024, 9782390614555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delcambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Delcambre; Sidonie Gallot. 342 p., 2021, 978-2-9575064-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le côté obscur de la communication des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine (MSHA), 237p., 2020, 978-2-85892-605-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications & organisations : accélérations temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Moënne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie P. Alemanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 2017, Editions de la SFSIC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs de la communication des entreprises et des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Millet-Fourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la communication des entreprises et des organisations : pratiques et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Millet-Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉCRITURES EN LIGNE: PRATIQUES ET COMMUNAUTÉS. Sous la dir de Brigitte Chapelain. (485 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chapelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Malbreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Rennes 2, 486p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00126719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde de crise au prisme des communications organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crise au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.17-29., 2024, 9782390614555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3 - Vers une meilleure compréhension des comportements de santé en vue de les faire évoluer : l’intégration de la théorie de l’auto-détermination au modèle socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Debru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing social et nudge - Comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, p.60-67, 2022, Économie et société, 9782376875482. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.gallo.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication et ses acteurs : les enjeux et finalités au-delà de la fonction et des métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications organisationnelles :Comprendre et discuter les propositions théoriques de Christian Le Moënne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-169, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - « Le côté obscur de la communication des organisations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le côté obscur de la communication des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.11-20, 2020, 978-2-85892-605-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des professionnels de la communication au Mali : réflexions sur la définition d’un champ en émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cartellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LARLANCO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’organisation au prisme des TIC et de la RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-42, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entretien professionnel : la fabrique et la négociation d’un soi professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Peyrelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle. Formes et transformations contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau corps statutaire pour les cadres de santé : la reconnaissance à l’épreuve du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Alemanno, S. et Mayère A., (dir.) Reconnaissance et Temporalités. Une approche info-communicationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-148, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations professionnelles à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">), in Communication organisationnelle, management et numérique, Alemanno, S. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.427-435, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication : questions d’évaluation et de mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lépine Valérie; Martin-Juchat Fabienne; Millet-Fourrier Christelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs de la communication des entreprises et organisations. Pratiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité professionnelle et professionnalisation des cadres de santé ; le rôle des compétences communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Les communications organisationnelles. Comprendre, construire, Observer. Alemanno, S. et Parent, B. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir d’être manager à l’hôpital ou l’histoire d’une loyauté mise à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique BOURGEON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cadres de santé et la reconnaissance au travail, une position difficile entre soin et management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lamarre Eds, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance comme condition de la collaboration au sein des unités de soins : les cadres de santé entre intuition et raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique BOURGEON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cadres de santé et la reconnaissance au travail, une position difficile entre soin et management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lamarre Eds, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences des logiques sociales de la collaboration et des communautés en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Miège, Dominique Vinck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence, enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives contemporaines, pp.197-223, 2012, 978-2-8130-0081-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences des logiques sociales de la collaboration et des communautés en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Miege et Dominique Vinck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergences : Enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ́Editions des archives contemporaines, pp.381, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00652118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupware objet d’entreprise, objet scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Organisationnelles, objets, pratiques, dispositifs, Delcambre, P. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-46, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation et communication ou l'art de travailler ensemble autrement : l'expérimentation Org'impro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications organisationnelles et managériales : dynamiques de professionnalisation et enjeux de normalisation, valuation, évaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Grenoble - Alpes, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02053658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId219"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CAD2B1F0"/>
+    <w:nsid w:val="80507B0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-lepine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1403-2719" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/054055253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412014v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martinez-Sanna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b14" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727259v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Baillargeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brulois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v14i14.85413" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v14i14" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Flon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13.66353" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie Dupin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.11946" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844081v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gallot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Omrane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844033v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Sampic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.12222" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843987v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dupr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31415" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644271v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dumas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.11561" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roginsky" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josianne Millette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi12.61583" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.7396" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5114" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3795" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053790v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01959290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Dujardin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.185.0507" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02092802v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pusey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aznar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3471" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01836024v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raichvarg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi4.813" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664580v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2017.08.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01799670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Peyrelong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2275" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01799677v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2266" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053364v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.030.0053" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133209v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053671v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi2.293" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi1.253" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01132847v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4298" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150540v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coyette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc David" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambotte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137312v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3730" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981678v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01280051v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.195" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150593v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fourrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.446" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137319v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.941" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290743v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nguyen Minh Lepine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.002.0065" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053678v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2485" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851148v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842075v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848403v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Martin-Scholz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964126v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Golliot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819004v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731767v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655302v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509143v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02424973v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#232;ne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014422v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Caron-Fasan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Portrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Egorova Egorova-Legon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraudin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053738v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053730v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053761v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Charpentier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Viers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053744v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053749v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053691v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150863v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152770v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150720v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cartellier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152776v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00840388v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151153v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150864v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151835v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151305v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151838v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertand Parent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053702v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grima" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Defiebre-Muller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151159v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630445v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larroche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Laroux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053769v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053868v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guyot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053886v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053912v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053838v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053831v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053844v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04917428v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844861v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04916878v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carayol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04916541v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053541v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449919v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/pour-une-approche-integrative-de-la-sante.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848922v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03676021v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delcambre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525979v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053520v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Mo&#235;nne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P. Alemanno" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134695v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Millet-Fourrier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834569v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849042v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816805v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helme-Guizon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debru" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Guizani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gallo.2022.01" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165671v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848970v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053373v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053517v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053506v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133231v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053518v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135112v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053577v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pelissier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135120v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652118v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053684v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846175v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02053658v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-lepine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1403-2719" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/054055253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412014v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martinez-Sanna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b14" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727259v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Baillargeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brulois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v14i14.85413" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v14i14" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Sampic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.12222" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843987v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dupr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31415" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967030v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Flon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13.66353" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844042v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie Dupin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.11946" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844081v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gallot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Omrane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644271v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dumas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.11561" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roginsky" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josianne Millette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi12.61583" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.7396" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981638v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aznar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3471" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053790v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053348v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5114" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981884v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3795" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01959290v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Dujardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.185.0507" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02092802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pusey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664580v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2017.08.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi4.813" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01836024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raichvarg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01799677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2266" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01799670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Peyrelong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2275" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053364v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.030.0053" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133209v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053671v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi2.293" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi1.253" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01132847v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4298" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150540v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coyette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc David" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambotte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01280051v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.195" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137312v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3730" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981678v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150593v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fourrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.446" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137319v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.941" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01290743v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nguyen Minh Lepine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.002.0065" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053678v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2485" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851148v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842075v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848403v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Martin-Scholz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655302v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964126v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Golliot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819004v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731767v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509143v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02424973v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#232;ne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014422v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Caron-Fasan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Portrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Egorova Egorova-Legon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraudin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053738v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053730v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053749v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053761v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Charpentier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Viers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053744v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053691v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152770v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150863v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150720v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cartellier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152776v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00840388v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151153v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151835v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150864v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151159v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053702v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grima" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Defiebre-Muller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151305v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151838v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertand Parent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630445v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larroche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Laroux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053769v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053868v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guyot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053912v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053886v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053838v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053831v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053844v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04917428v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844861v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04916878v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carayol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04916541v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053541v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449919v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/pour-une-approche-integrative-de-la-sante.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848922v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03676021v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delcambre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525979v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053520v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Mo&#235;nne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P. Alemanno" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834569v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Millet-Fourrier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01134695v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849042v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816805v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helme-Guizon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debru" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Guizani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gallo.2022.01" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165671v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848970v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053373v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053506v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053517v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01133231v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053518v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135120v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135112v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053577v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pelissier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652118v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053684v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846175v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02053658v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>