--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -636,910 +636,910 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast simulation of extracellular action potential signatures based on a morphological filtering approximation</w:t>
+                <w:t xml:space="preserve">Detection of early Parkinson’s disease with wavelet features using finger typing movements on a keyboard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Tran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Steven Le Cam</w:t>
+                <w:t xml:space="preserve">Atemangoh Bruno Peachap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tchiotsop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10827-019-00735-3⟩</w:t>
+              <w:t xml:space="preserve">SN Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (10), pp.1634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42452-020-03473-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444750v1</w:t>
+                <w:t xml:space="preserve">hal-03005839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of early Parkinson’s disease with wavelet features using finger typing movements on a keyboard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Some new discrete biorthogonal wavelets constructed with Laguerre polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atemangoh Bruno Peachap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tchiotsop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2 (10), pp.1634. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42452-020-03473-9⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 2 (9), pp.1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42452-020-03256-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005839v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some new discrete biorthogonal wavelets constructed with Laguerre polynomials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">EEG signals analysis for epileptic seizures detection using polynomial transforms, linear discriminant analysis and support vector machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chanel Djoufack Nkengfack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tchiotsop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Atangana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42452-020-03256-2⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62, pp.102141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2020.102141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931239v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG signals analysis for epileptic seizures detection using polynomial transforms, linear discriminant analysis and support vector machines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast simulation of extracellular action potential signatures based on a morphological filtering approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Atangana</w:t>
+                <w:t xml:space="preserve">Harry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 62, pp.102141. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (1), pp.27-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2020.102141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10827-019-00735-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931240v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified weighted minimum norm solution for the reference inverse problem in EEG</w:t>
+                <w:t xml:space="preserve">Automating the clinical stools exam using image processing integrated in an expert system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Salido-Ruiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Radu Ranta</w:t>
+                <w:t xml:space="preserve">Oscar Takam Nkamgang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tchiotsop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gundars Korats</w:t>
+                <w:t xml:space="preserve">Hilaire Bertrand Fotsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Le cam</w:t>
+                <w:t xml:space="preserve">Pierre Kisito Talla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Koessler</w:t>
+                <w:t xml:space="preserve">Valérie Louis Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 115, pp.103510. </w:t>
+              <w:t xml:space="preserve">Informatics in Medicine Unlocked</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.100165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2019.103510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.imu.2019.100165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374112v1</w:t>
+                <w:t xml:space="preserve">hal-02314521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating the clinical stools exam using image processing integrated in an expert system</w:t>
+                <w:t xml:space="preserve">A multi-channel approach for cortical stimulation artefact suppression in depth EEG signals using time-frequency and spatial filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Takam Nkamgang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Louis Dorr</w:t>
+                <w:t xml:space="preserve">Abhijit Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Tyvaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatics in Medicine Unlocked</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.imu.2019.100165⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (7), pp.1915-1926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2018.2881051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314521v1</w:t>
+                <w:t xml:space="preserve">hal-01917304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-channel approach for cortical stimulation artefact suppression in depth EEG signals using time-frequency and spatial filtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A unified weighted minimum norm solution for the reference inverse problem in EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Salido-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gundars Korats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhijit Bhattacharyya</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Louise Tyvaert</w:t>
+                <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 66 (7), pp.1915-1926. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115, pp.103510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBME.2018.2881051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2019.103510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917304v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an automated medical diagnosis system for intestinal parasitosis</w:t>
               </w:r>
@@ -1551,77 +1551,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beaudelaire Saha Tchinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Noubom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tchiotsop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatics in Medicine Unlocked</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13, pp.101-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1649,571 +1649,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing human brain impedance using simultaneous surface and intracerebral recordings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SEEG dipole source localization based on an empirical Bayesian approach taking into account forward model uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vairis Caune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gundars Korats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Koessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2016.12.013⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 153, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01429285v1</w:t>
+                <w:t xml:space="preserve">hal-01505700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEEG dipole source localization based on an empirical Bayesian approach taking into account forward model uncertainties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of an optimized technique based on DS-CDMA for simultaneous transmission of multichannel biosignals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tchiotsop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nicole Kengnou Telem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.03.030⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Engineering Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (2), pp.153-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13534-017-0018-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505700v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of an optimized technique based on DS-CDMA for simultaneous transmission of multichannel biosignals</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stereo-electroencephalography identifies N2 sleep and spindles in human hippocampus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cecchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Koessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Louis Dorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Engineering Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13534-017-0018-3⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 128 (9), pp.1696-1706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2017.06.248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660188v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereo-electroencephalography identifies N2 sleep and spindles in human hippocampus.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing human brain impedance using simultaneous surface and intracerebral recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Tyvaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 343, pp.411-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2016.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2017.06.248⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01579705v1</w:t>
+                <w:t xml:space="preserve">hal-01429285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A space-time-frequency dictionary for sparse cortical source localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gundars Korats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2286,77 +2286,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression and analysis of ECG features using optimal polynomial approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tchiotsop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kisito Talla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medard Fogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2394,51 +2394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating dipolar source localization feasibility from intracerebral SEEG recordings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vairis Caune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2652,295 +2652,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voxel-based quantitative analysis of brain images from F-18 Fluorodeoxyglucose Positron Emission Tomography with a Block-Matching algorithm for spatial normalization</w:t>
+                <w:t xml:space="preserve">Blind source separation, wavelet denoising and discriminant analysis for EEG artefacts and noise cancelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Person</w:t>
+                <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Velez-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Commowick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Malandain</w:t>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/RLU.0b013e3182443b2d⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.389-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2011.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651731v1</w:t>
+                <w:t xml:space="preserve">hal-00600103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind source separation, wavelet denoising and discriminant analysis for EEG artefacts and noise cancelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voxel-based quantitative analysis of brain images from F-18 Fluorodeoxyglucose Positron Emission Tomography with a Block-Matching algorithm for spatial normalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
+                <w:t xml:space="preserve">Sylvain Poussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Velez-Perez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
+                <w:t xml:space="preserve">Olivier Commowick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Maquin</w:t>
+                <w:t xml:space="preserve">Grégoire Malandain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (4), pp.389-400. </w:t>
+              <w:t xml:space="preserve">Clinical Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (3), pp.268-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2011.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/RLU.0b013e3182443b2d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600103v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEG montage analysis in the Blind Source Separation framework</w:t>
               </w:r>
@@ -3036,291 +3036,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestive activity evaluation by multi-channel abdominal sounds analysis</w:t>
+                <w:t xml:space="preserve">Hysteresis thresholding: a graph-based wavelet block denoising algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2010.2040081⟩</w:t>
+              <w:t xml:space="preserve">Open Signal Processing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.6-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1876825301003010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441662v1</w:t>
+                <w:t xml:space="preserve">hal-00468034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteresis thresholding: a graph-based wavelet block denoising algorithm</w:t>
+                <w:t xml:space="preserve">Digestive activity evaluation by multi-channel abdominal sounds analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Signal Processing Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3, pp.6-12. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (6), pp.1507-1519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1876825301003010006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2010.2040081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468034v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined SEEG and source localisation study of temporal lobe schizencephaly and polymicrogyria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3461,51 +3461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (3), pp.154-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3603,51 +3603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 117 (11), pp.2414-2423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3706,77 +3706,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Wavelet-based Denoising Methods and robust outlier detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 12 (5), pp.557-560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3823,77 +3823,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation and improvement of an iterative wavelet based denoising method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 10 (8), pp.239-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4011,51 +4011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schwitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Tenth International Conference on Advances in Signal, Image and Video Processing, SIGNAL 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IARIA, Mar 2025, Lisbonne, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4080,51 +4080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular recordings simulation: a time-efficient method to model action potentials signatures of neuronal populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4322,51 +4322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with the SEEG sparse setup: a local dipole fitting strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vairis Caune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4439,51 +4439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular synaptic and action potential signatures in the hippocampal formation: a modelling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Buhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4564,51 +4564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian approach for simultaneous spike extraction and sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4668,77 +4668,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating extracellular signatures of action potentials using single compartment neurons and geometrical filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4802,64 +4802,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vairis Caune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5044,103 +5044,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stéréo-électroencéphalographie individualise les stades et les cycles du sommeil dans l’hippocampe humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cecchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Koessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Congrès du Sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
@@ -5182,51 +5182,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo estimation of head conductivities frequency response with IES and SEEG-EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Altakroury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janis Hofmanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5337,51 +5337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Altakroury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janis Hofmanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vairis Caune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5438,1146 +5438,1146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Bayesian source imaging with equivalent dipole approach to solve the intracranial EEG source localization problem</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gundars Korats</w:t>
+                <w:t xml:space="preserve">Optimizing realistic volume propagation model using human In-vivo intracerebral electrical stimulations and recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Altakroury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Koessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janis Hofmanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Milano, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Basic and Clinical Multimodal Imaging, BaCi 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238272v1</w:t>
+                <w:t xml:space="preserve">hal-01245244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing realistic volume propagation model using human In-vivo intracerebral electrical stimulations and recordings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Janis Hofmanis</w:t>
+                <w:t xml:space="preserve">Sparse cortical source localization using spatio-temporal atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gundars Korats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Basic and Clinical Multimodal Imaging, BaCi 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245244v1</w:t>
+                <w:t xml:space="preserve">hal-01238256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse cortical source localization using spatio-temporal atoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Combining Bayesian source imaging with equivalent dipole approach to solve the intracranial EEG source localization problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vairis Caune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gundars Korats</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+              <w:t xml:space="preserve">37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238256v1</w:t>
+                <w:t xml:space="preserve">hal-01238272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipolar estimates of the cortical map</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
+                <w:t xml:space="preserve">Hand movement classification using transient state analysis of surface multichannel EMG signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pla Mobarak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Munoz Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Juan Gutierrez Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Louis Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">PAN American Healh Care Exchanges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Brasilia, Brazil. pp 71-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067464v1</w:t>
+                <w:t xml:space="preserve">hal-01044498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hand movement classification using transient state analysis of surface multichannel EMG signal</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of the stereo-EEG sensors setup and of the averaging on the dipole localization problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vairis Caune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Koessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAN American Healh Care Exchanges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Brasilia, Brazil. pp 71-75</w:t>
+              <w:t xml:space="preserve">36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044498v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the stereo-EEG sensors setup and of the averaging on the dipole localization problem</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louis Maillard</w:t>
+                <w:t xml:space="preserve">Transient state analysis of the multichannel EMG signal using Hjorth's parameters for identication of hand movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pla Mobarak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Juan Gutierrez Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Munoz Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Koessler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Louis Dorr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">International Multi-Conference on Computing in the Global Information Technology, ICCGI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066668v1</w:t>
+                <w:t xml:space="preserve">hal-01044484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient state analysis of the multichannel EMG signal using Hjorth's parameters for identication of hand movements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Louis Dorr</w:t>
+                <w:t xml:space="preserve">Dipolar estimates of the cortical map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gundars Korats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Multi-Conference on Computing in the Global Information Technology, ICCGI 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Séville, Spain</w:t>
+              <w:t xml:space="preserve">36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01044484v1</w:t>
+                <w:t xml:space="preserve">hal-01067464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothness constraint for cortical dipolar sources estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gundars Korats</w:t>
+                <w:t xml:space="preserve">Dipolar source localization from intracerebral SEEG recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vairis Caune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steven Le Cam</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853714v1</w:t>
+                <w:t xml:space="preserve">hal-00853713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipolar source localization from intracerebral SEEG recordings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hidden Markov chain modeling for epileptic networks identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Radu Ranta</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.CDROM</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.4354-4357, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6609432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853713v1</w:t>
+                <w:t xml:space="preserve">hal-00903311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden Markov chain modeling for epileptic networks identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smoothness constraint for cortical dipolar sources estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gundars Korats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.4354-4357, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6609432⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00903311v1</w:t>
+                <w:t xml:space="preserve">hal-00853714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of Deep Brain Stimulation (DBS) source in SEEG using EMD and ICA</w:t>
               </w:r>
@@ -6710,77 +6710,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janis Hofmanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cecchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caspary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC '11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.CDROM, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6808,325 +6808,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG preprocessing for synchronization estimation and epilepsy lateralization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Radu Ranta</w:t>
+                <w:t xml:space="preserve">Automatic depth electrode localization in intracranial space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janis Hofmanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caspary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC '11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.CDROM</w:t>
+              <w:t xml:space="preserve">4th International Conference on Bio-inspired Systems and Signal Processing, Biosignals 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Rome, Italy. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603721v1</w:t>
+                <w:t xml:space="preserve">hal-00605570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic depth electrode localization in intracranial space</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Caspary</w:t>
+                <w:t xml:space="preserve">EEG preprocessing for synchronization estimation and epilepsy lateralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Velez-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bio-inspired Systems and Signal Processing, Biosignals 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Rome, Italy. pp.CDROM</w:t>
+              <w:t xml:space="preserve">33rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC '11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00605570v1</w:t>
+                <w:t xml:space="preserve">hal-00603721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the relationship between interictal electrical source imaging and PET hypometabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7171,626 +7171,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference estimation using blind source separation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ricardo-Antonio Salido-Ruiz</w:t>
+                <w:t xml:space="preserve">Etude de la normalisation spatiale en imagerie cérébrale de Tomographie par Emission de Positons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interbrain ICA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Jyvaskyla, Finland</w:t>
+              <w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546162v1</w:t>
+                <w:t xml:space="preserve">hal-00543098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference estimation in EEG recordings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of source separation and montage on ictal source localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Koessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo-Antonio Salido-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gavaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Annual International Conference of the IEEE EMBS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.5371-5374</w:t>
+              <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.2898-2901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522818v1</w:t>
+                <w:t xml:space="preserve">hal-00522824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of source separation and montage on ictal source localization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ricardo-Antonio Salido-Ruiz</w:t>
+                <w:t xml:space="preserve">Elimination d'artefacts et du bruit d'EEG épileptiques : débruitage et séparation de sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Velez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Gavaret</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Annual International Conference of the IEEE EMBS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès de la Société de Neurophysiologie Clinique de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.165-188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2010.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522824v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la normalisation spatiale en imagerie cérébrale de Tomographie par Emission de Positons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Koessler</w:t>
+                <w:t xml:space="preserve">Reference estimation in EEG recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo-Antonio Salido-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">32nd Annual International Conference of the IEEE EMBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.5371-5374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543098v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination d'artefacts et du bruit d'EEG épileptiques : débruitage et séparation de sources</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reference estimation using blind source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo-Antonio Salido-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Koessler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société de Neurophysiologie Clinique de Langue Française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interbrain ICA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Jyvaskyla, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00498190v1</w:t>
+                <w:t xml:space="preserve">hal-00546162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracerebral Stimulation. Role of the supplementary motor area (SMA)</w:t>
               </w:r>
@@ -7802,51 +7802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo-Antonio Salido-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7897,64 +7897,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships estimation of scalp EEG after preprocessing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Velez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8018,64 +8018,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity estimation of scalp electrodes after preprocessing. Application to seizure detection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Velez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8221,51 +8221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity estimation of three parametric methods on simulated electroencephalogram signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Velez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8323,468 +8323,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00317973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between synchronization estimation methods on scalp EEG</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Caparos</w:t>
+                <w:t xml:space="preserve">EEG ocular artefacts and noise removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Radu Ranta</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Physics in Signal and Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.CDROM, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153824v1</w:t>
+                <w:t xml:space="preserve">hal-00167543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocular artifacts removal in scalp EEG: combining ICA and wavelett denoising</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
+                <w:t xml:space="preserve">Comparison between synchronization estimation methods on scalp EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Velez-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Physics in Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Mulhouse, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00122060v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECG data compression using Jacobi polynomials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Wolf</w:t>
+                <w:t xml:space="preserve">Ocular artifacts removal in scalp EEG: combining ICA and wavelett denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Husson</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">5th International Conference on Physics in Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Mulhouse, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167506v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG ocular artefacts and noise removal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Radu Ranta</w:t>
+                <w:t xml:space="preserve">ECG data compression using Jacobi polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tchiotsop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Maquin</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC'2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00167543v1</w:t>
+                <w:t xml:space="preserve">hal-00167506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8815,51 +8815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif d'exploration du système visuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymund Schwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schwitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9153,51 +9153,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelyne Tursini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Remy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Cam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Louis-Dorr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malka-Mahieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2023.1167654" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymund Schwan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gross" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Angioi-Duprez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104764" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwitzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Cosker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Vinsard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Leguay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.03.025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ranta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chaudet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tyvaert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.102780" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Tran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-019-00735-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005839v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atemangoh Bruno Peachap" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tchiotsop" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wolf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-03473-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-03256-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chanel Djoufack Nkengfack" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Atangana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2020.102141" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Salido-Ruiz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundars Korats" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le&#160;cam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Koessler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103510" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Takam Nkamgang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Bertrand Fotsin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kisito Talla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Louis Dorr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2019.100165" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Bhattacharyya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2881051" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947302v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudelaire Saha Tchinda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Noubom" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2018.09.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.12.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vairis Caune" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.03.030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660188v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nicole Kengnou Telem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13534-017-0018-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carpentier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cecchin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jonas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2017.06.248" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HRS9HXR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2508675" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246711v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medard Fogue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Hofmanis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.04.058" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853707v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caspary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2262212" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651731v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Person" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poussier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0b013e3182443b2d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Velez-Perez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2011.06.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo-Antonio Salido-Ruiz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2010.06.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF30QZ35-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441662v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heinrich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2010.2040081" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468034v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876825301003010006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399642v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colnat-Coulbois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vignal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.06.022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP7G52K9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153822v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caparos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2007.07.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q653M7DC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2006.07.305" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V6VC3TF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529059v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2005.851267" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603709v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2003.814801" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05390032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muzzolon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Ren" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284861v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314511v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Levionnais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepetit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314516v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2019.8716898" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284821v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aussel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Buhry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189368v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2019.8716888" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917383v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550059418756508" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994435v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859592v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Altakroury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.05.036" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZLWMQXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419690v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.05.057" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R2Z7ZF3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238272v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238256v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067464v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044498v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pla Mobarak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Munoz Guerrero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Juan Gutierrez Salgado" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066668v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044484v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853714v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853713v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903311v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6609432" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605571v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654865v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090966" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603721v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605570v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491226v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627512" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546162v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522818v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522824v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543098v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498190v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2010.04.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V560H9RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546157v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443536v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dufaut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153824v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122060v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167506v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Husson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167543v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353577" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944874v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00345985v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelyne Tursini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Remy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Cam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Louis-Dorr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malka-Mahieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2023.1167654" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymund Schwan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gross" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Angioi-Duprez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104764" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwitzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Cosker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Vinsard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Leguay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.03.025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ranta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chaudet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tyvaert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.102780" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005839v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atemangoh Bruno Peachap" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tchiotsop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wolf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-03473-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-03256-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chanel Djoufack Nkengfack" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Atangana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2020.102141" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-019-00735-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Takam Nkamgang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Bertrand Fotsin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kisito Talla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Louis Dorr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2019.100165" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Bhattacharyya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2881051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374112v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Salido-Ruiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundars Korats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le&#160;cam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Koessler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103510" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947302v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudelaire Saha Tchinda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Noubom" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2018.09.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vairis Caune" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.03.030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nicole Kengnou Telem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13534-017-0018-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579705v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carpentier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cecchin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jonas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2017.06.248" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HRS9HXR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429285v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.12.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2508675" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246711v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medard Fogue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Hofmanis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.04.058" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853707v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caspary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2262212" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Velez-Perez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2011.06.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651731v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Person" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poussier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0b013e3182443b2d" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo-Antonio Salido-Ruiz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2010.06.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF30QZ35-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468034v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876825301003010006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heinrich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2010.2040081" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399642v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colnat-Coulbois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vignal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.06.022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP7G52K9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153822v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caparos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2007.07.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q653M7DC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2006.07.305" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V6VC3TF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529059v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2005.851267" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603709v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2003.814801" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05390032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muzzolon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Ren" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284861v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314511v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Levionnais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepetit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314516v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2019.8716898" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284821v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aussel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Buhry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189368v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2019.8716888" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917383v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550059418756508" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994435v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859592v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Altakroury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.05.036" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZLWMQXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419690v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.05.057" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R2Z7ZF3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245244v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238272v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044498v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pla Mobarak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Munoz Guerrero" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Juan Gutierrez Salgado" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066668v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044484v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067464v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853713v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903311v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6609432" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853714v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605571v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654865v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090966" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605570v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603721v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491226v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627512" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543098v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522824v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498190v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2010.04.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V560H9RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522818v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546162v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546157v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443536v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dufaut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167543v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353577" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153824v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122060v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167506v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Husson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944874v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00345985v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>