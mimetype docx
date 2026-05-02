--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -753,274 +753,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some new discrete biorthogonal wavelets constructed with Laguerre polynomials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atemangoh Bruno Peachap</w:t>
+                <w:t xml:space="preserve">EEG signals analysis for epileptic seizures detection using polynomial transforms, linear discriminant analysis and support vector machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chanel Djoufack Nkengfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tchiotsop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Atangana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42452-020-03256-2⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62, pp.102141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2020.102141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931239v1</w:t>
+                <w:t xml:space="preserve">hal-02931240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG signals analysis for epileptic seizures detection using polynomial transforms, linear discriminant analysis and support vector machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chanel Djoufack Nkengfack</w:t>
+                <w:t xml:space="preserve">Some new discrete biorthogonal wavelets constructed with Laguerre polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atemangoh Bruno Peachap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tchiotsop</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Atangana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 62, pp.102141. </w:t>
+              <w:t xml:space="preserve">SN Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (9), pp.1470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2020.102141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42452-020-03256-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931240v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast simulation of extracellular action potential signatures based on a morphological filtering approximation</w:t>
               </w:r>
@@ -1783,290 +1783,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of an optimized technique based on DS-CDMA for simultaneous transmission of multichannel biosignals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stereo-electroencephalography identifies N2 sleep and spindles in human hippocampus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelaide Nicole Kengnou Telem</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cecchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Koessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Louis Dorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Engineering Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13534-017-0018-3⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 128 (9), pp.1696-1706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2017.06.248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660188v1</w:t>
+                <w:t xml:space="preserve">hal-01579705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereo-electroencephalography identifies N2 sleep and spindles in human hippocampus.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of an optimized technique based on DS-CDMA for simultaneous transmission of multichannel biosignals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tchiotsop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nicole Kengnou Telem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2017.06.248⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Engineering Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (2), pp.153-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13534-017-0018-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01579705v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing human brain impedance using simultaneous surface and intracerebral recordings</w:t>
               </w:r>
@@ -4074,373 +4074,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular recordings simulation: a time-efficient method to model action potentials signatures of neuronal populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harry Tran</w:t>
+                <w:t xml:space="preserve">Dealing with the SEEG sparse setup: a local dipole fitting strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vairis Caune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International IEEE/EMBS Conference on Neural Engineering, NER 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NER.2019.8716898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284861v1</w:t>
+                <w:t xml:space="preserve">hal-02314516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a biometric intrabody communication</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lepetit</w:t>
+                <w:t xml:space="preserve">Extracellular recordings simulation: a time-efficient method to model action potentials signatures of neuronal populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Antennas and Propagation, EuCAP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">NeuroFrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314511v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with the SEEG sparse setup: a local dipole fitting strategy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vairis Caune</w:t>
+                <w:t xml:space="preserve">Development of a biometric intrabody communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Huët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Levionnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International IEEE/EMBS Conference on Neural Engineering, NER 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th European Conference on Antennas and Propagation, EuCAP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314516v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular synaptic and action potential signatures in the hippocampal formation: a modelling study</w:t>
               </w:r>
@@ -5044,103 +5044,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stéréo-électroencéphalographie individualise les stades et les cycles du sommeil dans l’hippocampe humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cecchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Congrès du Sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
@@ -6710,51 +6710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janis Hofmanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cecchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caspary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7567,292 +7567,292 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference estimation in EEG recordings</w:t>
+                <w:t xml:space="preserve">Reference estimation using blind source separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo-Antonio Salido-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Annual International Conference of the IEEE EMBS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.5371-5374</w:t>
+              <w:t xml:space="preserve">Interbrain ICA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Jyvaskyla, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522818v1</w:t>
+                <w:t xml:space="preserve">hal-00546162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference estimation using blind source separation</w:t>
+                <w:t xml:space="preserve">Reference estimation in EEG recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo-Antonio Salido-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interbrain ICA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Jyvaskyla, Finland</w:t>
+              <w:t xml:space="preserve">32nd Annual International Conference of the IEEE EMBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.5371-5374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546162v1</w:t>
+                <w:t xml:space="preserve">hal-00522818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracerebral Stimulation. Role of the supplementary motor area (SMA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo-Antonio Salido-Ruiz</w:t>
+                <w:t xml:space="preserve">Relationships estimation of scalp EEG after preprocessing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Velez-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7867,113 +7867,113 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Conférence Française Neurosciences Computationnelles, Neurocomp'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546160v1</w:t>
+                <w:t xml:space="preserve">hal-00546157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships estimation of scalp EEG after preprocessing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
+                <w:t xml:space="preserve">Intracerebral Stimulation. Role of the supplementary motor area (SMA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo-Antonio Salido-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7988,51 +7988,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Conférence Française Neurosciences Computationnelles, Neurocomp'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546157v1</w:t>
+                <w:t xml:space="preserve">hal-00546160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity estimation of scalp electrodes after preprocessing. Application to seizure detection.</w:t>
               </w:r>
@@ -8440,351 +8440,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between synchronization estimation methods on scalp EEG</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Caparos</w:t>
+                <w:t xml:space="preserve">Ocular artifacts removal in scalp EEG: combining ICA and wavelett denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Radu Ranta</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Physics in Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Mulhouse, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153824v1</w:t>
+                <w:t xml:space="preserve">hal-00122060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocular artifacts removal in scalp EEG: combining ICA and wavelett denoising</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Radu Ranta</w:t>
+                <w:t xml:space="preserve">ECG data compression using Jacobi polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tchiotsop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Maquin</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Physics in Signal and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Mulhouse, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00122060v1</w:t>
+                <w:t xml:space="preserve">hal-00167506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECG data compression using Jacobi polynomials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Wolf</w:t>
+                <w:t xml:space="preserve">Comparison between synchronization estimation methods on scalp EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Velez-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Husson</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">5th International Conference on Physics in Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Mulhouse, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167506v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9153,51 +9153,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelyne Tursini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Remy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Cam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Louis-Dorr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malka-Mahieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2023.1167654" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymund Schwan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gross" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Angioi-Duprez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104764" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwitzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Cosker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Vinsard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Leguay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.03.025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ranta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chaudet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tyvaert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.102780" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005839v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atemangoh Bruno Peachap" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tchiotsop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wolf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-03473-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-03256-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chanel Djoufack Nkengfack" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Atangana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2020.102141" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-019-00735-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Takam Nkamgang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Bertrand Fotsin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kisito Talla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Louis Dorr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2019.100165" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Bhattacharyya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2881051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374112v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Salido-Ruiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundars Korats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le&#160;cam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Koessler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103510" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947302v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudelaire Saha Tchinda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Noubom" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2018.09.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vairis Caune" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.03.030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nicole Kengnou Telem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13534-017-0018-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579705v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carpentier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cecchin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jonas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2017.06.248" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HRS9HXR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429285v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.12.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2508675" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246711v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medard Fogue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Hofmanis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.04.058" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853707v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caspary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2262212" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Velez-Perez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2011.06.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651731v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Person" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poussier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0b013e3182443b2d" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo-Antonio Salido-Ruiz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2010.06.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF30QZ35-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468034v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876825301003010006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heinrich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2010.2040081" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399642v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colnat-Coulbois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vignal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.06.022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP7G52K9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153822v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caparos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2007.07.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q653M7DC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2006.07.305" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V6VC3TF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529059v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2005.851267" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603709v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2003.814801" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05390032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muzzolon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Ren" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284861v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314511v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Levionnais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepetit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314516v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2019.8716898" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284821v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aussel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Buhry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189368v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2019.8716888" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917383v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550059418756508" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994435v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859592v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Altakroury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.05.036" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZLWMQXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419690v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.05.057" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R2Z7ZF3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245244v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238272v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044498v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pla Mobarak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Munoz Guerrero" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Juan Gutierrez Salgado" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066668v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044484v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067464v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853713v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903311v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6609432" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853714v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605571v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654865v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090966" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605570v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603721v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491226v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627512" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543098v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522824v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498190v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2010.04.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V560H9RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522818v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546162v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546157v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443536v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dufaut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167543v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353577" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153824v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122060v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167506v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Husson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944874v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00345985v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelyne Tursini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Remy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Cam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Louis-Dorr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malka-Mahieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2023.1167654" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymund Schwan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gross" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Angioi-Duprez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104764" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwitzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Cosker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Vinsard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Leguay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.03.025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ranta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chaudet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tyvaert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.102780" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005839v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atemangoh Bruno Peachap" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tchiotsop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wolf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-03473-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931240v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chanel Djoufack Nkengfack" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Atangana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2020.102141" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931239v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-03256-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-019-00735-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Takam Nkamgang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Bertrand Fotsin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kisito Talla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Louis Dorr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2019.100165" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Bhattacharyya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2881051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374112v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Salido-Ruiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundars Korats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le&#160;cam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Koessler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103510" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947302v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudelaire Saha Tchinda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Noubom" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2018.09.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vairis Caune" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.03.030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carpentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cecchin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jonas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2017.06.248" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HRS9HXR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nicole Kengnou Telem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13534-017-0018-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429285v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.12.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2508675" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246711v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medard Fogue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Hofmanis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.04.058" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853707v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caspary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2262212" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Velez-Perez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2011.06.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651731v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Person" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poussier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0b013e3182443b2d" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo-Antonio Salido-Ruiz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2010.06.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF30QZ35-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468034v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876825301003010006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heinrich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2010.2040081" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399642v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colnat-Coulbois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vignal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.06.022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP7G52K9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153822v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caparos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2007.07.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q653M7DC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2006.07.305" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V6VC3TF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529059v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2005.851267" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603709v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2003.814801" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05390032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muzzolon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Ren" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314516v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2019.8716898" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284861v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314511v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Levionnais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepetit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284821v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aussel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Buhry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189368v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2019.8716888" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917383v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550059418756508" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994435v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859592v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Altakroury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.05.036" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZLWMQXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419690v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.05.057" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R2Z7ZF3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245244v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238272v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044498v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pla Mobarak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Munoz Guerrero" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Juan Gutierrez Salgado" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066668v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044484v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067464v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853713v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903311v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6609432" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853714v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605571v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654865v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090966" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605570v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603721v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491226v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627512" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543098v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522824v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498190v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2010.04.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V560H9RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546162v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522818v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546157v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546160v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443536v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dufaut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167543v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353577" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122060v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167506v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Husson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153824v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944874v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00345985v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>