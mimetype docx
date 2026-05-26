--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual electrophysiology and neuropsychology in bipolar disorders: A review on current state and perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katelyne Tursini</w:t>
+                <w:t xml:space="preserve">Retinal electroretinogram features can detect depression state and treatment response in adults: A machine learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schwitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Gross</w:t>
+                <w:t xml:space="preserve">Eve Cosker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Angioi-Duprez</w:t>
+                <w:t xml:space="preserve">Heloise Vinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Leguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2022.104764⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 306, pp.208-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2022.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03900049v1</w:t>
+                <w:t xml:space="preserve">hal-03899711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinal electroretinogram features can detect depression state and treatment response in adults: A machine learning approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Schwitzer</w:t>
+                <w:t xml:space="preserve">Visual electrophysiology and neuropsychology in bipolar disorders: A review on current state and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katelyne Tursini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Cosker</w:t>
+                <w:t xml:space="preserve">Raymund Schwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heloise Vinsard</w:t>
+                <w:t xml:space="preserve">Grégory Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre Leguay</w:t>
+                <w:t xml:space="preserve">Karine Angioi-Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 306, pp.208-214. </w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 140, pp.104764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2022.03.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2022.104764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899711v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Canonical Correlation Analysis for common/specific subspace decompositions</w:t>
               </w:r>
@@ -753,274 +753,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG signals analysis for epileptic seizures detection using polynomial transforms, linear discriminant analysis and support vector machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chanel Djoufack Nkengfack</w:t>
+                <w:t xml:space="preserve">Some new discrete biorthogonal wavelets constructed with Laguerre polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atemangoh Bruno Peachap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tchiotsop</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Atangana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2020.102141⟩</w:t>
+              <w:t xml:space="preserve">SN Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (9), pp.1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42452-020-03256-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931240v1</w:t>
+                <w:t xml:space="preserve">hal-02931239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some new discrete biorthogonal wavelets constructed with Laguerre polynomials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atemangoh Bruno Peachap</w:t>
+                <w:t xml:space="preserve">EEG signals analysis for epileptic seizures detection using polynomial transforms, linear discriminant analysis and support vector machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chanel Djoufack Nkengfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tchiotsop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Atangana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (9), pp.1470. </w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62, pp.102141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42452-020-03256-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2020.102141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931239v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast simulation of extracellular action potential signatures based on a morphological filtering approximation</w:t>
               </w:r>
@@ -3998,51 +3998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxi Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schwitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4074,498 +4074,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with the SEEG sparse setup: a local dipole fitting strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracellular synaptic and action potential signatures in the hippocampal formation: a modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Aussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Buhry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International IEEE/EMBS Conference on Neural Engineering, NER 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28th Annual Computational Neuroscience Meeting, CNS*2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314516v1</w:t>
+                <w:t xml:space="preserve">hal-02284821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular recordings simulation: a time-efficient method to model action potentials signatures of neuronal populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harry Tran</w:t>
+                <w:t xml:space="preserve">Dealing with the SEEG sparse setup: a local dipole fitting strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vairis Caune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International IEEE/EMBS Conference on Neural Engineering, NER 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NER.2019.8716898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284861v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a biometric intrabody communication</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lepetit</w:t>
+                <w:t xml:space="preserve">Extracellular recordings simulation: a time-efficient method to model action potentials signatures of neuronal populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Antennas and Propagation, EuCAP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">NeuroFrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314511v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular synaptic and action potential signatures in the hippocampal formation: a modelling study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a biometric intrabody communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Huët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Aussel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Harry Tran</w:t>
+                <w:t xml:space="preserve">Philippe Levionnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Buhry</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Computational Neuroscience Meeting, CNS*2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">13th European Conference on Antennas and Propagation, EuCAP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284821v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian approach for simultaneous spike extraction and sorting</w:t>
               </w:r>
@@ -7037,51 +7037,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the relationship between interictal electrical source imaging and PET hypometabolism</w:t>
+                <w:t xml:space="preserve">Etude de la normalisation spatiale en imagerie cérébrale de Tomographie par Emission de Positons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
@@ -7116,743 +7116,743 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC'2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491226v1</w:t>
+                <w:t xml:space="preserve">hal-00543098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la normalisation spatiale en imagerie cérébrale de Tomographie par Emission de Positons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of source separation and montage on ictal source localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo-Antonio Salido-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Maillard</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gavaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">32nd Annual International Conference of the IEEE EMBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.2898-2901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543098v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of source separation and montage on ictal source localization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ricardo-Antonio Salido-Ruiz</w:t>
+                <w:t xml:space="preserve">Elimination d'artefacts et du bruit d'EEG épileptiques : débruitage et séparation de sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Velez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Gavaret</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Annual International Conference of the IEEE EMBS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès de la Société de Neurophysiologie Clinique de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.165-188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2010.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522824v1</w:t>
+                <w:t xml:space="preserve">hal-00498190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination d'artefacts et du bruit d'EEG épileptiques : débruitage et séparation de sources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Radu Ranta</w:t>
+                <w:t xml:space="preserve">Analysis of the relationship between interictal electrical source imaging and PET hypometabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Maquin</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société de Neurophysiologie Clinique de Langue Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2010.04.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00498190v1</w:t>
+                <w:t xml:space="preserve">hal-00491226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference estimation using blind source separation</w:t>
+                <w:t xml:space="preserve">Reference estimation in EEG recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo-Antonio Salido-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interbrain ICA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Jyvaskyla, Finland</w:t>
+              <w:t xml:space="preserve">32nd Annual International Conference of the IEEE EMBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.5371-5374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546162v1</w:t>
+                <w:t xml:space="preserve">hal-00522818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference estimation in EEG recordings</w:t>
+                <w:t xml:space="preserve">Reference estimation using blind source separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo-Antonio Salido-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Annual International Conference of the IEEE EMBS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.5371-5374</w:t>
+              <w:t xml:space="preserve">Interbrain ICA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Jyvaskyla, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522818v1</w:t>
+                <w:t xml:space="preserve">hal-00546162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships estimation of scalp EEG after preprocessing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
+                <w:t xml:space="preserve">Intracerebral Stimulation. Role of the supplementary motor area (SMA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo-Antonio Salido-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7867,113 +7867,113 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Conférence Française Neurosciences Computationnelles, Neurocomp'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546157v1</w:t>
+                <w:t xml:space="preserve">hal-00546160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracerebral Stimulation. Role of the supplementary motor area (SMA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo-Antonio Salido-Ruiz</w:t>
+                <w:t xml:space="preserve">Relationships estimation of scalp EEG after preprocessing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Velez-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7988,51 +7988,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Conférence Française Neurosciences Computationnelles, Neurocomp'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546160v1</w:t>
+                <w:t xml:space="preserve">hal-00546157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity estimation of scalp electrodes after preprocessing. Application to seizure detection.</w:t>
               </w:r>
@@ -8802,77 +8802,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif d'exploration du système visuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymund Schwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Louis Dorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schwitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 3078410. BioSiS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9153,51 +9153,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelyne Tursini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Remy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Cam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Louis-Dorr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malka-Mahieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2023.1167654" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymund Schwan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gross" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Angioi-Duprez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104764" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwitzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Cosker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Vinsard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Leguay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.03.025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ranta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chaudet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tyvaert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.102780" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005839v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atemangoh Bruno Peachap" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tchiotsop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wolf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-03473-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931240v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chanel Djoufack Nkengfack" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Atangana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2020.102141" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931239v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-03256-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-019-00735-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Takam Nkamgang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Bertrand Fotsin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kisito Talla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Louis Dorr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2019.100165" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Bhattacharyya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2881051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374112v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Salido-Ruiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundars Korats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le&#160;cam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Koessler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103510" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947302v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudelaire Saha Tchinda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Noubom" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2018.09.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vairis Caune" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.03.030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carpentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cecchin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jonas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2017.06.248" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HRS9HXR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nicole Kengnou Telem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13534-017-0018-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429285v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.12.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2508675" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246711v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medard Fogue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Hofmanis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.04.058" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853707v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caspary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2262212" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Velez-Perez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2011.06.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651731v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Person" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poussier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0b013e3182443b2d" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo-Antonio Salido-Ruiz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2010.06.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF30QZ35-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468034v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876825301003010006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heinrich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2010.2040081" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399642v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colnat-Coulbois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vignal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.06.022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP7G52K9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153822v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caparos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2007.07.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q653M7DC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2006.07.305" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V6VC3TF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529059v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2005.851267" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603709v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2003.814801" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05390032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muzzolon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Ren" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314516v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2019.8716898" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284861v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314511v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Levionnais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepetit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284821v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aussel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Buhry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189368v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2019.8716888" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917383v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550059418756508" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994435v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859592v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Altakroury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.05.036" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZLWMQXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419690v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.05.057" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R2Z7ZF3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245244v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238272v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044498v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pla Mobarak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Munoz Guerrero" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Juan Gutierrez Salgado" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066668v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044484v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067464v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853713v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903311v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6609432" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853714v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605571v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654865v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090966" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605570v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603721v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491226v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627512" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543098v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522824v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498190v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2010.04.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V560H9RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546162v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522818v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546157v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546160v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443536v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dufaut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167543v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353577" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122060v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167506v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Husson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153824v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944874v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00345985v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelyne Tursini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Remy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Cam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Louis-Dorr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malka-Mahieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2023.1167654" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwitzer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Cosker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Vinsard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Leguay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.03.025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymund Schwan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gross" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Angioi-Duprez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104764" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ranta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chaudet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tyvaert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.102780" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005839v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atemangoh Bruno Peachap" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tchiotsop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wolf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-03473-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-03256-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chanel Djoufack Nkengfack" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Atangana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2020.102141" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-019-00735-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Takam Nkamgang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Bertrand Fotsin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kisito Talla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Louis Dorr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2019.100165" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Bhattacharyya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2881051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374112v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Salido-Ruiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundars Korats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le&#160;cam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Koessler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103510" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947302v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudelaire Saha Tchinda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Noubom" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2018.09.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vairis Caune" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.03.030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carpentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cecchin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jonas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2017.06.248" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HRS9HXR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nicole Kengnou Telem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13534-017-0018-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429285v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.12.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2508675" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246711v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medard Fogue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Hofmanis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.04.058" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853707v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caspary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2262212" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Velez-Perez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2011.06.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651731v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Person" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poussier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0b013e3182443b2d" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo-Antonio Salido-Ruiz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2010.06.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF30QZ35-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468034v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876825301003010006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heinrich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2010.2040081" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399642v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colnat-Coulbois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vignal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.06.022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP7G52K9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153822v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caparos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2007.07.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q653M7DC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2006.07.305" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V6VC3TF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529059v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2005.851267" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603709v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2003.814801" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05390032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muzzolon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Ren" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284821v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aussel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Buhry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314516v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2019.8716898" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284861v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314511v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Levionnais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepetit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189368v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2019.8716888" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917383v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550059418756508" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994435v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859592v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Altakroury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.05.036" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZLWMQXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419690v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.05.057" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R2Z7ZF3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245244v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238272v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044498v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pla Mobarak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Munoz Guerrero" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Juan Gutierrez Salgado" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066668v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044484v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067464v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853713v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903311v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6609432" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853714v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605571v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654865v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090966" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605570v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603721v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543098v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522824v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498190v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2010.04.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V560H9RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491226v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627512" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522818v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546162v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546157v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443536v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dufaut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167543v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353577" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122060v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167506v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Husson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153824v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944874v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00345985v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>