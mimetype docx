--- v0 (2026-03-22)
+++ v1 (2026-04-26)
@@ -266,463 +266,463 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (95)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (96)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'analyse de la transition agroécologique à l'échelle des filières</w:t>
+                <w:t xml:space="preserve">Analysing innovation activities in agrifood value chains facing agroecological transition issues: framework proposal and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+                <w:t xml:space="preserve">Hadrien Lantremange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Lantremange</w:t>
+                <w:t xml:space="preserve">Marie-Benoit Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Saint-Ges</w:t>
+                <w:t xml:space="preserve">Julien Frayssignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clementina Sebillotte</w:t>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+                <w:t xml:space="preserve">Pierre-Éric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 100, pp.25-33. </w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2026.2649771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003526v1</w:t>
+                <w:t xml:space="preserve">hal-05583933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The agroecological transition in the agri-food sector: A long process of convergence towards a new paradigm</w:t>
+                <w:t xml:space="preserve">Méthode d'analyse de la transition agroécologique à l'échelle des filières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magrini Marie-Benoît</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lantremange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Saint-Ges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementina Sebillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 100_GB, pp.13-23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art02-GB⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 100, pp.25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316260v1</w:t>
+                <w:t xml:space="preserve">hal-05003526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulses in branded agri-food products: the African and global situation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The agroecological transition in the agri-food sector: A long process of convergence towards a new paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magrini Marie-Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+                <w:t xml:space="preserve">Hadrien Lantremange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Barron</w:t>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 99, pp.173-185. </w:t>
+              <w:t xml:space="preserve">, 2025, 100_GB, pp.13-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art16-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art02-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071357v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological approaches in the &amp;quot;Cereals&amp;quot; sector in France</w:t>
               </w:r>
@@ -734,51 +734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Levert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 100, pp.81-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -806,11569 +806,11703 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarches d'agroécologie dans la filière « Céréales » en France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pulses in branded agri-food products: the African and global situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 100, pp.86-97. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art08⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 99, pp.173-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art16-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010296v1</w:t>
+                <w:t xml:space="preserve">hal-05071357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des légumineuses dans les produits agroalimentaires sous marque : le positionnement africain par rapport à la situation mondiale (2010-2021)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
+                <w:t xml:space="preserve">Démarches d'agroécologie dans la filière « Céréales » en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Levert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Barron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 99, pp.259-273. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art21⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 100, pp.86-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929103v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cowpea processing in Senegal: analysis of stakeholders, opportunities and obstacles to food production</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diversité des légumineuses dans les produits agroalimentaires sous marque : le positionnement africain par rapport à la situation mondiale (2010-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 99, pp.141-151. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art13-GB⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 99, pp.259-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076047v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cowpea processing in Senegal: analysis of stakeholders, opportunities and obstacles to food production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Caillat</w:t>
+                <w:t xml:space="preserve">Médoune Mbengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Carlin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dan Molczadzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 100, pp.1-12. </w:t>
+              <w:t xml:space="preserve">, 2025, 99, pp.141-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art13-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003464v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition agroécologique à l'échelle sectorielle : un long processus de convergence vers un nouveau paradigme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Cadore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 100, pp.13-24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art02⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 100, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003496v1</w:t>
+                <w:t xml:space="preserve">hal-05003464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transformation du niébé au Sénégal : analyse des acteurs, opportunités et verrous pour la production d'aliments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">La transition agroécologique à l'échelle sectorielle : un long processus de convergence vers un nouveau paradigme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Lantremange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 99, pp.235-247. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art19⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 100, pp.13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927429v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytic acid decrease along hydrothermal treatment of bambara groundnuts: a deep assessment of the mechanisms involved</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">La transformation du niébé au Sénégal : analyse des acteurs, opportunités et verrous pour la production d'aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médoune Mbengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Molczadzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2025.118133⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99, pp.235-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148544v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lantremange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Saint-Ges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementina Sebillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lantremange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Saint-Ges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementina Sebillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can we evaluate and predict wheat quality?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Phytic acid decrease along hydrothermal treatment of bambara groundnuts: a deep assessment of the mechanisms involved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coffigniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2024.104001⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228, pp.118133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2025.118133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04668699v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop diversity used in branded products with focus on legume species worldwide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">How can we evaluate and predict wheat quality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Science of Food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41538-024-00305-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 119, pp.104001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2024.104001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04732768v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rice Bran Lipidome Identifies Novel Phospholipids, Glycolipids, and Oxylipins with Roles in Lipid Metabolism of Hypercholesterolemic Children</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Crop diversity used in branded products with focus on legume species worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Micard</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
+                <w:t xml:space="preserve">Marie-Joseph Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 67 (6), pp.2200111. </w:t>
+              <w:t xml:space="preserve">npj Science of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202200111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41538-024-00305-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033025v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Comparison of the Effect of Flour Particle Size and Content of Damaged Starch on Rice and Buckwheat Slurry, Dough, and Bread Characteristics</w:t>
+                <w:t xml:space="preserve">Rice Bran Lipidome Identifies Novel Phospholipids, Glycolipids, and Oxylipins with Roles in Lipid Metabolism of Hypercholesterolemic Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iva Burešová</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Millena Cristina Barros Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiří Mlček</w:t>
+                <w:t xml:space="preserve">Valérie Micard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romana Šebestíková</w:t>
+                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (13), pp.2604. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67 (6), pp.2200111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods12132604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202200111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166075v1</w:t>
+                <w:t xml:space="preserve">hal-04033025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted metabolomics analysis reveals improved phenolic profile in whole wheat bread with yerba mate and the effects of the bread-making process</w:t>
+                <w:t xml:space="preserve">The Comparison of the Effect of Flour Particle Size and Content of Damaged Starch on Rice and Buckwheat Slurry, Dough, and Bread Characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+                <w:t xml:space="preserve">Iva Burešová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Durand</w:t>
+                <w:t xml:space="preserve">Libor Červenka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Baréa</w:t>
+                <w:t xml:space="preserve">Jiří Mlček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Robert</w:t>
+                <w:t xml:space="preserve">Romana Šebestíková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 159 (2), pp.111635. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (13), pp.2604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods12132604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412450v1</w:t>
+                <w:t xml:space="preserve">hal-04166075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do ancient wheats contain less gluten than modern bread wheat, in favour of better health?</w:t>
+                <w:t xml:space="preserve">Untargeted metabolomics analysis reveals improved phenolic profile in whole wheat bread with yerba mate and the effects of the bread-making process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred Brouns</w:t>
+                <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Geisslitz</w:t>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Guzman</w:t>
+                <w:t xml:space="preserve">Bruno Baréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatsuya Ikeda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Arzani</w:t>
+                <w:t xml:space="preserve">Mélina Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nbu.12551⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 159 (2), pp.111635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686526v1</w:t>
+                <w:t xml:space="preserve">hal-05412450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Thermal Denaturation of the Protein–Water System in Pulses (Lentils, Beans, and Chickpeas)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do ancient wheats contain less gluten than modern bread wheat, in favour of better health?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Brouns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lefèvre</w:t>
+                <w:t xml:space="preserve">Sabrina Geisslitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bohuon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+                <w:t xml:space="preserve">Carlos Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mestres</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tatsuya Ikeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Arzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c03553⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (2), pp.157-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nbu.12551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03748801v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new green insecticide for stored wheat grains: Efficiency against Rhyzopertha dominica and risk assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the Thermal Denaturation of the Protein–Water System in Pulses (Lentils, Beans, and Chickpeas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Rigou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Charlotte Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chalier</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2021.103312⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (32), pp.9980-9989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c03553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337939v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics of Pigmented Rice Coproducts Applying Conventional or Deep Eutectic Extraction Solvents Reveal a Potential Antioxidant Source for Human Nutrition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new green insecticide for stored wheat grains: Efficiency against Rhyzopertha dominica and risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Daniel Wicochea-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Rigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo11020110⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2021.103312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143192v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution du cadmium et du déoxynivalénol dans le grain de blé dur et ses produits</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metabolomics of Pigmented Rice Coproducts Applying Conventional or Deep Eutectic Extraction Solvents Reveal a Potential Antioxidant Source for Human Nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millena Cristina Barros Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries des Céréales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo11020110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142274v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress transmission in cemented bidisperse granular materials</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution du cadmium et du déoxynivalénol dans le grain de blé dur et ses produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu George</w:t>
+                <w:t xml:space="preserve">Marie-françoise Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elodie Canaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 215, pp.24-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573271v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the microstructure of durum wheat endosperm using X-ray micro-computed tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress transmission in cemented bidisperse granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Heinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Besançon</w:t>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rondet</w:t>
+                <w:t xml:space="preserve">Valerie V. Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Grabulos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie V. Lullien-Pellerin</w:t>
+                <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Lhomond</w:t>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 96, pp.103115. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2020.103115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.052901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987629v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both genetic and environmental conditions affect wheat grain texture: Consequences for grain fractionation and flour properties</w:t>
+                <w:t xml:space="preserve">Study of the microstructure of durum wheat endosperm using X-ray micro-computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lydie Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Grabulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Lhomond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 92, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2020.102917⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 96, pp.103115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2020.103115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625087v1</w:t>
+                <w:t xml:space="preserve">hal-02987629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of local sample slope during modulus measurements by contact-resonance atomic force microscopy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Both genetic and environmental conditions affect wheat grain texture: Consequences for grain fractionation and flour properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ramonda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 194, pp.78 - 88. </w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2020.102917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01869770v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of SDS-insoluble glutenin polymers from semolina to dry pasta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the effect of local sample slope during modulus measurements by contact-resonance atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Heinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Joubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.044⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 194, pp.78 - 88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608311v1</w:t>
+                <w:t xml:space="preserve">hal-01869770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a Synergistic Effect between Pea Seed and Wheat Grain Endogenous Phytase Activities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Fate of SDS-insoluble glutenin polymers from semolina to dry pasta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 240, pp.189-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b03803⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01937060v1</w:t>
+                <w:t xml:space="preserve">hal-01608311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wheat grain quantitative evaluation of vitreousness by light transmission analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Evidence of a Synergistic Effect between Pea Seed and Wheat Grain Endogenous Phytase Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Chouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (45), pp.12034-12041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b03803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2018.07.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01904339v1</w:t>
+                <w:t xml:space="preserve">hal-01937060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasta color and viscoelasticity: Revisiting the role of particle size, ash, and protein content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Joubert</w:t>
+                <w:t xml:space="preserve">A wheat grain quantitative evaluation of vitreousness by light transmission analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Chichti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cereal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cche.10038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, pp.58 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2018.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837526v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRY biorefineries: Multiscale modeling studies and innovative processing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pasta color and viscoelasticity: Revisiting the role of particle size, ash, and protein content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.08.006⟩</w:t>
+              <w:t xml:space="preserve">Cereal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95 (3), pp.386-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cche.10038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01606747v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Français et le blé dur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries des Céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Mars/Avril (206), pp.8-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blés durs : quelles teneurs en protéines des grains pour fabriquer des pâtes alimentaires de bonne qualité ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DRY biorefineries: Multiscale modeling studies and innovative processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries des Céréales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.131-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01608735v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread wheat milling behavior: effects of genetic and environmental factors, and modeling using grain mechanical resistance traits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Dubat</w:t>
+                <w:t xml:space="preserve">Blés durs : quelles teneurs en protéines des grains pour fabriquer des pâtes alimentaires de bonne qualité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gardet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Helene Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 200, pp.34-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607194v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of biochemical markers identified in wheat for monitoring barley grain tissue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Barron</w:t>
+                <w:t xml:space="preserve">Bread wheat milling behavior: effects of genetic and environmental factors, and modeling using grain mechanical resistance traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Holopainen-Mantila</w:t>
+                <w:t xml:space="preserve">Privat Lasme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sahlstrøm</w:t>
+                <w:t xml:space="preserve">C. Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.K. Holtekjølen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Dubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2017.01.004⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130 (5), pp.929-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-017-2861-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564571v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compositional breakage equation for wheat milling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.P. Galindez-Najera</w:t>
+                <w:t xml:space="preserve">Assessment of biochemical markers identified in wheat for monitoring barley grain tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Choomjaihan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">U. Holopainen-Mantila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sahlstrøm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Holtekjølen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G.M. Campbell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.03.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74, pp.11-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2017.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837421v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles avancées de la recherche sur le fractionnement du blé tendre ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A compositional breakage equation for wheat milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P. Galindez-Najera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Choomjaihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 182, pp.46-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605351v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puroindoline genes introduced into durum wheat reduce milling energy and change milling behavior similar to soft common wheats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsta Heinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Kiszonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. F. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71, pp.183-189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcs.2016.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Depth Study of Durum Wheat Grain Tissue Distribution at Milling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Quelles avancées de la recherche sur le fractionnement du blé tendre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cereal Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11/12, pp.16-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837446v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up model for understanding the effects of wheat endosperm microstructure on its mechanical strength</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">In-Depth Study of Durum Wheat Grain Tissue Distribution at Milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raggiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cereal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (3), pp.219 - 225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/CCHEM-08-15-0177-R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.06.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01414119v1</w:t>
+                <w:t xml:space="preserve">hal-01837446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the starch-protein interface depending on common wheat grain hardness revealed using atomic force microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Bottom-up model for understanding the effects of wheat endosperm microstructure on its mechanical strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Affes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.07.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 190, pp.40-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238105v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between wheat grain physical characteristics studied through near-isogenic lines with distinct puroindoline-b allele</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in the starch-protein interface depending on common wheat grain hardness revealed using atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Chichti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 239, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-015-2479-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01268976v1</w:t>
+                <w:t xml:space="preserve">hal-01238105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytomicronutriments des grains de céréales : un aperçu de la génétique au consommateur en passant par la transformation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relationships between wheat grain physical characteristics studied through near-isogenic lines with distinct puroindoline-b allele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier F.-X. Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privat Lasme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 128 (5), pp.913-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-015-2479-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/4gjb-p889⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03748625v1</w:t>
+                <w:t xml:space="preserve">hal-01268976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension et détermination des facteurs clés de la valeur semoulière</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytomicronutriments des grains de céréales : un aperçu de la génétique au consommateur en passant par la transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Barron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries des Céréales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.139-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/4gjb-p889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601543v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of phytase transcripts in germinating seeds of the common bean [i](Phaseolus vulgaris[/i] L.).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurie Amenc</w:t>
+                <w:t xml:space="preserve">Compréhension et détermination des facteurs clés de la valeur semoulière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raggiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 189, pp.11-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268565v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès à des molécules d’intérêt par fractionnement par voie sèche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joel Abecassis</w:t>
+                <w:t xml:space="preserve">Localization of phytase transcripts in germinating seeds of the common bean [i](Phaseolus vulgaris[/i] L.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lazali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Chaurand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic Mabille</w:t>
+                <w:t xml:space="preserve">Lamia Louadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghania Ounane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries des Céréales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 240 (3), pp.471-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-014-2101-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605418v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-mechanical properties of starch and gluten biopolymers from atomic force microscopy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accès à des molécules d’intérêt par fractionnement par voie sèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 182, pp.11-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648905v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure or release of ferulic acid from wheat aleurone: Impact on its antioxidant capacity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Micard</w:t>
+                <w:t xml:space="preserve">Nano-mechanical properties of starch and gluten biopolymers from atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Chichti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.04.132⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (12), pp.3788-3795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268024v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of puroindoline b gene involvement in the milling behavior of hard-type common wheats</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposure or release of ferulic acid from wheat aleurone: Impact on its antioxidant capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mabille</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natalia Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Micard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cereal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/CCHEM-08-11-0096⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 141 (3), pp.2355-2362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.04.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964214v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès à des molécules d’intérêt par fractionnement par voie sèche</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">A study of puroindoline b gene involvement in the milling behavior of hard-type common wheats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privat P. Lasme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier F.-X. Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic Mabille</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cereal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 89 (1), pp.44-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/CCHEM-08-11-0096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/3fmv-8440⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01267813v1</w:t>
+                <w:t xml:space="preserve">hal-00964214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation et modélisation pour la compréhension des mécanismes de fractionnement des cereales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Accès à des molécules d’intérêt par fractionnement par voie sèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 19, pp.95-105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/sf3q-8884⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 19, pp.51-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/3fmv-8440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267816v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water diffusion and enzyme activities during malting of barley grains: a relationship assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Expérimentation et modélisation pour la compréhension des mécanismes de fractionnement des cereales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie V. Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (3), pp.358-365. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.95-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.11.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/sf3q-8884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01267777v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat grain tissue proportions in milling fractions using biochemical marker measurements: application to different wheat cultivars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Barron</w:t>
+                <w:t xml:space="preserve">Water diffusion and enzyme activities during malting of barley grains: a relationship assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Mayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Françoise Samson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+                <w:t xml:space="preserve">F. Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier X. Rouau</w:t>
+                <w:t xml:space="preserve">P. Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2011.01.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (3), pp.358-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646389v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des procédés de fractionnement sur la composition et quelques propriétés nutritionnelles des produits céréaliers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Wheat grain tissue proportions in milling fractions using biochemical marker measurements: application to different wheat cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Françoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2010.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (3), pp.306-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2011.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662925v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical markers: efficient tools for the assessment of wheat grain tissue proportions in milling fractions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effet des procédés de fractionnement sur la composition et quelques propriétés nutritionnelles des produits céréaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Mateo-Anson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (5), pp.230-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2010.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2008.07.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02668759v1</w:t>
+                <w:t xml:space="preserve">hal-02662925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of durum wheat milling on the deoxynivalenol distribution in the outcoming fractions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biochemical markers: efficient tools for the assessment of wheat grain tissue proportions in milling fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Richard-Forget</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Youna Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02652030802382717⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (1), pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2008.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00577326v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of dehulling efficiency to reduce deoxynivalenol and Fusarium level in durum wheat grains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of durum wheat milling on the deoxynivalenol distribution in the outcoming fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Gisella Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Zakhia-Rozis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2009.01.003⟩</w:t>
+              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (04), pp.487-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02652030802382717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662596v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in common wheat grain milling behavior and tissue mechanical properties following ozone treatment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of dehulling efficiency to reduce deoxynivalenol and Fusarium level in durum wheat grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dubois</w:t>
+                <w:t xml:space="preserve">Gisela Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sadoudi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Zakhia-Rozis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 47 (2), pp.245-251. </w:t>
+              <w:t xml:space="preserve">, 2009, 49 (3), pp.387-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2007.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2009.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193270v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouveaux procédés pour exploiter le potentiel nutritionnel des céréales. Le projet intégré HEALTHGRAIN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Changes in common wheat grain milling behavior and tissue mechanical properties following ozone treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sadoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries des Céréales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (2), pp.245-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2007.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01600979v1</w:t>
+                <w:t xml:space="preserve">hal-01193270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of the wheat aleurone layer for 2D electrophoresis and proteomics analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
+                <w:t xml:space="preserve">De nouveaux procédés pour exploiter le potentiel nutritionnel des céréales. Le projet intégré HEALTHGRAIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 158, pp.3-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964383v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry processes to develop wheat fractions and products with enhanced nutritional quality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Isolation of the wheat aleurone layer for 2D electrophoresis and proteomics analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. B. Laubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Gaillard-Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 46 (3), pp.327-347. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2007.09.008⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 48 (3), pp.709-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2008.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666981v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of outer layers from near-isogenic lines of common wheat differing in hardness</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Dry processes to develop wheat fractions and products with enhanced nutritional quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 45 (2), pp.227-235. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2006.09.002⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 46 (3), pp.327-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2007.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01189212v1</w:t>
+                <w:t xml:space="preserve">hal-02666981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the milling reduction of bread wheat farina: physical and biochemical characterisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Mechanical properties of outer layers from near-isogenic lines of common wheat differing in hardness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Greffeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier F.-X. Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 45 (1), pp.97-105. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 45 (2), pp.227-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2006.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2006.07.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02659604v1</w:t>
+                <w:t xml:space="preserve">hal-01189212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Losses of nutrients and anti-nutritional factors during abrasive decortication of two pearl millet cultivars (Pennisetum glaucum)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+                <w:t xml:space="preserve">Analysis of the milling reduction of bread wheat farina: physical and biochemical characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Greffeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Picq</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre P. Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (1), pp.97-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2006.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2005.11.027⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664959v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of calcium chloride treatments on wheat grain peroxidase activity and outer layer mechanical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Desvignes</w:t>
+                <w:t xml:space="preserve">Losses of nutrients and anti-nutritional factors during abrasive decortication of two pearl millet cultivars (Pennisetum glaucum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lestienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Olivé</w:t>
+                <w:t xml:space="preserve">Marie Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lapierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier X. Rouau</w:t>
+                <w:t xml:space="preserve">Christian Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte B. Pollet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Trèche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 86 (11), pp.1596-1603. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 100 (4), pp.1316-1323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jsfa.2499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2005.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667275v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain characterization and milling behaviour of near-isogenic lines differing by hardness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of calcium chloride treatments on wheat grain peroxidase activity and outer layer mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Greffeuille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joel Abecassis</w:t>
+                <w:t xml:space="preserve">Caroline Olivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M. Rousset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois-Xavier F.-X. Oury</w:t>
+                <w:t xml:space="preserve">Catherine Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie A. Faye</w:t>
+                <w:t xml:space="preserve">Brigitte B. Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 114 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86 (11), pp.1596-1603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-006-0403-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.2499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964357v1</w:t>
+                <w:t xml:space="preserve">hal-02667275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bran Size Distribution at Milling and Mechanical and Biochemical Characterization of Common Wheat Grain Outer Layers: A Relationship Assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+                <w:t xml:space="preserve">Grain characterization and milling behaviour of near-isogenic lines differing by hardness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Greffeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Abecassis</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lapierre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. M. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier F.-X. Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie A. Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cereal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/CC-83-0641⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 114 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-006-0403-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744288v1</w:t>
+                <w:t xml:space="preserve">hal-00964357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier la composition, la structure et les propriétés des tissus du grain de blé pour améliorer la valeur nutritionnelle des produits céréaliers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Bran Size Distribution at Milling and Mechanical and Biochemical Characterization of Common Wheat Grain Outer Layers: A Relationship Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Greffeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers - Agropolis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cereal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 83 (6), pp.641-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/CC-83-0641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744908v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron and Zinc in Vitro Availability in Pearl Millet Flours (Pennisetum glaucum) with Varying Phytate, Tannin, and Fiber Contents</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Étudier la composition, la structure et les propriétés des tissus du grain de blé pour améliorer la valeur nutritionnelle des produits céréaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Trèche</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers - Agropolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (Alimentation Nutrition Santé), pp.9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02678403v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of wheat bran ball-milling on fragmentation and marker extractability of the aleurone layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
+                <w:t xml:space="preserve">Iron and Zinc in Vitro Availability in Pearl Millet Flours (Pennisetum glaucum) with Varying Phytate, Tannin, and Fiber Contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lestienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Lullien Pellerin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier X. Rouau</w:t>
+                <w:t xml:space="preserve">Pierre Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Caporiccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Trèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2004.08.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53 (8), pp.3240-3247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf0480593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676504v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in the aleurone fate between hard and soft common wheats at grain milling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Effect of wheat bran ball-milling on fragmentation and marker extractability of the aleurone layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cereal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/CC-82-0138⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40 (3), pp.275-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2004.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679152v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat bran tissue fractionation using biochemical markers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Differences in the aleurone fate between hard and soft common wheats at grain milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Greffeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier X. Rouau</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bar L’helgouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2004.02.001⟩</w:t>
+              <w:t xml:space="preserve">Cereal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 82 (8), pp.138-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/CC-82-0138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02679119v1</w:t>
+                <w:t xml:space="preserve">hal-02679152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intéret nutritionnel de la couche à aleurone du grain de blé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Wheat bran tissue fractionation using biochemical markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries des Céréales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 39 (3), pp.387-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2004.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674384v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puroindolines form ion channels in biological membranes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+                <w:t xml:space="preserve">Intéret nutritionnel de la couche à aleurone du grain de blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industries des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 133, pp.4-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0006-3495(03)75046-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02677325v1</w:t>
+                <w:t xml:space="preserve">hal-02674384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure as a tool to study some proteins properties: conformational modification, activity and oligomeric dissociation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Puroindolines form ion channels in biological membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Balny</w:t>
+                <w:t xml:space="preserve">Pierre Charnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1466-8564(02)00045-0⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 84, pp.2416-2426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0006-3495(03)75046-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673931v1</w:t>
+                <w:t xml:space="preserve">hal-02677325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt nutritionnel de la couche à aleurone du grain de blé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">High-pressure as a tool to study some proteins properties: conformational modification, activity and oligomeric dissociation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier X. Rouau</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Balny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/sda.22.545-556⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 3 (3), pp.209-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1466-8564(02)00045-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676135v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cabbage Cryoprotectin Is a Member of the Nonspecific Plant Lipid Transfer Protein Gene Family</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intérêt nutritionnel de la couche à aleurone du grain de blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.125.2.835⟩</w:t>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (5), pp.545-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/sda.22.545-556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03744202v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible changes of the wheat gamma 46 gliadin conformation submitted to high pressures and temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Lullien Pellerin</w:t>
+                <w:t xml:space="preserve">Cabbage Cryoprotectin Is a Member of the Nonspecific Plant Lipid Transfer Protein Gene Family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Hincha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Popineau</w:t>
+                <w:t xml:space="preserve">Birgit Neukamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Meersman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+                <w:t xml:space="preserve">Hany A.M. Sror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Heremans</w:t>
+                <w:t xml:space="preserve">Frank Sieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Weckwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.2000.01821.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 125 (2), pp.835-846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.125.2.835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673505v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the temperature effect on the formation of wheat gluten network: Influence on mechanical properties and protein solubility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Freddy Boutrot</w:t>
+                <w:t xml:space="preserve">Reversible changes of the wheat gamma 46 gliadin conformation submitted to high pressures and temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréas Redl</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Popineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Meersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Heremans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf991339b⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 268 (22), pp.5705-5712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.2000.01821.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02698770v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production in Escherichia coli and site-directed mutagenesis of a 9-kDa nonspecific lipid transfer protein from wheat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Study of the temperature effect on the formation of wheat gluten network: Influence on mechanical properties and protein solubility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Boutrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréas Redl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien Pellerin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 260 (3), pp.861-868. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 48 (7), pp.3767-3773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.1999.00229.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf991339b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692782v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of wheat thioredoxin h cDNA and production of an active Triticum aestivum protein in Escherichia coli</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Production in Escherichia coli and site-directed mutagenesis of a 9-kDa nonspecific lipid transfer protein from wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric F. de Lamotte</w:t>
+                <w:t xml:space="preserve">Carine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Guirao</w:t>
+                <w:t xml:space="preserve">Tania Ihorai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Joudrier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Pahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 252 (2), pp.314-324. </w:t>
+              <w:t xml:space="preserve">, 1999, 260 (3), pp.861-868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.1998.2520314.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.1999.00229.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692932v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports potentiels de la transgénèse pour l'amélioration de la qualité des blés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">Characterization of wheat thioredoxin h cDNA and production of an active Triticum aestivum protein in Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guirao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Joudrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries des Céréales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 252 (2), pp.314-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.1998.2520314.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695368v1</w:t>
+                <w:t xml:space="preserve">hal-02692932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of polyclonal antibodies against a wheat thioredoxin h by genetic immunization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Apports potentiels de la transgénèse pour l'amélioration de la qualité des blés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Joudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoly Kobrehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 106, pp.10-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02692727v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the 20-kDa protein from Bacillus thuringiensis ssp. israelensis on the rate of production of truncated Cry1C proteins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production of polyclonal antibodies against a wheat thioredoxin h by genetic immunization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">B. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Joudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Wu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alice Pelegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 15 (1), pp.71-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02772114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.1996.tb08395.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02687379v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification and activity of a wheat 9-kDa lipid transfer protein expressed in Escherichia coli as a fusion with the maltose binding protein</w:t>
+                <w:t xml:space="preserve">Influence of the 20-kDa protein from Bacillus thuringiensis ssp. israelensis on the rate of production of truncated Cry1C proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Dieryck</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Cécile Rang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian A. Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/prep.1995.1078⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 141, pp.261-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.1996.tb08395.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02710734v1</w:t>
+                <w:t xml:space="preserve">hal-02687379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Triticum durum Desf. chloroform-methanol-soluble protein family</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">Purification and activity of a wheat 9-kDa lipid transfer protein expressed in Escherichia coli as a fusion with the maltose binding protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dieryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Joudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Alary</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Françoise Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Sequence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 6 (5), pp.597-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/prep.1995.1078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/10425179509029355⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02713257v1</w:t>
+                <w:t xml:space="preserve">hal-02710734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of a cDNA encoding the wheat CM 16 protein in Escherichia coli</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Characterization of the Triticum durum Desf. chloroform-methanol-soluble protein family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Joudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guirao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/prep.1994.1034⟩</w:t>
+              <w:t xml:space="preserve">DNA Sequence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 5 (3), pp.153-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10425179509029355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02710791v1</w:t>
+                <w:t xml:space="preserve">hal-02713257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide sequence of a cDNA encoding a lipid transfer protein from wheat (Triticum durum Desf.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">Expression of a cDNA encoding the wheat CM 16 protein in Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Gavalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Joudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Gautier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Joudrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 5 (3), pp.218-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/prep.1994.1034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF00026798⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02710646v1</w:t>
+                <w:t xml:space="preserve">hal-02710791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide sequence of a cDNA clone encoding the wheat (Triticum durum Desf.) CM2 protein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Françoise Gautier</w:t>
+                <w:t xml:space="preserve">Nucleotide sequence of a cDNA encoding a lipid transfer protein from wheat (Triticum durum Desf.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dieryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Alary</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+                <w:t xml:space="preserve">Marie-Françoise Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Joudrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 16, pp.333-334. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1992, 19 (4), pp.707-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00026798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF00020564⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02710749v1</w:t>
+                <w:t xml:space="preserve">hal-02710646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and nucleotide sequence of a cDNA clone encoding the bread wheat (Triticum aestivum L.) CM17 protein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+                <w:t xml:space="preserve">Nucleotide sequence of a cDNA clone encoding the wheat (Triticum durum Desf.) CM2 protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Françoise Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Joudrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 17 (5), pp.1081-1082. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF00037147⟩</w:t>
+              <w:t xml:space="preserve">, 1991, 16, pp.333-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00020564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744101v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a cDNA clone encoding the Triticum aestivum L. CM16 protein : homology with the Triticum durum Desf. sequence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+                <w:t xml:space="preserve">Isolation and nucleotide sequence of a cDNA clone encoding the bread wheat (Triticum aestivum L.) CM17 protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guirao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Joudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Alary</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Françoise Gautier</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 16, pp.373-374. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1991, 17 (5), pp.1081-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00037147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF00020573⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02711097v1</w:t>
+                <w:t xml:space="preserve">hal-03744101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 reverse transcriptase specifically interacts with the anticodon domain of its cognate primer tRNA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+                <w:t xml:space="preserve">Characterization of a cDNA clone encoding the Triticum aestivum L. CM16 protein : homology with the Triticum durum Desf. sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Joudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Françoise Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 16, pp.373-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00020573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/j.1460-2075.1989.tb08488.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03742910v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of two groups of leghemoglobin genes in alfalfa (Medicago sativa) and a study of their expression during root nodule development</w:t>
+                <w:t xml:space="preserve">HIV-1 reverse transcriptase specifically interacts with the anticodon domain of its cognate primer tRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Barker</w:t>
+                <w:t xml:space="preserve">C. Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gallusci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie Lullien</w:t>
+                <w:t xml:space="preserve">O. Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haseena Khan</w:t>
+                <w:t xml:space="preserve">G. Keith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Ghérardi</w:t>
+                <w:t xml:space="preserve">Marie-Thérèse Nugeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 11 (6), pp.761-772. </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 8 (11), pp.3279-3285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF00019516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/j.1460-2075.1989.tb08488.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03742204v1</w:t>
+                <w:t xml:space="preserve">hal-03742910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant gene expression in effective and ineffective root nodules of alfalfa (Medicago sativa)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+                <w:t xml:space="preserve">Identification of two groups of leghemoglobin genes in alfalfa (Medicago sativa) and a study of their expression during root nodule development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallusci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Huguet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Haseena Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ghérardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 11 (6), pp.761-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00019516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03742204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plant gene expression in effective and ineffective root nodules of alfalfa (Medicago sativa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Lajudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1987, 9 (5), pp.469-478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00015878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12378,1087 +12512,1087 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments in fractionation methods to improve extraction of aleurone or its beneficial compounds from wheat grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Trust Beta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving the nutritional and nutraceutical properties of wheat and other cereals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Burleigh Dodds Science Publishing, 2021, Burleigh Dodds Series in Agricultural Science, 978-1-78676-479-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation : le grain, du silo à l’assiette du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Françoise Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Barron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blé dur - Synthèse des connaissances pour une filière durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae; Arvalis, 2021, Synthèses, 978-2-7592-3313-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les qualités du grain et des produits pour satisfaire les attentes du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Françoise Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Braun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blé dur - Synthèse des connaissances pour une filière durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae; Arvalis, 2021, Synthèses, 978-2-7592-3313-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole grain Fractions and Their Utilization in Foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Whole Grains and Health, Second Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2021, 9781118939437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118939420.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusarium Species Infection in Wheat: Impact on Quality and Mycotoxin Accumulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">The Impact of Processing on Potentially Beneficial Wheat Grain Components for Human Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilberto Igrejas; Tatsuya M. Ikeda; Carlos Guzmán. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wheat Quality For Improving Processing And Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.421-452, 2020, 978-3-030-34162-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-34163-3_18⟩</w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.387-420, 2020, 978-3-030-34162-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34163-3_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911789v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Processing on Potentially Beneficial Wheat Grain Components for Human Health</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Understanding the Mechanics of Wheat Grain Fractionation and the Impact of Puroindolines on Milling and Product Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réka Haraszi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Anderssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilberto Igrejas; Tatsuya M. Ikeda; Carlos Guzmán. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wheat Quality For Improving Processing And Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.387-420, 2020, 978-3-030-34162-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-34163-3_17⟩</w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.369-385, 2020, 978-3-030-34162-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34163-3_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911794v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Mechanics of Wheat Grain Fractionation and the Impact of Puroindolines on Milling and Product Quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Fusarium Species Infection in Wheat: Impact on Quality and Mycotoxin Accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofía Noemí Chulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Palazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Laura Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Cuniberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilberto Igrejas; Tatsuya M. Ikeda; Carlos Guzmán. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wheat Quality For Improving Processing And Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.369-385, 2020, 978-3-030-34162-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-34163-3_16⟩</w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.421-452, 2020, 978-3-030-34162-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34163-3_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911791v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation, qualités nutritionnelles et consommation des produits céréaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et alimentation durables. Trois enjeux dans la filière céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.100-137, 2017, Matière à Débattre et Décider, 978-2-7592-2623-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone in Grain Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ozone in Food Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley and Sons, 2012, 978-1-4443-3442-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118307472.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant cysteine-rich antimicrobial proteins that interact with biological membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membrane interacting peptides and proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research signpost, 2002, 81-7736-104-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13468,156 +13602,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et alimentation durables. Trois enjeux dans la filière céréales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 192 p., 2017, Matière à débattre et décider, 978-2-7592-2623-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13627,205 +13761,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de traitement de grains de blé en vue de les préparer au fractionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2009FR52140. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thioredoxines h de blé tendre et de blé dur et protéines présentant des similitudes, fragments d'ADN codant pour ces protéines et procédés d'obtention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Joudrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO1995FR01005. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13835,100 +13969,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression des gènes végétaux pendant la différenciation des nodosités de luzerne (Medicago sativa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Toulouse III - Paul Sabatier (UPS), Toulouse, FRA., 1987. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03744593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13938,105 +14072,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses moléculaires de systèmes biologiques complexes : application à l’étude du fractionnement des grains de céréales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Food engineering. Université de Montpellier 2, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03749093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId455"/>
+      <w:footerReference w:type="default" r:id="rId461"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14104,51 +14238,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F31F952"/>
+    <w:nsid w:val="34466C59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14252,51 +14386,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35BD0575"/>
+    <w:nsid w:val="6409339D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14400,51 +14534,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B3406B1F"/>
+    <w:nsid w:val="FE23EEB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14548,51 +14682,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F65E15DF"/>
+    <w:nsid w:val="03BADD3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14788,51 +14922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-lullien-pellerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8057-5650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032878834" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/groupes-filieres/Filieres-Vegetales/Filiere-Cereales);" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wheatinitiative.org/ewg-quality);" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003526v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art03" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316260v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magrini Marie-Beno&#238;t" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art02-GB" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art16-GB" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163442v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art08-GB" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010296v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art08" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art21" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076047v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;doune Mbengue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Molczadzki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art13-GB" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art02" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927429v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art19" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148544v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coffigniez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.118133" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668699v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2024.104001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Amiot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00305-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200111" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Bure&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor &#268;ervenka" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Ml&#269;ek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana &#352;ebest&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12132604" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412450v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bar&#233;a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111635" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686526v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Brouns" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Geisslitz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guzman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Ikeda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Arzani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.12551" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lef&#232;vre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bohuon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mestres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c03553" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337939v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Daniel Wicochea-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rigou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2021.103312" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143192v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barea" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11020110" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Canaguier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573271v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heinze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.052901" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Besan&#231;on" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Grabulos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lhomond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2020.103115" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2020.102917" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869770v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.07.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608311v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Joubert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.044" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937060v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Chouchene" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b03803" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chichti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2018.07.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837526v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cche.10038" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606747v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.08.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837519v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608735v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607194v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Privat Lasme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michelet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2861-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564571v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Holopainen-Mantila" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sahlstr&#248;m" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Holtekj&#248;len" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2017.01.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837421v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Galindez-Najera" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choomjaihan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Campbell" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.03.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605351v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837465v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsta Heinze" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Kiszonas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Murray" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Morris" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.08.016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837446v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raggiri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM-08-15-0177-R" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414119v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Affes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.06.009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238105v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.07.006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268976v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier F.-X. Oury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Michelet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousset" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2479-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748625v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4gjb-p889" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601543v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268565v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lazali" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Louadj" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Ounane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Abadie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2101-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605418v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaurand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648905v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.08.024" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268024v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rosa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.04.132" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964214v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Privat P. Lasme" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Michelet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM-08-11-0096" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267813v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3fmv-8440" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267816v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sf3q-8884" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267777v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Mayolle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbineau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.11.021" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SVSW1NB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646389v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Rouau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2011.01.013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK7LM9ZW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662925v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Mateo-Anson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.04.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668759v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.07.006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577326v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisella Rios" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Zakhia-Rozis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richard-Forget" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030802382717" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662596v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Rios" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2009.01.003" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD8LRBG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193270v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desvignes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sadoudi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.04.004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SX8TH0D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600979v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964383v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Laubin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nadaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.03.004" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75QZ27DM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666981v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.09.008" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KNXMKJS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189212v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Greffeuille" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2006.09.002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W3X9T9V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659604v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Villeneuve" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2006.07.003" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SNHX0JB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664959v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lestienne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buisson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Picq" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tr&#232;che" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2005.11.027" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPQHTQSV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667275v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Oliv&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2499" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C069EF3E8BE0BD790C621E65DF47A96D5794A7D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964357v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Greffeuille" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Rousset" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Faye" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0403-2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-30ZST8JV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744288v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Abecassis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapierre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CC-83-0641" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744908v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678403v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besancon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caporiccio" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0480593" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C7V1V1TC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676504v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien Pellerin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2004.08.002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMSGNH9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679152v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bar L&#8217;helgouac" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CC-82-0138" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679119v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2004.02.001" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QDS8LHK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674384v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677325v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charnet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Molle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(03)75046-2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673931v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balny" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1466-8564(02)00045-0" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8CSVFST-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676135v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.22.545-556" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744202v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hincha" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Neukamm" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany A.M. Sror" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sieg" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Weckwarth" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.125.2.835" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673505v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Popineau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Meersman" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heremans" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2000.01821.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698770v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Boutrot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Redl" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf991339b" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-65ZJMXHL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692782v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Devaux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Ihorai" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pahin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1999.00229.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692932v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Gautier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. de Lamotte" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guirao" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joudrier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2520314.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695368v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Alary" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoly Kobrehel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692727v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pelegrin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02772114" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8C36ST7V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687379v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rang" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bes" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian A. Federici" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1996.tb08395.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710734v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dieryck" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marion" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.1995.1078" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713257v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grosset" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10425179509029355" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710791v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gavalda" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.1994.1034" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M06XTJS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710646v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00026798" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-6B4R750D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710749v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Gautier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00020564" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-W6X741ZS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744101v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Alary" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guirao" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00037147" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-45Z7CKQL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711097v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00020573" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-TT6S553D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03742910v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schatz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Keith" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Nugeyre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1989.tb08488.x" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03742204v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barker" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haseena Khan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gh&#233;rardi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00019516" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-RFP44PD5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672021v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Lajudie" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huguet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00015878" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01F977FFA3F366B3A8C321926C0F90E56E8A8323/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230260v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467048v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leygue" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749146v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Braun" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467034v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118939420.ch3" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911789v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Noem&#237; Chulze" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Palazzini" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Laura Ramirez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Cuniberti" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34163-3_18" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911794v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tosi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Hidalgo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34163-3_17" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911791v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Haraszi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderssen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Morris" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34163-3_16" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837448v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonny" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601828v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118307472.ch6" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744675v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482829v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5067-agriculture-et-alimentation-durables.html" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744734v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744831v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03744593v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03749093v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-lullien-pellerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8057-5650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032878834" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/groupes-filieres/Filieres-Vegetales/Filiere-Cereales);" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wheatinitiative.org/ewg-quality);" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583933v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2026.2649771" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003526v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art03" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316260v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magrini Marie-Beno&#238;t" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art02-GB" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163442v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art08-GB" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art16-GB" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art08" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929103v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art21" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076047v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;doune Mbengue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Molczadzki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art13-GB" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003496v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art02" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927429v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art19" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148544v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coffigniez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.118133" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2024.104001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732768v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Amiot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00305-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200111" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166075v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Bure&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor &#268;ervenka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Ml&#269;ek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana &#352;ebest&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12132604" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bar&#233;a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111635" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686526v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Brouns" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Geisslitz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guzman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Ikeda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Arzani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.12551" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748801v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lef&#232;vre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bohuon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mestres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c03553" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337939v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Daniel Wicochea-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rigou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2021.103312" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143192v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barea" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11020110" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142274v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Canaguier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573271v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heinze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.052901" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987629v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Besan&#231;on" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Grabulos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lhomond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2020.103115" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625087v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2020.102917" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869770v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.07.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608311v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Joubert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.044" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937060v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Chouchene" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b03803" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904339v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chichti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2018.07.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837526v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cche.10038" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837519v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606747v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.08.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608735v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607194v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Privat Lasme" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michelet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2861-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564571v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Holopainen-Mantila" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sahlstr&#248;m" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Holtekj&#248;len" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2017.01.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837421v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Galindez-Najera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choomjaihan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Campbell" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.03.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837465v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsta Heinze" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Kiszonas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Murray" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Morris" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.08.016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605351v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837446v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raggiri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM-08-15-0177-R" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414119v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Affes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.06.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238105v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.07.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268976v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier F.-X. Oury" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Michelet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousset" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2479-z" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748625v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4gjb-p889" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601543v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268565v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lazali" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Louadj" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Ounane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Abadie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2101-7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605418v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaurand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648905v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.08.024" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268024v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rosa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.04.132" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964214v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Privat P. Lasme" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Michelet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM-08-11-0096" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267813v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3fmv-8440" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267816v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sf3q-8884" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267777v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Mayolle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbineau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.11.021" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SVSW1NB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646389v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Rouau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2011.01.013" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK7LM9ZW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662925v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Mateo-Anson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.04.005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668759v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.07.006" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577326v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisella Rios" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Zakhia-Rozis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richard-Forget" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030802382717" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662596v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Rios" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2009.01.003" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD8LRBG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193270v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desvignes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sadoudi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.04.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SX8TH0D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600979v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964383v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Laubin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nadaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.03.004" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75QZ27DM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666981v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.09.008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KNXMKJS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189212v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Greffeuille" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2006.09.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W3X9T9V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659604v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Villeneuve" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2006.07.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SNHX0JB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664959v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lestienne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buisson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Picq" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tr&#232;che" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2005.11.027" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPQHTQSV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667275v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Oliv&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2499" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C069EF3E8BE0BD790C621E65DF47A96D5794A7D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964357v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Greffeuille" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Rousset" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Faye" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0403-2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-30ZST8JV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744288v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Abecassis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapierre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CC-83-0641" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744908v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678403v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besancon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caporiccio" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0480593" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C7V1V1TC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676504v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien Pellerin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2004.08.002" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMSGNH9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679152v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bar L&#8217;helgouac" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CC-82-0138" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679119v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2004.02.001" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QDS8LHK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674384v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677325v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charnet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Molle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(03)75046-2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673931v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balny" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1466-8564(02)00045-0" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8CSVFST-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676135v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.22.545-556" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744202v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hincha" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Neukamm" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany A.M. Sror" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sieg" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Weckwarth" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.125.2.835" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673505v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Popineau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Meersman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heremans" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2000.01821.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698770v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Boutrot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Redl" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf991339b" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-65ZJMXHL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692782v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Devaux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Ihorai" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pahin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1999.00229.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692932v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Gautier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. de Lamotte" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guirao" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joudrier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2520314.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695368v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Alary" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoly Kobrehel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692727v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pelegrin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02772114" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8C36ST7V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687379v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rang" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bes" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian A. Federici" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1996.tb08395.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710734v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dieryck" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marion" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.1995.1078" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713257v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grosset" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10425179509029355" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710791v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gavalda" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.1994.1034" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M06XTJS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710646v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00026798" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-6B4R750D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710749v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Gautier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00020564" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-W6X741ZS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744101v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Alary" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guirao" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00037147" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-45Z7CKQL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711097v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00020573" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-TT6S553D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03742910v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barat" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schatz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Keith" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Nugeyre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1989.tb08488.x" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03742204v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barker" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haseena Khan" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gh&#233;rardi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00019516" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-RFP44PD5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672021v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Lajudie" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huguet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00015878" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01F977FFA3F366B3A8C321926C0F90E56E8A8323/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230260v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467048v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leygue" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749146v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Braun" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467034v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118939420.ch3" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911794v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tosi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Hidalgo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34163-3_17" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911791v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Haraszi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderssen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Morris" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34163-3_16" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911789v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Noem&#237; Chulze" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Palazzini" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Laura Ramirez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Cuniberti" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34163-3_18" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837448v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonny" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601828v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118307472.ch6" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744675v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482829v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5067-agriculture-et-alimentation-durables.html" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744734v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744831v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03744593v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03749093v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>