--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1707,286 +1707,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00225264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ determination of the partitioning of Pb, Rb, Sr between hydrous melts and aqueous fluids at high pressure and temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ speciation of nickel in hydrous melts exposed to extreme conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Malavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Somogyi</w:t>
+                <w:t xml:space="preserve">B. Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Munoz</w:t>
+                <w:t xml:space="preserve">M. Wilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta Supplement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 115, pp.921-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1238/Physica.Topical.115a00921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319029v1</w:t>
+                <w:t xml:space="preserve">hal-00101950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ speciation of nickel in hydrous melts exposed to extreme conditions.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ determination of the partitioning of Pb, Rb, Sr between hydrous melts and aqueous fluids at high pressure and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Malavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wilke</w:t>
+                <w:t xml:space="preserve">A. Somogyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 69, pp.659</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101950v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond formation in metal–carbonate interactions.</w:t>
               </w:r>
@@ -2370,281 +2370,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00086959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition elements in water-bearing silicate glasses/melts. Part II. Ni in water-bearing glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Description of new shock-induced phases in the meteorites of Shergotty, Zagami, Nakhla and Chassigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Malavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Farges</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.1297-1305</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693735v1</w:t>
+                <w:t xml:space="preserve">hal-01158610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of new shock-induced phases in the meteorites of Shergotty, Zagami, Nakhla and Chassigny</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition elements in water-bearing silicate glasses/melts. Part II. Ni in water-bearing glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Siewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Malavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ge Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maps</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 65 (10), pp.1679--1693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7037(00)00624-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158610v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2656,51 +2656,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pt, Au, Pd and Ru partitioning between mineral and silicate melts: The role of metal nanonuggets</w:t>
+                <w:t xml:space="preserve">Pt, Au, Pd and Ru Partitioning Between Mineral and Silicate Melts: The Role of Metal Nanonuggets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Malavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Charon</w:t>
@@ -2731,319 +2731,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Agranier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Campbell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lunar and Planetary Science Conference XXXXIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Houston, United States. pp.1873</w:t>
+              <w:t xml:space="preserve">43rd Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, The Woodlands, United States. pp.1873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741068v1</w:t>
+                <w:t xml:space="preserve">insu-00948873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pt, Au, Pd and Ru Partitioning Between Mineral and Silicate Melts: The Role of Metal Nanonuggets</w:t>
+                <w:t xml:space="preserve">Experimental Behavior of Sulfur Under Primitive Planetary Differentiation Processes, the Sulfide Formations in Enstatite Meteorites and Implications for Mercury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Malavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Righter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, The Woodlands, United States. pp.1873</w:t>
+              <w:t xml:space="preserve">Lunar and Planetary Science Conference XXXXIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Houston, United States. pp.1860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00948873v1</w:t>
+                <w:t xml:space="preserve">hal-00741067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Behavior of Sulfur Under Primitive Planetary Differentiation Processes, the Sulfide Formations in Enstatite Meteorites and Implications for Mercury</w:t>
+                <w:t xml:space="preserve">Pt, Au, Pd and Ru partitioning between mineral and silicate melts: The role of metal nanonuggets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Malavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Agranier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lunar and Planetary Science Conference XXXXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2012, Houston, United States. pp.1860</w:t>
+              <w:t xml:space="preserve">, Mar 2012, Houston, United States. pp.1873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741067v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partage des éléments très sidérophiles entre métal et silicate sous conditions extrêmes: implications sur la compréhension des processus primitifs de différenciation planétaire</w:t>
               </w:r>
@@ -3117,369 +3117,369 @@
                 <w:t xml:space="preserve">Carbon solubility in metallic phases at high pressure and high temperature: preliminary results with application to planetary cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Malavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Gallien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Berthet</w:t>
+                <w:t xml:space="preserve">J.P. Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lunar and Planetary Science Conference XXXIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Houston, United States. pp.1340</w:t>
+              <w:t xml:space="preserve">39th Lunar and Planetary Sciences Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, League City Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00740902v1</w:t>
+                <w:t xml:space="preserve">hal-00353712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon solubility in metallic phases at high pressure and high temperature: preliminary results with application to planetary cores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of the Indarch (EH4 chondrite) at 1 GPa and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Malavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Bureau</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Righter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Lunar and Planetary Sciences Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, League City Texas, United States</w:t>
+              <w:t xml:space="preserve">Lunar and Planetary Science Conference XXXIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Houston, United States. pp.2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353712v1</w:t>
+                <w:t xml:space="preserve">hal-00741062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Indarch (EH4 chondrite) at 1 GPa and temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Platine et les platinoïdes peuvent-ils aider à comprendre les processus primitifs de différenciation planétaire ? Illustrations avec la Terre et Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Malavergne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Righter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lunar and Planetary Science Conference XXXIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Houston, United States. pp.2026</w:t>
+              <w:t xml:space="preserve">Institut Universitaire Européen de la Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741062v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Platine et les platinoïdes peuvent-ils aider à comprendre les processus primitifs de différenciation planétaire ? Illustrations avec la Terre et Mars</w:t>
+                <w:t xml:space="preserve">Carbon solubility in metallic phases at high pressure and high temperature: preliminary results with application to planetary cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Malavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institut Universitaire Européen de la Mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Brest, France</w:t>
+              <w:t xml:space="preserve">Lunar and Planetary Science Conference XXXIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Houston, United States. pp.1340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741082v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3523,77 +3523,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Malavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Righter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">, Colloque quadriennal de bilan et perspectives du Programme National de Planétologie (PNP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Brest-Plouzané, France. pp.1, 2010</w:t>
@@ -3622,51 +3622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioweathering of a Reduced Chondritic Material: Implications for Enstatite Chondrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Malavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3674,51 +3674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th meeting of the International Mineralogical Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Budapest, Hungary. pp.1, 2010</w:t>
@@ -3747,90 +3747,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioweathering of a reduced chondritic material : implications for enstatite chondrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Malavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3904,51 +3904,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ X-Ray Microscopy at High Temperature and Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3956,51 +3956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cauzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Malavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Somogyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Méndez-Vilas, J. Díaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Research and Educational Topics in Microscopy</w:t>
@@ -4296,51 +4296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03117324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn F&#252;ri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrocchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00802-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Avril" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Borensztajn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13641" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01949794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raepsaet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poncet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.11.027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01338138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cordier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Righter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.11.037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999438v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Righter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2042QM0D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nang Htay Yin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2013.10.013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-029DXFZG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Caracas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12145" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VJ3ZBQMB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740885v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Righter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sutton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danielson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pando" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toplis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jones" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740882v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309034v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali M.A. Bouhifd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2006.08.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P75TV8F6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00225264v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kubsky" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950600835013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somogyi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101950v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;nez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.115a00921" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021524v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2004.10.036" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMZF5R17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Combes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2003.07.022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4X7VB7B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086959v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.04.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM5CG4R5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693735v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Farges" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Siewert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Brown" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(00)00624-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TWRMT0R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741068v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Agranier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campbell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00948873v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741067v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zanda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avril" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741083v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740902v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gallien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353712v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gallien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741062v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741082v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721128v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721126v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721066v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00353670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauzid" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00816679v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03117324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn F&#252;ri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrocchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00802-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Avril" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Borensztajn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13641" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01949794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raepsaet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poncet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.11.027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01338138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cordier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Righter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.11.037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999438v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Righter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2042QM0D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nang Htay Yin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2013.10.013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-029DXFZG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Caracas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12145" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VJ3ZBQMB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740885v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Righter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sutton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danielson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pando" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toplis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jones" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740882v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309034v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali M.A. Bouhifd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2006.08.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P75TV8F6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00225264v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kubsky" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950600835013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101950v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;nez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.115a00921" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319029v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somogyi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021524v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2004.10.036" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMZF5R17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Combes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2003.07.022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4X7VB7B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086959v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.04.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM5CG4R5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158610v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693735v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Farges" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Siewert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Brown" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(00)00624-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TWRMT0R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00948873v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Agranier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campbell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741067v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zanda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avril" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741068v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741083v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353712v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gallien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740902v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gallien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721128v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721126v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721066v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00353670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauzid" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00816679v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>