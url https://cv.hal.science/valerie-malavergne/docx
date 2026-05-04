--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -1707,286 +1707,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00225264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ speciation of nickel in hydrous melts exposed to extreme conditions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ determination of the partitioning of Pb, Rb, Sr between hydrous melts and aqueous fluids at high pressure and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Munoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Bureau</w:t>
+                <w:t xml:space="preserve">B. Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Malavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ménez</w:t>
+                <w:t xml:space="preserve">A. Somogyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wilke</w:t>
+                <w:t xml:space="preserve">M. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 69, pp.659</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101950v1</w:t>
+                <w:t xml:space="preserve">hal-00319029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ determination of the partitioning of Pb, Rb, Sr between hydrous melts and aqueous fluids at high pressure and temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ speciation of nickel in hydrous melts exposed to extreme conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Malavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Menez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Malavergne</w:t>
+                <w:t xml:space="preserve">B. Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Somogyi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Munoz</w:t>
+                <w:t xml:space="preserve">M. Wilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta Supplement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 115, pp.921-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1238/Physica.Topical.115a00921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319029v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond formation in metal–carbonate interactions.</w:t>
               </w:r>
@@ -3904,103 +3904,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ X-Ray Microscopy at High Temperature and Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cauzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Malavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Somogyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Méndez-Vilas, J. Díaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Research and Educational Topics in Microscopy</w:t>
@@ -4296,51 +4296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03117324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn F&#252;ri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrocchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00802-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Avril" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Borensztajn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13641" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01949794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raepsaet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poncet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.11.027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01338138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cordier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Righter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.11.037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999438v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Righter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2042QM0D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nang Htay Yin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2013.10.013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-029DXFZG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Caracas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12145" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VJ3ZBQMB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740885v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Righter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sutton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danielson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pando" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toplis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jones" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740882v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309034v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali M.A. Bouhifd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2006.08.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P75TV8F6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00225264v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kubsky" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950600835013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101950v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;nez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.115a00921" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319029v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somogyi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021524v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2004.10.036" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMZF5R17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Combes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2003.07.022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4X7VB7B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086959v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.04.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM5CG4R5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158610v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693735v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Farges" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Siewert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Brown" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(00)00624-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TWRMT0R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00948873v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Agranier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campbell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741067v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zanda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avril" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741068v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741083v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353712v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gallien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740902v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gallien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721128v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721126v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721066v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00353670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauzid" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00816679v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03117324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn F&#252;ri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrocchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00802-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Avril" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Borensztajn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13641" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01949794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raepsaet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poncet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.11.027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01338138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cordier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Righter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.11.037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999438v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Righter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2042QM0D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nang Htay Yin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2013.10.013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-029DXFZG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Caracas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12145" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VJ3ZBQMB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740885v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Righter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sutton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danielson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pando" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toplis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jones" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740882v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309034v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali M.A. Bouhifd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2006.08.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P75TV8F6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00225264v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kubsky" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950600835013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somogyi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101950v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;nez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.115a00921" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021524v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2004.10.036" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMZF5R17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Combes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2003.07.022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4X7VB7B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086959v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.04.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM5CG4R5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158610v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693735v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Farges" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Siewert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Brown" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(00)00624-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TWRMT0R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00948873v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Agranier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campbell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741067v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zanda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avril" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741068v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741083v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353712v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gallien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740902v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gallien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721128v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721126v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721066v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00353670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauzid" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00816679v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>