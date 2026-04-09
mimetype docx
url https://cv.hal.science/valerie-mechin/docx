--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -1151,433 +1151,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of organic sample near infrared spectra acquired on different spectrometers</w:t>
+                <w:t xml:space="preserve">Correlations between genotype biochemical characteristics and mechanical properties of maize stem - polyethylene composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chauvergne</w:t>
+                <w:t xml:space="preserve">Loan T.T. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bonnal</w:t>
+                <w:t xml:space="preserve">Jordi Girones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+                <w:t xml:space="preserve">Frédéric F. Legée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Griveau</w:t>
+                <w:t xml:space="preserve">Laurent L. Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32, pp.106264. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 143, pp.111925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934745v1</w:t>
+                <w:t xml:space="preserve">hal-02424196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between genotype biochemical characteristics and mechanical properties of maize stem - polyethylene composites</w:t>
+                <w:t xml:space="preserve">Imaging Study by Mass Spectrometry of the Spatial Variation of Cellulose and Hemicellulose Structures in Corn Stalks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loan T.T. Vo</w:t>
+                <w:t xml:space="preserve">B. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Girones</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
+                <w:t xml:space="preserve">S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric F. Legée</w:t>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent L. Cezard</w:t>
+                <w:t xml:space="preserve">F. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 143, pp.111925. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (13), pp.4042-4050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b07579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424196v1</w:t>
+                <w:t xml:space="preserve">hal-02958739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Study by Mass Spectrometry of the Spatial Variation of Cellulose and Hemicellulose Structures in Corn Stalks</w:t>
+                <w:t xml:space="preserve">Dataset of organic sample near infrared spectra acquired on different spectrometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Arnaud</w:t>
+                <w:t xml:space="preserve">Céline Chauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Durand</w:t>
+                <w:t xml:space="preserve">Laurent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Méchin</w:t>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 68 (13), pp.4042-4050. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.106264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b07579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958739v1</w:t>
+                <w:t xml:space="preserve">hal-02934745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoupling thermal and non-thermal effects of the microwaves for lignocellulosic biomass pretreatment</w:t>
               </w:r>
@@ -1691,295 +1691,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water deficit-responsive QTLs for cell wall degradability and composition in maize at silage stage</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative trait loci mapping in hybrids between Dent and Flint maize multiparental populations reveals group-specific QTL for silage quality traits with variable pleiotropic effects on yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pierre Jacquemot</w:t>
+                <w:t xml:space="preserve">Adama I Seye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gineau</w:t>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00488⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132 (5), pp.1523-1542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03296-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618116v1</w:t>
+                <w:t xml:space="preserve">hal-02617673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci mapping in hybrids between Dent and Flint maize multiparental populations reveals group-specific QTL for silage quality traits with variable pleiotropic effects on yield</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adama I Seye</w:t>
+                <w:t xml:space="preserve">Water deficit-responsive QTLs for cell wall degradability and composition in maize at silage stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+                <w:t xml:space="preserve">Marie Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Giraud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+                <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 132 (5), pp.1523-1542. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-019-03296-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617673v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in cell walls lignification, feruloylation and p-coumaroylation throughout maize internode development</w:t>
               </w:r>
@@ -2285,51 +2285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Geirnaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (21), pp.3885. </w:t>
@@ -2406,51 +2406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2769,77 +2769,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy values of registered corn forage hybrids in France over the last 20 years rose in a context of maintained yield increase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3541,415 +3541,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted linkage map densification to improve cell wall related QTL detection and interpretation in maize</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolation of structurally distinct lignin-carbohydrate fractions from maize stem by sequential alkaline extractions and endoglucanase treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine J. Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+                <w:t xml:space="preserve">Mika M. Sipponen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-013-2043-7⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133, pp.522 - 528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.01.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004074v1</w:t>
+                <w:t xml:space="preserve">hal-01001082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined approaches provide an anatomical and transcriptomic fingerprint of maize cell wall digestibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maydica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (1-4), pp.274 - 287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of structurally distinct lignin-carbohydrate fractions from maize stem by sequential alkaline extractions and endoglucanase treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mika M. Sipponen</w:t>
+                <w:t xml:space="preserve">Targeted linkage map densification to improve cell wall related QTL detection and interpretation in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Lapierre</w:t>
+                <w:t xml:space="preserve">Justine J. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Grima Pettenati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126 (5), pp.1151 - 1165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-013-2043-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.01.175⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01001082v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color Quantification of Stained Maize Stem Section Describes Lignin Spatial Distribution within the Whole Stem</w:t>
               </w:r>
@@ -4630,51 +4630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan D. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 879 (28), pp.3017-3022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4905,51 +4905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Denoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5035,51 +5035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5324,51 +5324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Riboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine J. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 170 (1-2), pp.183-202. </w:t>
@@ -5808,444 +5808,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and molecular basis of grass cell-wall biosynthesis and degradability. II. Lessons from brown-midrib mutants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic and molecular basis of grass cell wall biosynthesis and degradability. II. Lessons from brown-midrib mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Y. Barrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">John Ralph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Grabber</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Grabber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 327 (9-10), pp.847-860. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 327, pp.847-860</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683040v1</w:t>
+                <w:t xml:space="preserve">hal-02674293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-dimensional proteome map of maize endosperm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic and molecular basis of grass cell-wall biosynthesis and degradability. II. Lessons from brown-midrib mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Ralph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Langella</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Guillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Grabber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2004.04.035⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 327 (9-10), pp.847-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2004.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675725v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and molecular basis of grass cell wall biosynthesis and degradability. II. Lessons from brown-midrib mutants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A two-dimensional proteome map of maize endosperm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.H. Grabber</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chateau-Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 65 (11), pp.1609-1618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2004.04.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674293v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient solubilization buffer for plant proteins focused in immobilized pH gradients</w:t>
               </w:r>
@@ -6682,273 +6682,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la digestibilité de paroi chez des tiges de lignées de maïs</w:t>
+                <w:t xml:space="preserve">Relationship of cell wal composition to in vitro cell wall digestibility of maize inbred line stems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Melin-Decamp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simone Allerit</w:t>
+                <w:t xml:space="preserve">Véronique Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 161, pp.83-92</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 80 (5), pp.574-580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695163v1</w:t>
+                <w:t xml:space="preserve">hal-02691191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship of cell wal composition to in vitro cell wall digestibility of maize inbred line stems</w:t>
+                <w:t xml:space="preserve">Estimation de la digestibilité de paroi chez des tiges de lignées de maïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Melin-Decamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Menanteau</w:t>
+                <w:t xml:space="preserve">Simone Allerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 80 (5), pp.574-580</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 161, pp.83-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691191v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo digestibility and biomass yield in normal and BM3 hybrids, made from crossing early and medium late lines of maize.</w:t>
               </w:r>
@@ -7068,51 +7068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Menanteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maydica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 43 (3), pp.205-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7730,51 +7730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Malavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11es Journées du Réseau Français des parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
@@ -7928,51 +7928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an optimized deconstruction of lignocellulosic biomass: from cell wall characterization to process modeling (présentation orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8329,51 +8329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Deruyffelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8566,51 +8566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et chimie verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8730,51 +8730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Riboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine J. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. General Congress of the European Association for Research on Plant Breeding (Eucarpia)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
@@ -8829,51 +8829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cintrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9762,51 +9762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Maize Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
@@ -9874,51 +9874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Beaubiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10512,51 +10512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WG2 meeting of the COST FA1306. Driving integrative cell phenotyping through “omics”.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Versailles, France</w:t>
@@ -11832,51 +11832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11933,51 +11933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12216,51 +12216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] 2016, 32 p. (article page 17)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12304,51 +12304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12822,51 +12822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Main" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#243;pez-Malvar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0338077" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1571407" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demonceaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1142462" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301777v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Lopez-Marnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;chin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reymond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00957-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bichot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lerosty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113746" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-021-02015-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Lopez-Marnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.628960" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319856v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-021-00788-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934745v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvergne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106264" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02424196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan T.T. Vo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Girones" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Leg&#233;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Cezard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111925" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b07579" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Radoiu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.112220" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618116v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00488" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617673v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama I Seye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Giraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03296-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Y. Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219923" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429157v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623250v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Geirnaert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24213885" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-018-9485-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621279v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b05755" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627257v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El-Hage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0225-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568876v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajps.2017.86099" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dulermo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Virolle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumberger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015052" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Laluc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leg&#233;e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cezard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#233;noue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf5019998" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtial" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Grima Pettenati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barri&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-013-9358-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204011v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Vindigni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamazight Cherifi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074421" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649147v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chavigneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Courtial" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bosio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004074v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine J. Thomas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2043-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HBZCLN2K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195495v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barbier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001082v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika M. Sipponen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lapierre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.175" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001079v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Legay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf400912s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651049v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Soler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770794v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojgen.2012.21002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004155v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Lefevre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Maltese" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1851-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-96BWBXDW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000978v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya T. Culhaoglu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Melin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Denoue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2028279" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001250v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan D. Zheng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2011.08.039" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT40TXKR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666168v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mzid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;on" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Hichri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-009-9563-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4QDSQXS4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203910v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denoue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laborde" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2009.11.0671" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203889v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Demont-Caulet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.06.011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMXHL8NP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666314v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Riboulet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pichon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2008.03.0130" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667056v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-009-9923-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5XG2WL8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660982v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafarguette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679669v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Argillier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rocher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441092v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Argillier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rocher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick H&#233;bert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf050722f" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V86JMQX6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683040v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ralph" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grabber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.05.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NVPGZDT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675725v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chateau-Joubert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.04.035" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C2LTFWH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674293v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barri&#232;res" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Grabber" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680889v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Consoli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guilloux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300450" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Z9BKM26-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676267v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibelin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672001v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guingo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691763v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695163v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melin-Decamp" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Allerit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691191v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Menanteau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686659v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688932v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163978v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212353v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281359v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillon Fabienne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534676v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgenes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/Ampere2019.2019.9629" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954968v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sartre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Malavieille" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955034v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Javelle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598168v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaugrand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192529v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cassigneul" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chuette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Etievant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192530v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cassigneul" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hatier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824685v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Enard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Deruyffelaere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cintrat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819897v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824816v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouques" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818764v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816831v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Jolivet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763652v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Prioul" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lessard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grimmer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323775v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assemat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161624v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Costa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quiller&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurens" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161620v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopez-Malvar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773756v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276544v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955451v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555928v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaubiat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955141v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955165v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955001v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El El Hage" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955112v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaignon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javelle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Jacquemot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berthet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955098v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744874v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David J.-D. Vindigni" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163983v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Baldy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-54188-9_16" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_16" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163982v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_17" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954859v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954868v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807137v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Prioul" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4749-4_13" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594406v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Molnar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/349185.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809390v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795177v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795265v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163971v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795141v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810981v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cukier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399691v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Kammoun" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagne" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sales" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Morot-Gaudry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839373v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Main" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#243;pez-Malvar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0338077" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1571407" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demonceaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1142462" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301777v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Lopez-Marnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;chin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reymond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00957-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bichot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lerosty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113746" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-021-02015-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Lopez-Marnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.628960" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319856v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-021-00788-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02424196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan T.T. Vo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Girones" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Leg&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Cezard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111925" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b07579" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934745v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvergne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106264" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Radoiu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.112220" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama I Seye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Giraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03296-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00488" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Y. Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219923" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429157v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623250v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Geirnaert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24213885" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-018-9485-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621279v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b05755" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627257v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El-Hage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0225-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568876v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajps.2017.86099" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dulermo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Virolle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumberger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015052" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Laluc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leg&#233;e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cezard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#233;noue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf5019998" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtial" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Grima Pettenati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barri&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-013-9358-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204011v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Vindigni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamazight Cherifi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074421" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649147v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chavigneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Courtial" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bosio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001082v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika M. Sipponen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lapierre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.175" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195495v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barbier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004074v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine J. Thomas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2043-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HBZCLN2K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001079v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Legay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf400912s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651049v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Soler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770794v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojgen.2012.21002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004155v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Lefevre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Maltese" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1851-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-96BWBXDW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000978v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya T. Culhaoglu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Melin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Denoue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2028279" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001250v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan D. Zheng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2011.08.039" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT40TXKR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666168v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mzid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;on" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Hichri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-009-9563-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4QDSQXS4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203910v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denoue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laborde" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2009.11.0671" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203889v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Demont-Caulet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.06.011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMXHL8NP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666314v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Riboulet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pichon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2008.03.0130" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667056v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-009-9923-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5XG2WL8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660982v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafarguette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679669v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Argillier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rocher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441092v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Argillier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rocher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick H&#233;bert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf050722f" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V86JMQX6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674293v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barri&#232;res" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ralph" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Grabber" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683040v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grabber" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.05.010" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NVPGZDT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675725v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chateau-Joubert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.04.035" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C2LTFWH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680889v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Consoli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guilloux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300450" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Z9BKM26-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676267v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibelin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672001v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guingo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691763v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691191v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Menanteau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695163v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melin-Decamp" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Allerit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686659v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688932v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163978v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212353v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281359v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillon Fabienne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534676v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgenes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/Ampere2019.2019.9629" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954968v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sartre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Malavieille" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955034v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Javelle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598168v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaugrand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192529v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cassigneul" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chuette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Etievant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192530v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cassigneul" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hatier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824685v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Enard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Deruyffelaere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cintrat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819897v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824816v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouques" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818764v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816831v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Jolivet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763652v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Prioul" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lessard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grimmer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323775v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assemat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161624v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Costa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quiller&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurens" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161620v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopez-Malvar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773756v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276544v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955451v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555928v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaubiat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955141v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955165v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955001v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El El Hage" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955112v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaignon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javelle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Jacquemot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berthet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955098v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744874v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David J.-D. Vindigni" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163983v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Baldy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-54188-9_16" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_16" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163982v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_17" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954859v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954868v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807137v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Prioul" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4749-4_13" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594406v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Molnar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/349185.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809390v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795177v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795265v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163971v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795141v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810981v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cukier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399691v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Kammoun" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagne" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sales" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Morot-Gaudry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839373v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>