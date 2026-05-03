--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1151,433 +1151,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between genotype biochemical characteristics and mechanical properties of maize stem - polyethylene composites</w:t>
+                <w:t xml:space="preserve">Imaging Study by Mass Spectrometry of the Spatial Variation of Cellulose and Hemicellulose Structures in Corn Stalks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loan T.T. Vo</w:t>
+                <w:t xml:space="preserve">B. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Girones</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
+                <w:t xml:space="preserve">S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric F. Legée</w:t>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent L. Cezard</w:t>
+                <w:t xml:space="preserve">F. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 143, pp.111925. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (13), pp.4042-4050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b07579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424196v1</w:t>
+                <w:t xml:space="preserve">hal-02958739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Study by Mass Spectrometry of the Spatial Variation of Cellulose and Hemicellulose Structures in Corn Stalks</w:t>
+                <w:t xml:space="preserve">Dataset of organic sample near infrared spectra acquired on different spectrometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Arnaud</w:t>
+                <w:t xml:space="preserve">Céline Chauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Durand</w:t>
+                <w:t xml:space="preserve">Laurent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Méchin</w:t>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 68 (13), pp.4042-4050. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.106264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b07579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958739v1</w:t>
+                <w:t xml:space="preserve">hal-02934745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of organic sample near infrared spectra acquired on different spectrometers</w:t>
+                <w:t xml:space="preserve">Correlations between genotype biochemical characteristics and mechanical properties of maize stem - polyethylene composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chauvergne</w:t>
+                <w:t xml:space="preserve">Loan T.T. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bonnal</w:t>
+                <w:t xml:space="preserve">Jordi Girones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+                <w:t xml:space="preserve">Frédéric F. Legée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Griveau</w:t>
+                <w:t xml:space="preserve">Laurent L. Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32, pp.106264. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 143, pp.111925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934745v1</w:t>
+                <w:t xml:space="preserve">hal-02424196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoupling thermal and non-thermal effects of the microwaves for lignocellulosic biomass pretreatment</w:t>
               </w:r>
@@ -1691,295 +1691,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci mapping in hybrids between Dent and Flint maize multiparental populations reveals group-specific QTL for silage quality traits with variable pleiotropic effects on yield</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water deficit-responsive QTLs for cell wall degradability and composition in maize at silage stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Griveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adama I Seye</w:t>
+                <w:t xml:space="preserve">Marie Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+                <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-019-03296-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617673v1</w:t>
+                <w:t xml:space="preserve">hal-02618116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water deficit-responsive QTLs for cell wall degradability and composition in maize at silage stage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Griveau</w:t>
+                <w:t xml:space="preserve">Quantitative trait loci mapping in hybrids between Dent and Flint maize multiparental populations reveals group-specific QTL for silage quality traits with variable pleiotropic effects on yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama I Seye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pierre Jacquemot</w:t>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gineau</w:t>
+                <w:t xml:space="preserve">Héloïse Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.1-16. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132 (5), pp.1523-1542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03296-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618116v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in cell walls lignification, feruloylation and p-coumaroylation throughout maize internode development</w:t>
               </w:r>
@@ -2285,51 +2285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Geirnaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (21), pp.3885. </w:t>
@@ -2406,51 +2406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2769,77 +2769,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy values of registered corn forage hybrids in France over the last 20 years rose in a context of maintained yield increase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Griveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3282,674 +3282,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single cell synchrotron FT-IR microspectroscopy reveals a link between neutral lipid and storage carbohydrate fluxes in [i]S. cerevisiae[/i]</w:t>
+                <w:t xml:space="preserve">Targeted linkage map densification to improve cell wall related QTL detection and interpretation in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Jamme</w:t>
+                <w:t xml:space="preserve">Audrey A. Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-David Vindigni</w:t>
+                <w:t xml:space="preserve">Justine J. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chardot</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Grima Pettenati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074421⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126 (5), pp.1151 - 1165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-013-2043-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204011v1</w:t>
+                <w:t xml:space="preserve">hal-01004074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different mutations in the &amp;lt;em&amp;gt;ZmCAD2&amp;lt;/em&amp;gt; gene underlie the maize brown-midrib1 (bm1) phenotype with similar effects on lignin characteristics and have potential interest for bioenergy production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single cell synchrotron FT-IR microspectroscopy reveals a link between neutral lipid and storage carbohydrate fluxes in [i]S. cerevisiae[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Y. Barrière</w:t>
+                <w:t xml:space="preserve">Jean-David Vindigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chavigneau</w:t>
+                <w:t xml:space="preserve">Tamazight Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Delaunay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mickael Bosio</w:t>
+                <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maydica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649147v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of structurally distinct lignin-carbohydrate fractions from maize stem by sequential alkaline extractions and endoglucanase treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Different mutations in the &amp;lt;em&amp;gt;ZmCAD2&amp;lt;/em&amp;gt; gene underlie the maize brown-midrib1 (bm1) phenotype with similar effects on lignin characteristics and have potential interest for bioenergy production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mika M. Sipponen</w:t>
+                <w:t xml:space="preserve">Hélène Chavigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Lapierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Méchin</w:t>
+                <w:t xml:space="preserve">Sabrina Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickael Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Maydica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (1-4), pp.6-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001082v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined approaches provide an anatomical and transcriptomic fingerprint of maize cell wall digestibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam</w:t>
+                <w:t xml:space="preserve">Yves Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Martinez</w:t>
+                <w:t xml:space="preserve">Odile Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Barbier</w:t>
+                <w:t xml:space="preserve">Alain Jauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maydica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (1-4), pp.274 - 287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted linkage map densification to improve cell wall related QTL detection and interpretation in maize</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey A. Courtial</w:t>
+                <w:t xml:space="preserve">Isolation of structurally distinct lignin-carbohydrate fractions from maize stem by sequential alkaline extractions and endoglucanase treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika M. Sipponen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine J. Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+                <w:t xml:space="preserve">Catherine C. Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-013-2043-7⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133, pp.522 - 528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.01.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01004074v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color Quantification of Stained Maize Stem Section Describes Lignin Spatial Distribution within the Whole Stem</w:t>
               </w:r>
@@ -3961,51 +3961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4065,51 +4065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding grasses for capacity to biofuel production or silage feeding value: an updated list of genes involved in maize secondary cell wall biosynthesis and assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey A. Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marçal Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4194,77 +4194,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL for floral stem lignin content and degradabililty in three recombinant inbred line (RIL) progenies of Arabidopsis thaliana and search for candidate genes involved in cell wall biosynthesis and degradability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chavigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Goué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4328,51 +4328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTLs for agronomic and cell wall traits in a maize RIL progeny derived from a cross between an old Minnesota13 line and a modern Iodent line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4630,51 +4630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan D. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 879 (28), pp.3017-3022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4905,51 +4905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Denoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5035,51 +5035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5272,51 +5272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and genomic approaches for improving biofuel production from maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5324,51 +5324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Riboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine J. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 170 (1-2), pp.183-202. </w:t>
@@ -5418,51 +5418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the discovery of maize cell wall genes involved in silage quality and capacity to biofuel production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5808,444 +5808,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and molecular basis of grass cell wall biosynthesis and degradability. II. Lessons from brown-midrib mutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic and molecular basis of grass cell-wall biosynthesis and degradability. II. Lessons from brown-midrib mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Barrières</w:t>
+                <w:t xml:space="preserve">John Ralph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Guillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Ralph</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.H. Grabber</w:t>
+                <w:t xml:space="preserve">John Grabber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 327, pp.847-860</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 327 (9-10), pp.847-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2004.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674293v1</w:t>
+                <w:t xml:space="preserve">hal-02683040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and molecular basis of grass cell-wall biosynthesis and degradability. II. Lessons from brown-midrib mutants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A two-dimensional proteome map of maize endosperm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John Grabber</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chateau-Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2004.05.010⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 65 (11), pp.1609-1618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2004.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683040v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-dimensional proteome map of maize endosperm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic and molecular basis of grass cell wall biosynthesis and degradability. II. Lessons from brown-midrib mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Barrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Ralph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Langella</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Guillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Grabber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 327, pp.847-860</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02675725v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient solubilization buffer for plant proteins focused in immobilized pH gradients</w:t>
               </w:r>
@@ -6360,51 +6360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis in recombinant inbred lines of early dent forage maize. I-QTL mapping for yield, earliness, starch and crude protein contents from per se value and top cross experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6619,51 +6619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 40 (6), pp.1596-1600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6727,51 +6727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6865,51 +6865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Melin-Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Allerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 161, pp.83-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6934,51 +6934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo digestibility and biomass yield in normal and BM3 hybrids, made from crossing early and medium late lines of maize.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7055,51 +7055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Menanteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7730,51 +7730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Malavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11es Journées du Réseau Français des parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
@@ -7928,51 +7928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an optimized deconstruction of lignocellulosic biomass: from cell wall characterization to process modeling (présentation orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8329,51 +8329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Deruyffelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8428,51 +8428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the discovery of maize cell wall genes involved in silage quality and capacity to biofuel production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8566,51 +8566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et chimie verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8678,51 +8678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and genomic approaches for improving biofuel production from maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8730,51 +8730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Riboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine J. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. General Congress of the European Association for Research on Plant Breeding (Eucarpia)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
@@ -8829,51 +8829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cintrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9762,51 +9762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Maize Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
@@ -9874,51 +9874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Beaubiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9954,277 +9954,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the genetic basis of cell wall traits upon contrasted water regimes in maize.</w:t>
+                <w:t xml:space="preserve">MYB31 triggers water stress memory responses in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Griveau</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Madur</w:t>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. </w:t>
+              <w:t xml:space="preserve">First International Plant Systems Biology meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955141v1</w:t>
+                <w:t xml:space="preserve">hal-02955165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MYB31 triggers water stress memory responses in maize</w:t>
+                <w:t xml:space="preserve">Exploring the genetic basis of cell wall traits upon contrasted water regimes in maize.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Méchin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Beaubiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+                <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Plant Systems Biology meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Roscoff, France</w:t>
+              <w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955165v1</w:t>
+                <w:t xml:space="preserve">hal-02955141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histologie, dégradabilité de la biomasse lignocellulosique et tolérance des plantes à un manque d'eau.</w:t>
               </w:r>
@@ -10512,51 +10512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WG2 meeting of the COST FA1306. Driving integrative cell phenotyping through “omics”.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Versailles, France</w:t>
@@ -10585,103 +10585,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link between neutral lipid and storage carbohydrate fluxes in S. cerevisiae revealed by Single Cell Synchrotron Fourier Tranform-Infrared Microspectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David J.-D. Vindigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamazight Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du Groupe d’Etude et de Recherche en Lipidomique (GERLI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France. 2012</w:t>
@@ -11705,51 +11705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Riboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in maize</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J. Prioul, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11832,51 +11832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11933,51 +11933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12216,51 +12216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] 2016, 32 p. (article page 17)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12304,51 +12304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12822,51 +12822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Main" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#243;pez-Malvar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0338077" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1571407" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demonceaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1142462" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301777v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Lopez-Marnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;chin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reymond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00957-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bichot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lerosty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113746" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-021-02015-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Lopez-Marnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.628960" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319856v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-021-00788-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02424196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan T.T. Vo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Girones" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Leg&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Cezard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111925" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b07579" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934745v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvergne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106264" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Radoiu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.112220" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama I Seye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Giraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03296-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00488" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Y. Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219923" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429157v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623250v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Geirnaert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24213885" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-018-9485-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621279v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b05755" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627257v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El-Hage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0225-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568876v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajps.2017.86099" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dulermo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Virolle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumberger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015052" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Laluc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leg&#233;e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cezard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#233;noue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf5019998" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtial" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Grima Pettenati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barri&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-013-9358-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204011v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Vindigni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamazight Cherifi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074421" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649147v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chavigneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Courtial" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bosio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001082v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika M. Sipponen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lapierre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.175" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195495v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barbier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004074v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine J. Thomas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2043-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HBZCLN2K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001079v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Legay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf400912s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651049v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Soler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770794v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojgen.2012.21002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004155v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Lefevre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Maltese" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1851-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-96BWBXDW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000978v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya T. Culhaoglu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Melin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Denoue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2028279" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001250v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan D. Zheng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2011.08.039" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT40TXKR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666168v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mzid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;on" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Hichri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-009-9563-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4QDSQXS4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203910v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denoue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laborde" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2009.11.0671" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203889v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Demont-Caulet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.06.011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMXHL8NP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666314v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Riboulet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pichon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2008.03.0130" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667056v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-009-9923-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5XG2WL8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660982v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafarguette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679669v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Argillier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rocher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441092v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Argillier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rocher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick H&#233;bert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf050722f" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V86JMQX6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674293v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barri&#232;res" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ralph" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Grabber" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683040v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grabber" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.05.010" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NVPGZDT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675725v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chateau-Joubert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.04.035" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C2LTFWH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680889v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Consoli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guilloux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300450" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Z9BKM26-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676267v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibelin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672001v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guingo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691763v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691191v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Menanteau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695163v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melin-Decamp" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Allerit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686659v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688932v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163978v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212353v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281359v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillon Fabienne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534676v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgenes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/Ampere2019.2019.9629" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954968v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sartre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Malavieille" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955034v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Javelle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598168v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaugrand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192529v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cassigneul" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chuette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Etievant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192530v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cassigneul" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hatier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824685v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Enard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Deruyffelaere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cintrat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819897v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824816v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouques" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818764v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816831v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Jolivet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763652v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Prioul" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lessard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grimmer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323775v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assemat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161624v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Costa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quiller&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurens" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161620v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopez-Malvar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773756v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276544v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955451v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555928v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaubiat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955141v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955165v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955001v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El El Hage" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955112v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaignon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javelle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Jacquemot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berthet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955098v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744874v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David J.-D. Vindigni" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163983v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Baldy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-54188-9_16" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_16" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163982v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_17" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954859v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954868v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807137v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Prioul" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4749-4_13" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594406v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Molnar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/349185.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809390v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795177v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795265v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163971v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795141v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810981v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cukier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399691v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Kammoun" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagne" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sales" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Morot-Gaudry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839373v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Main" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#243;pez-Malvar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0338077" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1571407" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demonceaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1142462" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301777v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Lopez-Marnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;chin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reymond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00957-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bichot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lerosty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113746" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-021-02015-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Lopez-Marnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.628960" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319856v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-021-00788-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958739v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b07579" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvergne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106264" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02424196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan T.T. Vo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Girones" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Leg&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Cezard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111925" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Radoiu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.112220" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618116v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00488" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617673v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama I Seye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Giraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03296-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Y. Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219923" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429157v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623250v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Geirnaert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24213885" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-018-9485-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621279v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b05755" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627257v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El-Hage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0225-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568876v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajps.2017.86099" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dulermo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Virolle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumberger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015052" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Laluc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leg&#233;e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cezard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#233;noue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf5019998" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtial" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Grima Pettenati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barri&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-013-9358-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004074v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Courtial" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine J. Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2043-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HBZCLN2K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204011v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Vindigni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamazight Cherifi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074421" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649147v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chavigneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bosio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195495v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barbier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001082v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika M. Sipponen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lapierre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.175" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001079v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Legay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf400912s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651049v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Soler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770794v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojgen.2012.21002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004155v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Lefevre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Maltese" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1851-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-96BWBXDW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000978v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya T. Culhaoglu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Melin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Denoue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2028279" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001250v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan D. Zheng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2011.08.039" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT40TXKR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666168v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mzid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;on" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Hichri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-009-9563-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4QDSQXS4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203910v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denoue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laborde" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2009.11.0671" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203889v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Demont-Caulet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.06.011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMXHL8NP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666314v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Riboulet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pichon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2008.03.0130" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667056v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-009-9923-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5XG2WL8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660982v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafarguette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679669v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Argillier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rocher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441092v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Argillier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rocher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick H&#233;bert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf050722f" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V86JMQX6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683040v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ralph" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grabber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.05.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NVPGZDT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675725v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chateau-Joubert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.04.035" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C2LTFWH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674293v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barri&#232;res" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Grabber" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680889v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Consoli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guilloux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300450" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Z9BKM26-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676267v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibelin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672001v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guingo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691763v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691191v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Menanteau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695163v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melin-Decamp" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Allerit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686659v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688932v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163978v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212353v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281359v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillon Fabienne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534676v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgenes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/Ampere2019.2019.9629" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954968v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sartre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Malavieille" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955034v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Javelle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598168v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaugrand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192529v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cassigneul" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chuette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Etievant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192530v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cassigneul" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hatier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824685v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Enard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Deruyffelaere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cintrat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819897v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824816v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouques" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818764v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816831v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Jolivet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763652v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Prioul" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lessard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grimmer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323775v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assemat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161624v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Costa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quiller&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurens" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161620v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopez-Malvar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773756v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276544v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955451v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555928v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaubiat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955165v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955001v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El El Hage" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955112v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaignon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javelle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Jacquemot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berthet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955098v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744874v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David J.-D. Vindigni" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163983v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Baldy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-54188-9_16" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_16" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163982v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_17" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954859v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954868v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807137v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Prioul" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4749-4_13" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594406v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Molnar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/349185.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809390v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795177v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795265v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163971v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795141v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810981v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cukier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399691v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Kammoun" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagne" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sales" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Morot-Gaudry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839373v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>