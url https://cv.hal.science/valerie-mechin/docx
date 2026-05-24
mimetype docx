--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -619,1851 +619,1851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of chemical-free microwave pretreatment on methane yield of two grass biomass with contrasted parietal content</w:t>
+                <w:t xml:space="preserve">High throughput accurate method for estimating in vitro dry matter digestibility of maize silage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bichot</w:t>
+                <w:t xml:space="preserve">Paul-Louis Lopez-Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Lerosty</w:t>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2020.113746⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-021-00788-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102129v1</w:t>
+                <w:t xml:space="preserve">hal-03319856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating polymer interplay after hot water pretreatment to investigate maize stem internode recalcitrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Leroy</w:t>
+                <w:t xml:space="preserve">Loïc Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13068-021-02015-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of Maize Internode to Water Deficit Are Different at the Biochemical and Histological Levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of chemical-free microwave pretreatment on methane yield of two grass biomass with contrasted parietal content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lerosty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadi El Hage</w:t>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.628960⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229, pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2020.113746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331886v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput accurate method for estimating in vitro dry matter digestibility of maize silage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Responses of Maize Internode to Water Deficit Are Different at the Biochemical and Histological Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Lopez-Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guillaume</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13007-021-00788-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.628960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319856v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Study by Mass Spectrometry of the Spatial Variation of Cellulose and Hemicellulose Structures in Corn Stalks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decoupling thermal and non-thermal effects of the microwaves for lignocellulosic biomass pretreatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lerosty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Arnaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Guillon</w:t>
+                <w:t xml:space="preserve">Marilena Radoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b07579⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 203, pp.112220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2019.112220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958739v1</w:t>
+                <w:t xml:space="preserve">hal-02625871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of organic sample near infrared spectra acquired on different spectrometers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlations between genotype biochemical characteristics and mechanical properties of maize stem - polyethylene composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loan T.T. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Girones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Legée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chauvergne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yves Griveau</w:t>
+                <w:t xml:space="preserve">Laurent L. Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106264⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 143, pp.111925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02934745v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between genotype biochemical characteristics and mechanical properties of maize stem - polyethylene composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dataset of organic sample near infrared spectra acquired on different spectrometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loan T.T. Vo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent L. Cezard</w:t>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111925⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.106264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02424196v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling thermal and non-thermal effects of the microwaves for lignocellulosic biomass pretreatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Lerosty</w:t>
+                <w:t xml:space="preserve">Imaging Study by Mass Spectrometry of the Spatial Variation of Cellulose and Hemicellulose Structures in Corn Stalks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilena Radoiu</w:t>
+                <w:t xml:space="preserve">F. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 203, pp.112220. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (13), pp.4042-4050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2019.112220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b07579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625871v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water deficit-responsive QTLs for cell wall degradability and composition in maize at silage stage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Griveau</w:t>
+                <w:t xml:space="preserve">Soft microwave pretreatment to extract P-Hydroxycinnamic acids from grass stalks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lerosty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pierre Jacquemot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gineau</w:t>
+                <w:t xml:space="preserve">Laureline Geirnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00488⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (21), pp.3885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24213885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618116v1</w:t>
+                <w:t xml:space="preserve">hal-02623250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative trait loci mapping in hybrids between Dent and Flint maize multiparental populations reveals group-specific QTL for silage quality traits with variable pleiotropic effects on yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama I Seye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adama I Seye</w:t>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Héloïse Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 132 (5), pp.1523-1542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-019-03296-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in cell walls lignification, feruloylation and p-coumaroylation throughout maize internode development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water deficit-responsive QTLs for cell wall degradability and composition in maize at silage stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Griveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Y. Zhang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+                <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0219923⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619681v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology approach uncovers a gene co-expression network associated with cell wall degradability in maize</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in cell walls lignification, feruloylation and p-coumaroylation throughout maize internode development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Cuello</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0227011. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0227011⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 14 (7), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0219923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429157v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft microwave pretreatment to extract P-Hydroxycinnamic acids from grass stalks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Lerosty</w:t>
+                <w:t xml:space="preserve">A systems biology approach uncovers a gene co-expression network associated with cell wall degradability in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Baldy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureline Geirnaert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (21), pp.3885. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0227011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules24213885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0227011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623250v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding biomass recalcitrance in grasses for their efficient utilization as biorefinery feedstock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (4), pp.707-748. </w:t>
@@ -2505,64 +2505,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue lignification, cell wall &amp;lt;em&amp;gt;p&amp;lt;/em&amp;gt;-coumaroylation and degradability of maize stems depend on water status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néro Borrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2639,90 +2639,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histological quantification of maize stem sections from FASGA-stained images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2756,103 +2756,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy values of registered corn forage hybrids in France over the last 20 years rose in a context of maintained yield increase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 08 (06), pp.1449-1461. </w:t>
@@ -3018,3234 +3018,3234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Brown-Midrib bm5 Mutation on Maize Lignins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colocalizations between several QTLs for cell wall degradability and composition in the F288 x F271 early maize RIL progeny raise the question of the nature of the possible underlying determinants and breeding targets for biofuel capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Laluc</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Legée</w:t>
+                <w:t xml:space="preserve">Jacqueline Grima Pettenati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cezard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf5019998⟩</w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.142-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-013-9358-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204054v1</w:t>
+                <w:t xml:space="preserve">hal-01204029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colocalizations between several QTLs for cell wall degradability and composition in the F288 x F271 early maize RIL progeny raise the question of the nature of the possible underlying determinants and breeding targets for biofuel capacity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the Brown-Midrib bm5 Mutation on Maize Lignins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Laluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Courtial</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+                <w:t xml:space="preserve">Frédéric Legée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Grima Pettenati</w:t>
+                <w:t xml:space="preserve">Laurent Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Barrière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Dénoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (1), pp.142-156. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (22), pp.5102 - 5107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12155-013-9358-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf5019998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204029v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted linkage map densification to improve cell wall related QTL detection and interpretation in maize</w:t>
+                <w:t xml:space="preserve">Breeding grasses for capacity to biofuel production or silage feeding value: an updated list of genes involved in maize secondary cell wall biosynthesis and assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey A. Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine J. Thomas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Marçal Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Grima Pettenati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Maydica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (1-4), pp.67-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004074v1</w:t>
+                <w:t xml:space="preserve">hal-02651049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single cell synchrotron FT-IR microspectroscopy reveals a link between neutral lipid and storage carbohydrate fluxes in [i]S. cerevisiae[/i]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation of structurally distinct lignin-carbohydrate fractions from maize stem by sequential alkaline extractions and endoglucanase treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika M. Sipponen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Jamme</w:t>
+                <w:t xml:space="preserve">Catherine C. Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-David Vindigni</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074421⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133, pp.522 - 528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.01.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204011v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different mutations in the &amp;lt;em&amp;gt;ZmCAD2&amp;lt;/em&amp;gt; gene underlie the maize brown-midrib1 (bm1) phenotype with similar effects on lignin characteristics and have potential interest for bioenergy production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined approaches provide an anatomical and transcriptomic fingerprint of maize cell wall digestibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Y. Barrière</w:t>
+                <w:t xml:space="preserve">Odile Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chavigneau</w:t>
+                <w:t xml:space="preserve">Alain Jauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Delaunay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mickael Bosio</w:t>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maydica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 58 (1-4), pp.6-20</w:t>
+              <w:t xml:space="preserve">, 2013, 58 (1-4), pp.274 - 287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649147v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined approaches provide an anatomical and transcriptomic fingerprint of maize cell wall digestibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single cell synchrotron FT-IR microspectroscopy reveals a link between neutral lipid and storage carbohydrate fluxes in [i]S. cerevisiae[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam</w:t>
+                <w:t xml:space="preserve">Jean-David Vindigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Martinez</w:t>
+                <w:t xml:space="preserve">Tamazight Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Barbier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maydica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195495v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of structurally distinct lignin-carbohydrate fractions from maize stem by sequential alkaline extractions and endoglucanase treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Different mutations in the &amp;lt;em&amp;gt;ZmCAD2&amp;lt;/em&amp;gt; gene underlie the maize brown-midrib1 (bm1) phenotype with similar effects on lignin characteristics and have potential interest for bioenergy production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mika M. Sipponen</w:t>
+                <w:t xml:space="preserve">Hélène Chavigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Lapierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Méchin</w:t>
+                <w:t xml:space="preserve">Sabrina Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickael Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Maydica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (1-4), pp.6-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001082v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color Quantification of Stained Maize Stem Section Describes Lignin Spatial Distribution within the Whole Stem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Barrière</w:t>
+                <w:t xml:space="preserve">Targeted linkage map densification to improve cell wall related QTL detection and interpretation in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine J. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Grima Pettenati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126 (5), pp.1151 - 1165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-013-2043-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf400912s⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01001079v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding grasses for capacity to biofuel production or silage feeding value: an updated list of genes involved in maize secondary cell wall biosynthesis and assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey A. Courtial</w:t>
+                <w:t xml:space="preserve">Color Quantification of Stained Maize Stem Section Describes Lignin Spatial Distribution within the Whole Stem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marçal Soler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+                <w:t xml:space="preserve">Sylvain S. Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maydica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (13), pp.3186 - 3192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf400912s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651049v1</w:t>
+                <w:t xml:space="preserve">hal-01001079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL for floral stem lignin content and degradabililty in three recombinant inbred line (RIL) progenies of Arabidopsis thaliana and search for candidate genes involved in cell wall biosynthesis and degradability.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Chavigneau</w:t>
+                <w:t xml:space="preserve">QTLs for agronomic and cell wall traits in a maize RIL progeny derived from a cross between an old Minnesota13 line and a modern Iodent line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Goué</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Courtial</w:t>
+                <w:t xml:space="preserve">Bruno B. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Jouanin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane S. Maltese</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (01), pp.7-30. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 125 (3), pp.531 - 549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/ojgen.2012.21002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-012-1851-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770794v1</w:t>
+                <w:t xml:space="preserve">hal-01004155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTLs for agronomic and cell wall traits in a maize RIL progeny derived from a cross between an old Minnesota13 line and a modern Iodent line</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Lefevre</w:t>
+                <w:t xml:space="preserve">QTL for floral stem lignin content and degradabililty in three recombinant inbred line (RIL) progenies of Arabidopsis thaliana and search for candidate genes involved in cell wall biosynthesis and degradability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chavigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane S. Maltese</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadia Goué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-012-1851-5⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (01), pp.7-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojgen.2012.21002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01004155v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Lignin Structure and Cell Wall Reticulation on Maize Cell Wall Degradability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation of the Carrez procedure for the purification of ferulic and p-coumaric acids released from lignocellulosic biomass prior to LC/MS analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya T. Culhaoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte B. Pollet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dan D. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf2028279⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 879 (28), pp.3017-3022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2011.08.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000978v1</w:t>
+                <w:t xml:space="preserve">hal-01001250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the Carrez procedure for the purification of ferulic and p-coumaric acids released from lignocellulosic biomass prior to LC/MS analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Lignin Structure and Cell Wall Reticulation on Maize Cell Wall Degradability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya T. Culhaoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan D. Zheng</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne C. Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Denoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2011.08.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (18), pp.10129 - 10135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf2028279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01001250v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The grapevine transcription factor WRKY2 influences the lignin pathway and xylem development in tobacco</w:t>
+                <w:t xml:space="preserve">Arabidopsis peroxidase-catalyzed copolymerization of coniferyl and sinapyl alcohols: kinetics of an endwise process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Guillaumie</w:t>
+                <w:t xml:space="preserve">Nathalie Demont-Caulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Mzid</w:t>
+                <w:t xml:space="preserve">Catherine Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11103-009-9563-1⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 71 (14-15), pp.1673-1683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2010.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666168v1</w:t>
+                <w:t xml:space="preserve">hal-01203889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL for Yield, Earliness, and Cell Wall Quality Traits in Topcross Experiments of the F838 x F286 Early Maize RIL Progeny</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Barrière</w:t>
+                <w:t xml:space="preserve">The grapevine transcription factor WRKY2 influences the lignin pathway and xylem development in tobacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Guillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Mzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Denoue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+                <w:t xml:space="preserve">Céline Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Laborde</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imene Hichri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 50 (5), pp.1761-1772. </w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 72 (1-2), pp.215-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2135/cropsci2009.11.0671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11103-009-9563-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203910v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis peroxidase-catalyzed copolymerization of coniferyl and sinapyl alcohols: kinetics of an endwise process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Demont-Caulet</w:t>
+                <w:t xml:space="preserve">QTL for Yield, Earliness, and Cell Wall Quality Traits in Topcross Experiments of the F838 x F286 Early Maize RIL Progeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lapierre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Méchin</w:t>
+                <w:t xml:space="preserve">Dominique Denoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2010.06.011⟩</w:t>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (5), pp.1761-1772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2135/cropsci2009.11.0671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01203889v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of phenylpropanoid gene expression in maize growing internodes : relationships with cell wall deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward the discovery of maize cell wall genes involved in silage quality and capacity to biofuel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Riboulet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Méchin</w:t>
+                <w:t xml:space="preserve">Florian Lafarguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bosio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magalie Pichon</w:t>
+                <w:t xml:space="preserve">Doménica Manicacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Maydica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (2-3), pp.161-198</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666314v1</w:t>
+                <w:t xml:space="preserve">hal-02660982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and genomic approaches for improving biofuel production from maize</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Barrière</w:t>
+                <w:t xml:space="preserve">Kinetics of phenylpropanoid gene expression in maize growing internodes : relationships with cell wall deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Riboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Guillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Justine J. Thomas</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10681-009-9923-6⟩</w:t>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (1), pp.211-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2135/cropsci2008.03.0130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667056v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the discovery of maize cell wall genes involved in silage quality and capacity to biofuel production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Genetic and genomic approaches for improving biofuel production from maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Riboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Guillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine J. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maydica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 170 (1-2), pp.183-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10681-009-9923-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660982v1</w:t>
+                <w:t xml:space="preserve">hal-02667056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of a maize ideotype for cell wall enzymatic degradability using histological and biochemical lignin characterization</w:t>
+                <w:t xml:space="preserve">In search of a maize ideotype for cell wall enzymatic degradability using histological and biochemical lignin characterization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Argillier</w:t>
+                <w:t xml:space="preserve">Odile Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Rocher</w:t>
+                <w:t xml:space="preserve">Françoise Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yannick Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mila</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 53, pp.5872-5881</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 53 (15), pp.5872-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf050722f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679669v1</w:t>
+                <w:t xml:space="preserve">hal-00441092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of a maize ideotype for cell wall enzymatic degradability using histological and biochemical lignin characterization.</w:t>
+                <w:t xml:space="preserve">In search of a maize ideotype for cell wall enzymatic degradability using histological and biochemical lignin characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Hébert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">O. Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 53 (15), pp.5872-81. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 53, pp.5872-5881</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00441092v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and molecular basis of grass cell-wall biosynthesis and degradability. II. Lessons from brown-midrib mutants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic and molecular basis of grass cell wall biosynthesis and degradability. II. Lessons from brown-midrib mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Y. Barrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">John Ralph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Grabber</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Grabber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 327 (9-10), pp.847-860. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 327, pp.847-860</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683040v1</w:t>
+                <w:t xml:space="preserve">hal-02674293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-dimensional proteome map of maize endosperm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic and molecular basis of grass cell-wall biosynthesis and degradability. II. Lessons from brown-midrib mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Ralph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Langella</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Guillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Grabber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2004.04.035⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 327 (9-10), pp.847-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2004.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675725v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and molecular basis of grass cell wall biosynthesis and degradability. II. Lessons from brown-midrib mutants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A two-dimensional proteome map of maize endosperm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.H. Grabber</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chateau-Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 65 (11), pp.1609-1618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2004.04.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674293v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient solubilization buffer for plant proteins focused in immobilized pH gradients</w:t>
               </w:r>
@@ -6354,316 +6354,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis in recombinant inbred lines of early dent forage maize. I-QTL mapping for yield, earliness, starch and crude protein contents from per se value and top cross experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Barrière</w:t>
+                <w:t xml:space="preserve">Genetic analysis and QTL mapping of cell wall digestibility and lignification in silage maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gibelin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Guingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maydica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 46, pp.253-266</w:t>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 41 (3), pp.690-697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676267v1</w:t>
+                <w:t xml:space="preserve">hal-02672001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis and QTL mapping of cell wall digestibility and lignification in silage maize</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic analysis in recombinant inbred lines of early dent forage maize. I-QTL mapping for yield, earliness, starch and crude protein contents from per se value and top cross experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gibelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 41 (3), pp.690-697</w:t>
+              <w:t xml:space="preserve">Maydica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 46, pp.253-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672001v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbred line evaluation and breeding for digestibility-related traits in forage maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 40 (6), pp.1596-1600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6701,90 +6701,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship of cell wal composition to in vitro cell wall digestibility of maize inbred line stems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 80 (5), pp.574-580</w:t>
@@ -6826,90 +6826,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la digestibilité de paroi chez des tiges de lignées de maïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Melin-Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Allerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 161, pp.83-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6934,64 +6934,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo digestibility and biomass yield in normal and BM3 hybrids, made from crossing early and medium late lines of maize.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7042,64 +7042,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variation in stems of normal and brown-midrib 3 maize inbred lines. Towards similitary for in vitro digestibility and cell wall composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Menanteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7294,103 +7294,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale analysis of the influence of hot water pretreatment: consequences on lignocellulosic biomass recalcitrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Leroy</w:t>
+                <w:t xml:space="preserve">Loïc Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th EUBCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t>
@@ -7419,64 +7419,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intake of 13C ssNMR at natural abundance and T2 LF-NMR, to understand spatial organization of plant macromolecular assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7544,77 +7544,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave pretreatment of lignocellulosic biomass to release maximum phenolic acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilena Radoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7678,51 +7678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuf régions du génome sont impliquées dans la composition et la dégradabilité de la paroi dans des scénarios d'irrigation contrastés chez une population de maïs précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7730,51 +7730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Malavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11es Journées du Réseau Français des parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
@@ -7816,51 +7816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MYB31 triggers water stress memory responses in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7928,51 +7928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an optimized deconstruction of lignocellulosic biomass: from cell wall characterization to process modeling (présentation orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8047,63 +8047,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption des pesticides sur des mulchs de cultures intermédiaires : influence du degré de décomposition et de la nature des végétaux</w:t>
+                <w:t xml:space="preserve">Influence of the nature and age of cover crop residues on the sorption of three pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Cassigneul</w:t>
+                <w:t xml:space="preserve">Ana Cassigneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8111,124 +8111,124 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Etievant</w:t>
+                <w:t xml:space="preserve">Jules Hatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Albi, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192529v1</w:t>
+                <w:t xml:space="preserve">hal-01192530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the nature and age of cover crop residues on the sorption of three pesticides</w:t>
+                <w:t xml:space="preserve">Adsorption des pesticides sur des mulchs de cultures intermédiaires : influence du degré de décomposition et de la nature des végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Cassigneul</w:t>
+                <w:t xml:space="preserve">Anna Cassigneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8236,88 +8236,88 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Hatier</w:t>
+                <w:t xml:space="preserve">Veronique Etievant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">43. Congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192530v1</w:t>
+                <w:t xml:space="preserve">hal-01192529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et chimie verte</w:t>
               </w:r>
@@ -8329,51 +8329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Deruyffelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8422,402 +8422,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the discovery of maize cell wall genes involved in silage quality and capacity to biofuel production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Genetic and genomic approaches for improving biofuel production from maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Riboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Guillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine J. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Conference on maize and sorghum breeding in the genomics era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Bergamo, Italy</w:t>
+              <w:t xml:space="preserve">18. General Congress of the European Association for Research on Plant Breeding (Eucarpia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819897v1</w:t>
+                <w:t xml:space="preserve">hal-02818764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable et chimie verte</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Pollet</w:t>
+                <w:t xml:space="preserve">Toward the discovery of maize cell wall genes involved in silage quality and capacity to biofuel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lafarguette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doménica Manicacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de formation pour les maîtres du 1er degré de l'Académie de Versailles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Grignon, France</w:t>
+              <w:t xml:space="preserve">21. Conference on maize and sorghum breeding in the genomics era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Bergamo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824816v1</w:t>
+                <w:t xml:space="preserve">hal-02819897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and genomic approaches for improving biofuel production from maize</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Justine J. Thomas</w:t>
+                <w:t xml:space="preserve">Développement durable et chimie verte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. General Congress of the European Association for Research on Plant Breeding (Eucarpia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Journée de formation pour les maîtres du 1er degré de l'Académie de Versailles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Grignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818764v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et chimie verte</w:t>
               </w:r>
@@ -8829,51 +8829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cintrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9137,51 +9137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirjam Czjzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Plant Cell Wall Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada. 2025</w:t>
@@ -9348,51 +9348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DE LA BEAUTE ET DU HAUT DEBIT POUR VOIR LA VIE EN BLEU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Lopez-Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Main</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9585,103 +9585,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the content, the lignin conformation has a critical impact on the cellulose accessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Leroy</w:t>
+                <w:t xml:space="preserve">Loïc Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Plant Cell Wall Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, Japan</w:t>
@@ -9710,103 +9710,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water deficit responsive QTLs for cell wall degradability and composition in maize at silage stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Maize Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
@@ -9874,64 +9874,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Beaubiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées NIRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lusignan, France. </w:t>
@@ -9954,277 +9954,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MYB31 triggers water stress memory responses in maize</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Exploring the genetic basis of cell wall traits upon contrasted water regimes in maize.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Méchin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Beaubiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+                <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Plant Systems Biology meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Roscoff, France</w:t>
+              <w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955165v1</w:t>
+                <w:t xml:space="preserve">hal-02955141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the genetic basis of cell wall traits upon contrasted water regimes in maize.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">MYB31 triggers water stress memory responses in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Griveau</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Madur</w:t>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. </w:t>
+              <w:t xml:space="preserve">First International Plant Systems Biology meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955141v1</w:t>
+                <w:t xml:space="preserve">hal-02955165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histologie, dégradabilité de la biomasse lignocellulosique et tolérance des plantes à un manque d'eau.</w:t>
               </w:r>
@@ -10249,51 +10249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi El El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10460,51 +10460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the impact of ZmMYB31 overexpression in maize under contrasted soil water regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10512,51 +10512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WG2 meeting of the COST FA1306. Driving integrative cell phenotyping through “omics”.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Versailles, France</w:t>
@@ -10585,103 +10585,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link between neutral lipid and storage carbohydrate fluxes in S. cerevisiae revealed by Single Cell Synchrotron Fourier Tranform-Infrared Microspectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David J.-D. Vindigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamazight Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du Groupe d’Etude et de Recherche en Lipidomique (GERLI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France. 2012</w:t>
@@ -10755,77 +10755,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power of Imaging in the Study of Lignocellulosic Biomass Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10889,90 +10889,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Genetic Markers Involved in the Yield and Composition of Lignocellulosic Biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11017,419 +11017,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puissance de l’imagerie dans l’étude des tissus de la biomasse lignocellulosique.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Baldy</w:t>
+                <w:t xml:space="preserve">Valoriser la diversité génétique en sélection végétale et animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimie verte et industries agroalimentaires. Vers une bioéconomie durable,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Agroécologie : des recherches pour la transition des filières et des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-69, 2020, 978-2-7592-3129-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954859v1</w:t>
+                <w:t xml:space="preserve">hal-04559548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de marqueurs génétiques impliqués dans le rendement et la composition de la biomasse lignocellulosique.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Puissance de l’imagerie dans l’étude des tissus de la biomasse lignocellulosique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Baldy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimie verte et industries agroalimentaires. Vers une bioéconomie durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2020</w:t>
+              <w:t xml:space="preserve">Chimie verte et industries agroalimentaires. Vers une bioéconomie durable,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954868v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser la diversité génétique en sélection végétale et animale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+                <w:t xml:space="preserve">Identification de marqueurs génétiques impliqués dans le rendement et la composition de la biomasse lignocellulosique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Baldy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroécologie : des recherches pour la transition des filières et des territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chimie verte et industries agroalimentaires. Vers une bioéconomie durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04559548v1</w:t>
+                <w:t xml:space="preserve">hal-02954868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics in Identifying New Regulatory Mechanisms Involved in Seed Development and Ultimately Seed Quality</w:t>
               </w:r>
@@ -11545,90 +11545,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating maize cell wall traits to improve silage and biofuel production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Riboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in maize</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11679,77 +11679,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating maize cell wall traits for improvement of silage and biofuel production in Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Riboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in maize</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J. Prioul, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11832,51 +11832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11933,51 +11933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12216,51 +12216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] 2016, 32 p. (article page 17)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12304,51 +12304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12822,51 +12822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Main" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#243;pez-Malvar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0338077" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1571407" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demonceaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1142462" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301777v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Lopez-Marnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;chin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reymond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00957-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bichot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lerosty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113746" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-021-02015-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Lopez-Marnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.628960" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319856v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-021-00788-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958739v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b07579" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvergne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106264" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02424196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan T.T. Vo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Girones" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Leg&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Cezard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111925" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Radoiu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.112220" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618116v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00488" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617673v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama I Seye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Giraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03296-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Y. Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219923" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429157v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623250v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Geirnaert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24213885" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-018-9485-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621279v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b05755" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627257v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El-Hage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0225-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568876v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajps.2017.86099" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dulermo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Virolle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumberger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015052" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Laluc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leg&#233;e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cezard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#233;noue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf5019998" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtial" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Grima Pettenati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barri&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-013-9358-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004074v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Courtial" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine J. Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2043-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HBZCLN2K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204011v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Vindigni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamazight Cherifi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074421" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649147v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chavigneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bosio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195495v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barbier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001082v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika M. Sipponen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lapierre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.175" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001079v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Legay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf400912s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651049v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Soler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770794v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojgen.2012.21002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004155v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Lefevre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Maltese" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1851-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-96BWBXDW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000978v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya T. Culhaoglu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Melin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Denoue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2028279" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001250v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan D. Zheng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2011.08.039" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT40TXKR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666168v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mzid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;on" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Hichri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-009-9563-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4QDSQXS4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203910v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denoue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laborde" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2009.11.0671" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203889v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Demont-Caulet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.06.011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMXHL8NP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666314v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Riboulet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pichon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2008.03.0130" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667056v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-009-9923-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5XG2WL8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660982v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafarguette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679669v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Argillier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rocher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441092v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Argillier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rocher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick H&#233;bert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf050722f" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V86JMQX6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683040v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ralph" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grabber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.05.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NVPGZDT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675725v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chateau-Joubert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.04.035" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C2LTFWH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674293v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barri&#232;res" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Grabber" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680889v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Consoli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guilloux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300450" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Z9BKM26-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676267v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibelin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672001v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guingo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691763v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691191v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Menanteau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695163v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melin-Decamp" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Allerit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686659v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688932v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163978v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212353v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281359v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillon Fabienne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534676v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgenes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/Ampere2019.2019.9629" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954968v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sartre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Malavieille" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955034v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Javelle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598168v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaugrand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192529v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cassigneul" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chuette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Etievant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192530v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cassigneul" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hatier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824685v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Enard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Deruyffelaere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cintrat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819897v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824816v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouques" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818764v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816831v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Jolivet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763652v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Prioul" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lessard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grimmer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323775v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assemat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161624v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Costa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quiller&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurens" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161620v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopez-Malvar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773756v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276544v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955451v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555928v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaubiat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955165v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955001v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El El Hage" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955112v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaignon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javelle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Jacquemot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berthet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955098v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744874v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David J.-D. Vindigni" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163983v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Baldy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-54188-9_16" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_16" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163982v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_17" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954859v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954868v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807137v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Prioul" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4749-4_13" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594406v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Molnar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/349185.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809390v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795177v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795265v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163971v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795141v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810981v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cukier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399691v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Kammoun" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagne" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sales" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Morot-Gaudry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839373v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Main" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#243;pez-Malvar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0338077" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1571407" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demonceaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1142462" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301777v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Lopez-Marnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;chin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reymond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00957-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319856v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Lopez-Marnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-021-00788-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-021-02015-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bichot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lerosty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113746" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.628960" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625871v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Radoiu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.112220" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02424196v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan T.T. Vo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Girones" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Leg&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Cezard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111925" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvergne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106264" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b07579" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Geirnaert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24213885" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617673v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama I Seye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Giraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03296-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00488" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619681v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Y. Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219923" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429157v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-018-9485-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621279v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b05755" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627257v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El-Hage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0225-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568876v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajps.2017.86099" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dulermo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Virolle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumberger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015052" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204029v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtial" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Grima Pettenati" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barri&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-013-9358-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204054v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Laluc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leg&#233;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cezard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#233;noue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf5019998" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651049v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Courtial" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Soler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001082v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika M. Sipponen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lapierre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.175" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195495v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barbier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204011v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Vindigni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamazight Cherifi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074421" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649147v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chavigneau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bosio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004074v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine J. Thomas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2043-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HBZCLN2K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001079v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Legay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf400912s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004155v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Lefevre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Maltese" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1851-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-96BWBXDW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770794v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojgen.2012.21002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001250v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya T. Culhaoglu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan D. Zheng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2011.08.039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT40TXKR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000978v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Melin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Denoue" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2028279" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203889v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Demont-Caulet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.06.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMXHL8NP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666168v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mzid" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;on" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Hichri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-009-9563-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4QDSQXS4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203910v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denoue" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laborde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2009.11.0671" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660982v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafarguette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666314v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Riboulet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pichon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2008.03.0130" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667056v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-009-9923-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5XG2WL8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441092v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Argillier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rocher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick H&#233;bert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf050722f" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V86JMQX6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679669v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Argillier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rocher" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674293v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barri&#232;res" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ralph" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Grabber" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683040v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grabber" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.05.010" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NVPGZDT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675725v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chateau-Joubert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.04.035" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C2LTFWH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680889v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Consoli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guilloux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300450" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Z9BKM26-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672001v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guingo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676267v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibelin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691763v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691191v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Menanteau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695163v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melin-Decamp" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Allerit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686659v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688932v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163978v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212353v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281359v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillon Fabienne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534676v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgenes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/Ampere2019.2019.9629" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954968v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sartre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Malavieille" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955034v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Javelle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598168v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaugrand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192530v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cassigneul" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chuette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hatier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192529v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cassigneul" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Etievant" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824685v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Enard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Deruyffelaere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cintrat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818764v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819897v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824816v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouques" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816831v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Jolivet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763652v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Prioul" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lessard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grimmer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323775v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assemat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161624v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Costa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quiller&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurens" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161620v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopez-Malvar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773756v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276544v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955451v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555928v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaubiat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955141v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955165v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955001v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El El Hage" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955112v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaignon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javelle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Jacquemot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berthet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955098v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744874v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David J.-D. Vindigni" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163983v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Baldy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-54188-9_16" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_16" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163982v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_17" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954859v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954868v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807137v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Prioul" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4749-4_13" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594406v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Molnar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/349185.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809390v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795177v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795265v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163971v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795141v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810981v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cukier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399691v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Kammoun" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagne" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sales" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Morot-Gaudry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839373v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>