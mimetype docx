--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -418,583 +418,583 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l’impact du changement climatique sur le métabolome des plantes aromatiques et médicinales tropicales et évaluer le rôle des champignons mycorhiziens dans la régulation des facteurs environnementaux.</w:t>
+                <w:t xml:space="preserve">Halophyte plant species as a reservoir of extremophile microorganisms useful for the implementation of bio-augmented phytoremediation strategies and/or future biotechnological developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
+                <w:t xml:space="preserve">Pauline Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Crossay</w:t>
+                <w:t xml:space="preserve">Linda Guentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Medevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Léopold</w:t>
+                <w:t xml:space="preserve">Sarah Gigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Kaateu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wahnyalo Kazone</w:t>
+                <w:t xml:space="preserve">Alizée Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème édition du forum calédonien du changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Nouméa, Nouvelle-Calédonie</w:t>
+              <w:t xml:space="preserve">Microbial Solutions for a Changing World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monash University, Melbourne; Applied Microbiology International, Nov 2025, MELBOURNE, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494202v1</w:t>
+                <w:t xml:space="preserve">hal-05506293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EPS-producing Paraburkholderia ultramafica: A tool for enhanced ecological restoration and metal bioremediation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bourles</w:t>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+                <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleftherios Chalkiadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Medevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Solutions for a Changing World Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Monash University, Melbourne; Applied Microbiology International, Nov 2025, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological screening of Xanthostemon and Myrtaceae essential oils from Oceania and of synthetic triketone analogues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre l’impact du changement climatique sur le métabolome des plantes aromatiques et médicinales tropicales et évaluer le rôle des champignons mycorhiziens dans la régulation des facteurs environnementaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jayson Wau,</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
+                <w:t xml:space="preserve">Thomas Crossay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Terceve</w:t>
+                <w:t xml:space="preserve">Audrey Léopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Guentas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Medevielle</w:t>
+                <w:t xml:space="preserve">Flora Kaateu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahnyalo Kazone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th Pacific Island Universities Regional Network Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t>
+              <w:t xml:space="preserve">2ème édition du forum calédonien du changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nouméa, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492144v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halophyte plant species as a reservoir of extremophile microorganisms useful for the implementation of bio-augmented phytoremediation strategies and/or future biotechnological developments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Biological screening of Xanthostemon and Myrtaceae essential oils from Oceania and of synthetic triketone analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayson Wau,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Terceve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Guentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Medevielle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alizée Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Solutions for a Changing World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Monash University, Melbourne; Applied Microbiology International, Nov 2025, MELBOURNE, Australia</w:t>
+              <w:t xml:space="preserve">The 6th Pacific Island Universities Regional Network Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506293v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotic activities of essential oils of Myrtaceae from Oceania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayson Wau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Terceve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Guentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Medevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1081,77 +1081,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular mycorrhizal fungi as potential regulators of the impact of climate change on the cultivation and metabolome of the medicinal and aromatic plant Coleus amboinicus Lour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahnyalo Kazone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Kaateu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Medevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1206,51 +1206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE PLASTISPHERE OF PLASTIC POLLUTION IN NEW CALEDONIA: A CARRIER FOR METAL- AND ANTIBIOTIC-RESISTANT CORAL REEF PATHOGENS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Guentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alois Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1258,51 +1258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Majorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Medevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Nano and Microplastics Australian Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Adélaide, Australia</w:t>
@@ -1370,51 +1370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Maerker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Guentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Medevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1625,51 +1625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gensous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cussonneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2020.103166" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crossay Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Redecker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00898-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05494202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crossay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#233;opold" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Kaateu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahnyalo Kazone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Chalkiadakis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05492144v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Wau," TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Terceve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonaventure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gigante" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04162878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Wau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Timi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05496397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Gontard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506295v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Le Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03775703v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sinyeue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Maerker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gensous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cussonneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2020.103166" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crossay Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Redecker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00898-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506293v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonaventure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gigante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Chalkiadakis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05494202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crossay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#233;opold" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Kaateu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahnyalo Kazone" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05492144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Wau," TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Terceve" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04162878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Wau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Timi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05496397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Gontard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506295v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Le Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03775703v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sinyeue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Maerker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>