--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1039,291 +1039,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New ternary water-soluble support from self-assembly of β-cyclodextrin-ionic liquid and an anionic polymer for a dialysis device</w:t>
+                <w:t xml:space="preserve">Processes controlling the organic matter degradation in a tropical coastal wetland: Mboro, Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmaa Bouyahya</w:t>
+                <w:t xml:space="preserve">Mariama Kaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berthe-Sandra Sembo-Backonly</w:t>
+                <w:t xml:space="preserve">Issa Sakho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Favrelle-Huret</w:t>
+                <w:t xml:space="preserve">Serigne Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Balieu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-16374-0⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434763v1</w:t>
+                <w:t xml:space="preserve">hal-04420295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes controlling the organic matter degradation in a tropical coastal wetland: Mboro, Senegal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New ternary water-soluble support from self-assembly of β-cyclodextrin-ionic liquid and an anionic polymer for a dialysis device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Bouyahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariama Kaba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie Mesnage</w:t>
+                <w:t xml:space="preserve">Berthe-Sandra Sembo-Backonly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issa Sakho</w:t>
+                <w:t xml:space="preserve">Audrey Favrelle-Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serigne Faye</w:t>
+                <w:t xml:space="preserve">Sébastien Balieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 217, </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.271-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-16374-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420295v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Inaouene river pollution for potable water supply, Northern Morocco</w:t>
               </w:r>
@@ -1841,51 +1841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Sakho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Vennin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4297,51 +4297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Helali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ouameni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ben Mna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mesnage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Souissi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43217-025-00220-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060960v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oueslati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Jlassi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Rahmouni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117909" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267611v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Laaraj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ait Brahim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesnage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Bensalem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Lahmidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17104668" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barrois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2024.104427" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Benaabidate" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-023-01904-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mesnage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Nabih" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouad Mliyeh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12911/22998993/151843" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Bouyahya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle-Huret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16374-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420295v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Kaba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Faye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106419" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955221v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12911/22998993/125450" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01560102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Amador" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Payan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Lacomblez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bonnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2017.06.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stumpp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-016-5520-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.09.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777454v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vennin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.11.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Niang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.05.032" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJDV0BDJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00957430v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333603v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. van Metre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-008-9628-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-16MQWNCZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soetaert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524689v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00149946v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ogier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bally" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lottier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2006.10.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK2H7Q7D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022634v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2005.08.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326180v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clarisse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326176v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Durambur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loutelier-Bourhis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282670v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouddane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089070v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011429v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Mghirbi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Mefteh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/NRKC6125" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vennin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793605v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thouvenin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Helali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ouameni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ben Mna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mesnage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Souissi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43217-025-00220-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060960v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oueslati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Jlassi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Rahmouni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117909" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267611v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Laaraj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ait Brahim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesnage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Bensalem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Lahmidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17104668" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barrois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2024.104427" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Benaabidate" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-023-01904-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mesnage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Nabih" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouad Mliyeh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12911/22998993/151843" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Kaba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Faye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106419" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434763v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Bouyahya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle-Huret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16374-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955221v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12911/22998993/125450" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01560102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Amador" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Payan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Lacomblez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bonnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2017.06.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stumpp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-016-5520-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.09.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777454v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vennin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.11.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Niang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.05.032" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJDV0BDJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00957430v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333603v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. van Metre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-008-9628-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-16MQWNCZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soetaert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524689v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00149946v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ogier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bally" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lottier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2006.10.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK2H7Q7D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022634v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2005.08.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326180v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clarisse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326176v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Durambur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loutelier-Bourhis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282670v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouddane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089070v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011429v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Mghirbi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Mefteh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/NRKC6125" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vennin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793605v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thouvenin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>