--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -2473,51 +2473,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic O2 distribution and dynamics in a Mediterranean lagoon: an in situ microelectrode study</w:t>
+                <w:t xml:space="preserve">Benthic O2 distribution and dynamics in a Mediterranean lagoon (Thau, France): An in situ microelectrode study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rabouille</w:t>
@@ -2556,349 +2556,349 @@
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 72 (3), pp.393-405</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 72, pp.393-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524689v1</w:t>
+                <w:t xml:space="preserve">hal-00203159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient dynamics at the sediment-water interface in a Mediterranean lagoon (Thau, France): Influence of biodeposition by shellfish farming activities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lottier</w:t>
+                <w:t xml:space="preserve">Benthic O2 distribution and dynamics in a Mediterranean lagoon: an in situ microelectrode study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 72 (3), pp.393-405</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00149946v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic O2 distribution and dynamics in a Mediterranean lagoon (Thau, France): An in situ microelectrode study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+                <w:t xml:space="preserve">Nutrient dynamics at the sediment-water interface in a Mediterranean lagoon (Thau, France): Influence of biodeposition by shellfish farming activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mesnage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.010⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63 (3), pp.257-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2006.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00203159v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00149946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory of sedimentary organic matter in modern wetland (Marais Vernier, Normandy, France) as source-indicative tools to study Holocene alluvial deposits (Lower Seine Valley, France).</w:t>
               </w:r>
@@ -2910,51 +2910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3018,51 +3018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exchange and release processes Dialysis porewater sampler: a strategy for time equilibration optimisation p1-9 in Phosphates in sediments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3143,51 +3143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical characterization of porewaters in an intertidal mudflat of the Seine estuary : relationship to erosion-deposition cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3563,51 +3563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrographic characterization of sedimentary organic matter: study of current wetland deposits (Marais Vernier, Normandy, France) and application to Holocene fluvio-palustrine deposits (Seine Valley).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4297,51 +4297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Helali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ouameni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ben Mna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mesnage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Souissi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43217-025-00220-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060960v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oueslati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Jlassi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Rahmouni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117909" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267611v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Laaraj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ait Brahim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesnage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Bensalem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Lahmidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17104668" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barrois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2024.104427" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Benaabidate" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-023-01904-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mesnage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Nabih" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouad Mliyeh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12911/22998993/151843" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Kaba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Faye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106419" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434763v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Bouyahya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle-Huret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16374-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955221v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12911/22998993/125450" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01560102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Amador" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Payan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Lacomblez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bonnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2017.06.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stumpp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-016-5520-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.09.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777454v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vennin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.11.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Niang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.05.032" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJDV0BDJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00957430v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333603v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. van Metre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-008-9628-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-16MQWNCZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soetaert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524689v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00149946v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ogier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bally" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lottier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2006.10.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK2H7Q7D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022634v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2005.08.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326180v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clarisse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326176v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Durambur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loutelier-Bourhis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282670v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouddane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089070v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011429v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Mghirbi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Mefteh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/NRKC6125" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vennin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793605v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thouvenin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Helali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ouameni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ben Mna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mesnage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Souissi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43217-025-00220-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060960v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oueslati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Jlassi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Rahmouni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117909" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267611v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Laaraj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ait Brahim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesnage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Bensalem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Lahmidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17104668" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barrois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2024.104427" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Benaabidate" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-023-01904-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mesnage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Nabih" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouad Mliyeh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12911/22998993/151843" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Kaba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Faye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106419" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434763v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Bouyahya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle-Huret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16374-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955221v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12911/22998993/125450" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01560102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Amador" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Payan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Lacomblez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bonnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2017.06.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stumpp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-016-5520-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.09.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777454v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vennin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.11.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Niang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.05.032" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJDV0BDJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00957430v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333603v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. van Metre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-008-9628-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-16MQWNCZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soetaert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK2H7Q7D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524689v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00149946v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ogier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bally" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lottier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2006.10.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022634v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2005.08.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326180v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clarisse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326176v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Durambur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loutelier-Bourhis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282670v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouddane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089070v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011429v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Mghirbi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Mefteh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/NRKC6125" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vennin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793605v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thouvenin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>