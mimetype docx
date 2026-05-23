--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -2339,566 +2339,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of carbon, nitrogen and oxygen cycles in sediments from a Mediterranean lagoon: a seasonal perspective</w:t>
+                <w:t xml:space="preserve">Benthic O2 distribution and dynamics in a Mediterranean lagoon (Thau, France): An in situ microelectrode study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Gilbert</w:t>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Soetaert</w:t>
+                <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Metzger</w:t>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 346, pp.45-59. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 72, pp.393-405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps07031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485416v1</w:t>
+                <w:t xml:space="preserve">hal-00203159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic O2 distribution and dynamics in a Mediterranean lagoon (Thau, France): An in situ microelectrode study</w:t>
+                <w:t xml:space="preserve">Benthic O2 distribution and dynamics in a Mediterranean lagoon: an in situ microelectrode study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 72, pp.393-405. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 72 (3), pp.393-405</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00203159v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic O2 distribution and dynamics in a Mediterranean lagoon: an in situ microelectrode study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Jean</w:t>
+                <w:t xml:space="preserve">Nutrient dynamics at the sediment-water interface in a Mediterranean lagoon (Thau, France): Influence of biodeposition by shellfish farming activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+                <w:t xml:space="preserve">S. Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63 (3), pp.257-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2006.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524689v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00149946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient dynamics at the sediment-water interface in a Mediterranean lagoon (Thau, France): Influence of biodeposition by shellfish farming activities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Ogier</w:t>
+                <w:t xml:space="preserve">Coupling of carbon, nitrogen and oxygen cycles in sediments from a Mediterranean lagoon: a seasonal perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bally</w:t>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+                <w:t xml:space="preserve">K. Soetaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lottier</w:t>
+                <w:t xml:space="preserve">E. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 63 (3), pp.257-277. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 346, pp.45-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2006.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps07031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00149946v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory of sedimentary organic matter in modern wetland (Marais Vernier, Normandy, France) as source-indicative tools to study Holocene alluvial deposits (Lower Seine Valley, France).</w:t>
               </w:r>
@@ -2910,51 +2910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3018,51 +3018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exchange and release processes Dialysis porewater sampler: a strategy for time equilibration optimisation p1-9 in Phosphates in sediments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3143,51 +3143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical characterization of porewaters in an intertidal mudflat of the Seine estuary : relationship to erosion-deposition cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3563,51 +3563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrographic characterization of sedimentary organic matter: study of current wetland deposits (Marais Vernier, Normandy, France) and application to Holocene fluvio-palustrine deposits (Seine Valley).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4297,51 +4297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Helali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ouameni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ben Mna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mesnage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Souissi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43217-025-00220-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060960v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oueslati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Jlassi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Rahmouni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117909" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267611v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Laaraj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ait Brahim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesnage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Bensalem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Lahmidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17104668" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barrois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2024.104427" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Benaabidate" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-023-01904-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mesnage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Nabih" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouad Mliyeh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12911/22998993/151843" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Kaba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Faye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106419" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434763v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Bouyahya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle-Huret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16374-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955221v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12911/22998993/125450" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01560102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Amador" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Payan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Lacomblez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bonnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2017.06.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stumpp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-016-5520-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.09.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777454v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vennin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.11.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Niang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.05.032" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJDV0BDJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00957430v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333603v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. van Metre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-008-9628-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-16MQWNCZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soetaert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK2H7Q7D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524689v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00149946v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ogier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bally" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lottier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2006.10.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022634v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2005.08.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326180v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clarisse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326176v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Durambur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loutelier-Bourhis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282670v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouddane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089070v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011429v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Mghirbi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Mefteh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/NRKC6125" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vennin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793605v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thouvenin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Helali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ouameni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ben Mna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mesnage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Souissi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43217-025-00220-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060960v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oueslati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Jlassi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Rahmouni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117909" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267611v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Laaraj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ait Brahim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesnage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Bensalem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Lahmidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17104668" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barrois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2024.104427" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Benaabidate" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-023-01904-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mesnage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Nabih" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouad Mliyeh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12911/22998993/151843" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Kaba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Faye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106419" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434763v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Bouyahya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle-Huret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16374-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955221v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12911/22998993/125450" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01560102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Amador" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Payan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Lacomblez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bonnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2017.06.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stumpp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-016-5520-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.09.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777454v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vennin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.11.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Niang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.05.032" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJDV0BDJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00957430v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333603v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. van Metre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-008-9628-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-16MQWNCZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203159v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK2H7Q7D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524689v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00149946v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ogier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bally" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lottier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2006.10.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485416v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soetaert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07031" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022634v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2005.08.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326180v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clarisse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326176v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Durambur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loutelier-Bourhis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282670v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouddane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089070v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011429v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Mghirbi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Mefteh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/NRKC6125" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vennin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793605v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thouvenin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>