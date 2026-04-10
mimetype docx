--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -703,321 +703,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoxyl sulfate impairs erythropoiesis at BFU-E stage in chronic kidney disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eya Hamza</w:t>
+                <w:t xml:space="preserve">The Role of Non-Coding RNAs in Kidney Diseases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Metzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Vallejo-Mudarra</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juan Antonio Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Signalling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cellsig.2022.110583⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23126624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924871v1</w:t>
+                <w:t xml:space="preserve">hal-03711177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Non-Coding RNAs in Kidney Diseases.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Metzinger</w:t>
+                <w:t xml:space="preserve">Indoxyl sulfate impairs erythropoiesis at BFU-E stage in chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eya Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Vallejo-Mudarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Ouled-Haddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina García-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Antonio Moreno</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Melania Guerrero-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (12), </w:t>
+              <w:t xml:space="preserve">Cellular Signalling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.110583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23126624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cellsig.2022.110583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711177v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Coding RNAs in Kidney Diseases: The Long and Short of Them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eya Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melania Guerrero-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rayego-Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6053,51 +6053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05054545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brisot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Hamza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fourdinier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ncrna.2025.04.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05037018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Berny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brazier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Presne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26083635" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Metzinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14241971" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04654312v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boyartchuk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouled-Haddou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Chiara Guerrera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2024.117205" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/obesities3030020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03924871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Vallejo-Mudarra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garc&#237;a-Caballero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Guerrero-Hue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2022.110583" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03711177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Moreno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126624" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584404v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rayego-Mateos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garcia-Caballero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22116077" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03374265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griet Glorieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Pletinck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910549" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bassand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Na&#239;m" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Mouhoubi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Haddad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16460" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03572957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jankovsky" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Demont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfab085.0013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584407v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570161117999190820150930" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491125v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2020.115393" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03572336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nader" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maitrias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ncrna.2020.02.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03583942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore M'Baya-Moutoula" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Six" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Bahrar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Celic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570161117666190705141152" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-3QDT0XJB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584406v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9092039" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584410v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rochette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20010067" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625556v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schepers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41101-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584409v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ncrna.2019.01.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02061515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charnaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Massy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy140" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04164800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fourdinier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schepers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Glorieux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liabeuf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.07.293" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M'Baya-Moutoula" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louvet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molinie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cerutti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2018.05.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03572338v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.117.309233" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464865v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Burtey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad A Massy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2016.10.027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790133v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mckay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfw060" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03572340v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemeuth-Metzinger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maitrias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Humbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03583943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad A. Massy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570161114666160914175149" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04076106v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;gis Humbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929124v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Ta&#239;bi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2014.03.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-237801T0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929054v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seif El Islam Djelouat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2013.10.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LXP2CBQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00814730v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Chevance" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-012-0946-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L3VZSTPQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03374261v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Yusuf Rangrez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie H&#233;naut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047807" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00730891v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guilloteau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vitari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rom&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-8-70" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875534v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654902v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Morisset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Zabielski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954422407334082" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672511v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Meuth-Metzinger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Philouze-Rome" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.mpa.0000174938.89815.e9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675582v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Emilion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mungall" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dunham" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beck" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879520v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. da Costa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Metzinger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eliat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavassila" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758564v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759132v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Retout" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649319v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649282v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649351v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584411v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000450774" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/OPS-L95FMCXR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05054545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brisot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Hamza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fourdinier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ncrna.2025.04.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05037018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Berny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brazier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Presne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26083635" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Metzinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14241971" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04654312v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boyartchuk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouled-Haddou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Chiara Guerrera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2024.117205" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/obesities3030020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03711177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Moreno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126624" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03924871v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Vallejo-Mudarra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garc&#237;a-Caballero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Guerrero-Hue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2022.110583" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584404v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rayego-Mateos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garcia-Caballero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22116077" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03374265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griet Glorieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Pletinck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910549" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bassand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Na&#239;m" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Mouhoubi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Haddad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16460" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03572957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jankovsky" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Demont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfab085.0013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584407v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570161117999190820150930" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491125v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2020.115393" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03572336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nader" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maitrias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ncrna.2020.02.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03583942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore M'Baya-Moutoula" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Six" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Bahrar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Celic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570161117666190705141152" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-3QDT0XJB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584406v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9092039" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584410v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rochette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20010067" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625556v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schepers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41101-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584409v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ncrna.2019.01.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02061515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charnaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Massy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy140" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04164800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fourdinier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schepers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Glorieux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liabeuf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.07.293" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M'Baya-Moutoula" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louvet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molinie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cerutti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2018.05.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03572338v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.117.309233" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464865v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Burtey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad A Massy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2016.10.027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790133v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mckay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfw060" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03572340v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemeuth-Metzinger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maitrias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Humbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03583943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad A. Massy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570161114666160914175149" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04076106v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;gis Humbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929124v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Ta&#239;bi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2014.03.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-237801T0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929054v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seif El Islam Djelouat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2013.10.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LXP2CBQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00814730v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Chevance" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-012-0946-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L3VZSTPQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03374261v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Yusuf Rangrez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie H&#233;naut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047807" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00730891v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guilloteau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vitari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rom&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-8-70" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875534v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654902v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Morisset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Zabielski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954422407334082" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672511v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Meuth-Metzinger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Philouze-Rome" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.mpa.0000174938.89815.e9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675582v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Emilion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mungall" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dunham" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beck" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879520v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. da Costa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Metzinger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eliat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavassila" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758564v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759132v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Retout" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649319v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649282v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649351v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584411v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000450774" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/OPS-L95FMCXR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>