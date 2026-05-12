--- v1 (2026-04-10)
+++ v2 (2026-05-12)
@@ -72,4774 +72,4865 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uremic toxins levels are associated with miR-223 in Chronic Kidney Disease-associated anemia.</w:t>
+                <w:t xml:space="preserve">Could Metabolism-Related Long Non-Coding RNAs Be More Conserved than Their Brain-Related Counterparts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Brisot</w:t>
+                <w:t xml:space="preserve">Laurent Metzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-coding RNA research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ncrna.2025.04.009⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (4), pp.484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes17040484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054545v1</w:t>
+                <w:t xml:space="preserve">hal-05612419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Urine and Plasma Levels of Extracellular Vesicles in a Cohort of Kidney Transplant Recipients and Chronic Kidney Disease Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uremic toxins levels are associated with miR-223 in Chronic Kidney Disease-associated anemia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Brisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eya Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Jacob</w:t>
+                <w:t xml:space="preserve">Ophélie Fourdinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin de Berny</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Lion</w:t>
+                <w:t xml:space="preserve">Benjamin Brigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms26083635⟩</w:t>
+              <w:t xml:space="preserve">Non-coding RNA research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ncrna.2025.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037018v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Non-Coding RNome Landscape in Erythropoiesis: Pathophysiological Implications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Brisot</w:t>
+                <w:t xml:space="preserve">Quantification of Urine and Plasma Levels of Extracellular Vesicles in a Cohort of Kidney Transplant Recipients and Chronic Kidney Disease Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Berny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Metzinger</w:t>
+                <w:t xml:space="preserve">Claire Presne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (24), pp.1971. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (8), pp.3635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells14241971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms26083635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441233v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proteomic study of the downregulation of TRIM37 on chondrocytes: Implications for the MULIBREY syndrome</w:t>
+                <w:t xml:space="preserve">The Non-Coding RNome Landscape in Erythropoiesis: Pathophysiological Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Brigant</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Emma Brisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Metzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2024.117205⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (24), pp.1971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells14241971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654312v1</w:t>
+                <w:t xml:space="preserve">hal-05441233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Roles of MicroRNAs in Obesity: Emphasizing Links with Chronic Kidney Disease and Cardiovascular Disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A proteomic study of the downregulation of TRIM37 on chondrocytes: Implications for the MULIBREY syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Boyartchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Ouled-Haddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Chiara Guerrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3 (3), pp.243-252. </w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 187, pp.117205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/obesities3030020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2024.117205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685031v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Non-Coding RNAs in Kidney Diseases.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Roles of MicroRNAs in Obesity: Emphasizing Links with Chronic Kidney Disease and Cardiovascular Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Metzinger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23126624⟩</w:t>
+              <w:t xml:space="preserve">Obesities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (3), pp.243-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/obesities3030020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711177v1</w:t>
+                <w:t xml:space="preserve">hal-04685031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoxyl sulfate impairs erythropoiesis at BFU-E stage in chronic kidney disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of Non-Coding RNAs in Kidney Diseases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Metzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Signalling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cellsig.2022.110583⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23126624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924871v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Coding RNAs in Kidney Diseases: The Long and Short of Them</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Indoxyl sulfate impairs erythropoiesis at BFU-E stage in chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eya Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mercedes Vallejo-Mudarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Ouled-Haddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina García-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Melania Guerrero-Hue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristina Garcia-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22116077⟩</w:t>
+              <w:t xml:space="preserve">Cellular Signalling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.110583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cellsig.2022.110583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584404v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndecan-1 and Free Indoxyl Sulfate Levels Are Associated with miR-126 in Chronic Kidney Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fourdinier</w:t>
+                <w:t xml:space="preserve">miR‐126‐3p is essential for CXCL12‐induced angiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bassand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Metzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Naïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Griet Glorieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Brigant</w:t>
+                <w:t xml:space="preserve">Nesrine Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momar Diouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anneleen Pletinck</w:t>
+                <w:t xml:space="preserve">Oualid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms221910549⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.6032 - 6045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcmm.16460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374265v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miR‐126‐3p is essential for CXCL12‐induced angiogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INDOXYL SULFATE AFFECTS ERYTHROPOIESIS DURING THE COURSE OF CHRONIC KIDNEY DISEASE: A MOLECULAR STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eya Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Ouled-Haddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jankovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Bassand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Oualid Haddad</w:t>
+                <w:t xml:space="preserve">Yohann Demont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcmm.16460⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (Supplement_1), pp.MO550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfab085.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798369v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INDOXYL SULFATE AFFECTS ERYTHROPOIESIS DURING THE COURSE OF CHRONIC KIDNEY DISEASE: A MOLECULAR STUDY</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Non-Coding RNAs in Kidney Diseases: The Long and Short of Them</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eya Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Brigant</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melania Guerrero-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rayego-Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Garcia-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfab085.0013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (11), pp.6077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22116077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572957v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miR-223 and other miRNA's evaluation in chronic kidney disease: Innovative biomarkers and therapeutic tools (vol 4, pg 30, 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Syndecan-1 and Free Indoxyl Sulfate Levels Are Associated with miR-126 in Chronic Kidney Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fourdinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griet Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momar Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneleen Pletinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-coding RNA research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (19), pp.10549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms221910549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584448v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Adherence to Ticagrelor in Patients After Acute Coronary Syndrome: Talking Face to Face is Better than a Phone Call</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Aortic valve calcification in the era of non-coding RNAs: The revolution to come in aortic stenosis management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Metzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie Metzinger-Le Meuth</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maitrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Caus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Vascular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1570161117999190820150930⟩</w:t>
+              <w:t xml:space="preserve">Non-coding RNA research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (2), pp.41-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ncrna.2020.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584407v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRIM37 is highly expressed during mitosis in CHON-002 chondrocytes cell line and is regulated by miR-223</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Demont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Ouled-Haddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Testelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 137, pp.115393 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bone.2020.115393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03491125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aortic valve calcification in the era of non-coding RNAs: The revolution to come in aortic stenosis management?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Improving Adherence to Ticagrelor in Patients After Acute Coronary Syndrome: Talking Face to Face is Better than a Phone Call</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Metzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Metzinger-Le Meuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-coding RNA research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ncrna.2020.02.005⟩</w:t>
+              <w:t xml:space="preserve">Current Vascular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (3), pp.302-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1570161117999190820150930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572336v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of miR-223 Expression Using a Sponge Strategy Decreases Restenosis in Rat Injured Carotids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">miR-223 and other miRNA's evaluation in chronic kidney disease: Innovative biomarkers and therapeutic tools (vol 4, pg 30, 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Vascular Pharmacology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Non-coding RNA research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (4), pp.219</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03583942v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uremic Toxins Affect Erythropoiesis during the Course of Chronic Kidney Disease: A Review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inhibition of miR-223 Expression Using a Sponge Strategy Decreases Restenosis in Rat Injured Carotids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore M'Baya-Moutoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Bahrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Celic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Vascular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (5), pp.507-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1570161117666190705141152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells9092039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03584406v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRIMming down to TRIM37: Relevance to Inflammation, Cardiovascular Disorders, and Cancer in MULIBREY Nanism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Uremic Toxins Affect Erythropoiesis during the Course of Chronic Kidney Disease: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eya Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Metzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Metzinger-Le Meuth</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Metzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20010067⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9092039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584410v1</w:t>
+                <w:t xml:space="preserve">hal-03584406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum levels of miR-126 and miR-223 and outcomes in chronic kidney disease patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TRIMming down to TRIM37: Relevance to Inflammation, Cardiovascular Disorders, and Cancer in MULIBREY Nanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Metzinger-Le Meuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Metzinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-41101-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20010067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625556v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miR-223 and other miRNA's evaluation in chronic kidney disease: Innovative biomarkers and therapeutic tools</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serum levels of miR-126 and miR-223 and outcomes in chronic kidney disease patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fourdinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griet Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-coding RNA research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (1), pp.30-35. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ncrna.2019.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-41101-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584409v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The expanding roles of microRNAs in kidney pathophysiology</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">miR-223 and other miRNA's evaluation in chronic kidney disease: Innovative biomarkers and therapeutic tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Metzinger-Le Meuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Metzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfy140⟩</w:t>
+              <w:t xml:space="preserve">Non-coding RNA research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), pp.30-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ncrna.2019.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061515v1</w:t>
+                <w:t xml:space="preserve">hal-03584409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression sérique et intérêt pronostique de miR-126 et miR-223 dans la maladie rénale chronique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The expanding roles of microRNAs in kidney pathophysiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fourdinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Massy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Metzinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2018.07.293⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (1), pp.7-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfy140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164800v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-omics analysis of the regulatory changes induced by miR-223 in a monocyte/macrophage cell line</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Cerutti</w:t>
+                <w:t xml:space="preserve">Expression sérique et intérêt pronostique de miR-126 et miR-223 dans la maladie rénale chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fourdinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Metzinger-Le Meuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2018.05.010⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (5), pp.380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2018.07.293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326895v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Involvement of miRNA in Carotid-Related Stroke</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Caus</w:t>
+                <w:t xml:space="preserve">A multi-omics analysis of the regulatory changes induced by miR-223 in a monocyte/macrophage cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore M'Baya-Moutoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Molinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Chiara Guerrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.117.309233⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1864 (8), pp.2664-2678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2018.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572338v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">microRNAs in the pathophysiology of CKD-MBD: Biomarkers and innovative drugs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serum microRNAs are altered in various stages of chronic kidney disease: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Massy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mckay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2016.10.027⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.30-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfw060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464865v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum microRNAs are altered in various stages of chronic kidney disease: a preliminary study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">microRNAs in the pathophysiology of CKD-MBD: Biomarkers and innovative drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Metzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Burtey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maitrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad A Massy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Metzinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfw060⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1863, pp.337-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2016.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790133v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">miR-92a, a potential novel biomarker of rapid aortic valve calcification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lemeuth-Metzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lemeuth-Metzinger</w:t>
+                <w:t xml:space="preserve">P. Maitrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Maitrias</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. R. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Heart Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38 (1), pp.933</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mir-221/222 Cluster is a Key Player in Vascular Biology via the Fine-Tuning of Endothelial Cell Physiology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">The Involvement of miRNA in Carotid-Related Stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maitrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Metzinger-Le Meuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Caus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Vascular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1570161114666160914175149⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (9), pp.1608-1617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.117.309233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583943v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miR-92a: A Novel Potential Biomarker of Rapid Aortic Valve Calcification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The mir-221/222 Cluster is a Key Player in Vascular Biology via the Fine-Tuning of Endothelial Cell Physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Celic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Metzinger-Le Meuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad A. Massy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Metzinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heart Valve Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Vascular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (1), pp.40-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1570161114666160914175149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076106v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miR-223: An inflammatory oncomiR enters the cardiovascular field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">miR-92a: A Novel Potential Biomarker of Rapid Aortic Valve Calcification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maitrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Taïbi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Régis Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Heart Valve Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (3), pp.327-333</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929124v1</w:t>
+                <w:t xml:space="preserve">hal-04076106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible involvement of microRNAs in vascular damage in experimental chronic kidney disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">miR-223: An inflammatory oncomiR enters the cardiovascular field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Massy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Metzinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 1842 (1), pp.88-98. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2013.10.005⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 1842 (7), pp.1001-1009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2014.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929054v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatility of non-native forms of human cytochrome c: pH and micellar concentration dependence.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Possible involvement of microRNAs in vascular damage in experimental chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore M'Baya-Moutoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Seif El Islam Djelouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00775-012-0946-4⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1842 (1), pp.88-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2013.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00814730v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic Phosphate Accelerates the Migration of Vascular Smooth Muscle Cells: Evidence for the Involvement of miR-223</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Versatility of non-native forms of human cytochrome c: pH and micellar concentration dependence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047807⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (1), pp.27-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00775-012-0946-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374261v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00814730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there adaptation of the exocrine pancreas in wild animal? The case of the Roe Deer.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Inorganic Phosphate Accelerates the Migration of Vascular Smooth Muscle Cells: Evidence for the Involvement of miR-223</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashraf Yusuf Rangrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore M'Baya-Moutoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Romé</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hénaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Seif El Islam Djelouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1746-6148-8-70⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00730891v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatility of human cytochrome c non-native forms: possible implications in apoptosis.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Is there adaptation of the exocrine pancreas in wild animal? The case of the Roe Deer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Vitari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Romé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (1), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1746-6148-8-70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875534v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00730891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastrin, cholecystokinin and gastrointestinal tract functions in mammals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Versatility of human cytochrome c non-native forms: possible implications in apoptosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romuald Zabielski</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Research Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02654902v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential activation of adenylate cyclase by secretin and VIP receptors in the calf pancreas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Gastrin, cholecystokinin and gastrointestinal tract functions in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Zabielski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pancreas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.mpa.0000174938.89815.e9⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Research Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (2), pp.254-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0954422407334082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02672511v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Differential activation of adenylate cyclase by secretin and VIP receptors in the calf pancreas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Meuth-Metzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Philouze-Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Metzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pancreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31, pp.174-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.mpa.0000174938.89815.e9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Physical and transcript map of the region between D6S264 and D6S149 on chromosome 6q27, the minimal region of allele loss in sporadic epithelial ovarian cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Emilion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Mungall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dunham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 21, pp.387-399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4849,400 +4940,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Quantitative analysis of HRMAS 1D proton spectra from rat liver biopsies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Eliat</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cavassila</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Éliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cavassila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society of Magnetic Resonance in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">25th European Society of Magnetic Resonance in Medicine and Biology (ESMRMB 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGENAE-chick, un outil d'analyse du transcriptome de la poule.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Meuth-Metzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Douaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Journées de la Recherches Avicoles, Saint Malo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats du programme agenae concernant la génomique fonctionnelle de la poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Retout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5252,495 +5343,495 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan du séquençage de collections de gènes exprimés des animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine S. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Paris, France. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chicken and pig normalised multi-tissue cDNA libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIII International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Göttingen, Germany. pp.38, 2002, Proceedings 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chicken normalised multi-tissue cDNA library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Douaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Montpellier, France. , n.p., Proceedings of the World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing a chicken normalised multitissue-cDNA library.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Douaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chicken Genomics and biology workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5750,163 +5841,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNAs Are Associated with Uremic Toxicity, Cardiovascular Calcification, and Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad A. Massy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Metzinger-Le Meuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Metzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kawanishi, H and Takemoto, Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCIENTIFIC ASPECTS OF DIALYSIS THERAPY: JSDT/ISBP ANNIVERSARY EDITION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 189, pp.160-168, 2017, Contributions to Nephrology, 978-3-318-05929-8; 978-3-318-05928-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000450774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId193"/>
+      <w:footerReference w:type="default" r:id="rId194"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6053,51 +6144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05054545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brisot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Hamza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fourdinier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ncrna.2025.04.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05037018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Berny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brazier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Presne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26083635" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Metzinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14241971" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04654312v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boyartchuk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouled-Haddou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Chiara Guerrera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2024.117205" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/obesities3030020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03711177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Moreno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126624" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03924871v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Vallejo-Mudarra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garc&#237;a-Caballero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Guerrero-Hue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2022.110583" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584404v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rayego-Mateos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garcia-Caballero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22116077" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03374265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griet Glorieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Pletinck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910549" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bassand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Na&#239;m" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Mouhoubi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Haddad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16460" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03572957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jankovsky" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Demont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfab085.0013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584407v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570161117999190820150930" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491125v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2020.115393" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03572336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nader" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maitrias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ncrna.2020.02.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03583942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore M'Baya-Moutoula" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Six" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Bahrar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Celic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570161117666190705141152" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-3QDT0XJB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584406v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9092039" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584410v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rochette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20010067" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625556v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schepers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41101-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584409v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ncrna.2019.01.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02061515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charnaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Massy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy140" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04164800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fourdinier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schepers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Glorieux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liabeuf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.07.293" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M'Baya-Moutoula" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louvet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molinie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cerutti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2018.05.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03572338v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.117.309233" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464865v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Burtey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad A Massy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2016.10.027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790133v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mckay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfw060" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03572340v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemeuth-Metzinger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maitrias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Humbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03583943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad A. Massy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570161114666160914175149" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04076106v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;gis Humbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929124v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Ta&#239;bi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2014.03.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-237801T0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929054v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seif El Islam Djelouat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2013.10.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LXP2CBQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00814730v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Chevance" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-012-0946-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L3VZSTPQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03374261v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Yusuf Rangrez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie H&#233;naut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047807" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00730891v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guilloteau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vitari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rom&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-8-70" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875534v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654902v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Morisset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Zabielski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954422407334082" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672511v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Meuth-Metzinger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Philouze-Rome" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.mpa.0000174938.89815.e9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675582v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Emilion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mungall" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dunham" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beck" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879520v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. da Costa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Metzinger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eliat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavassila" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758564v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759132v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Retout" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649319v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649282v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649351v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584411v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000450774" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/OPS-L95FMCXR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05612419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Metzinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes17040484" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05054545v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brisot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Hamza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fourdinier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ncrna.2025.04.009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05037018v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Jacob" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Berny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brazier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Presne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26083635" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14241971" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04654312v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boyartchuk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouled-Haddou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Chiara Guerrera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2024.117205" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685031v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/obesities3030020" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03711177v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Moreno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126624" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03924871v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Vallejo-Mudarra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garc&#237;a-Caballero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Guerrero-Hue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2022.110583" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bassand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Na&#239;m" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Mouhoubi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Haddad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16460" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03572957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jankovsky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Demont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfab085.0013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rayego-Mateos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garcia-Caballero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22116077" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03374265v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griet Glorieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Pletinck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910549" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03572336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nader" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maitrias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ncrna.2020.02.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491125v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2020.115393" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570161117999190820150930" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03583942v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore M'Baya-Moutoula" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Six" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Bahrar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Celic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570161117666190705141152" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-3QDT0XJB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9092039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584410v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rochette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20010067" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625556v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schepers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41101-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584409v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ncrna.2019.01.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02061515v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charnaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Massy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy140" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04164800v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fourdinier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schepers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Glorieux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liabeuf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.07.293" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326895v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M'Baya-Moutoula" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louvet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molinie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cerutti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2018.05.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790133v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mckay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfw060" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464865v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Burtey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad A Massy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2016.10.027" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03572340v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemeuth-Metzinger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maitrias" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Humbert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03572338v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.117.309233" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03583943v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad A. Massy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570161114666160914175149" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04076106v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;gis Humbert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929124v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Ta&#239;bi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2014.03.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-237801T0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929054v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seif El Islam Djelouat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2013.10.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LXP2CBQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00814730v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Chevance" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-012-0946-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L3VZSTPQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03374261v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Yusuf Rangrez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie H&#233;naut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047807" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00730891v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guilloteau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vitari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rom&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-8-70" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875534v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654902v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Morisset" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Zabielski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954422407334082" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Meuth-Metzinger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Philouze-Rome" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.mpa.0000174938.89815.e9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Emilion" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mungall" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dunham" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879520v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. da Costa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine &#201;liat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cavassila" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758564v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759132v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Retout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649319v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649282v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649351v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584411v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000450774" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/OPS-L95FMCXR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>