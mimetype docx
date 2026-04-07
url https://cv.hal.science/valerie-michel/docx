--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -66,8229 +66,10561 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (108)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (113)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Consultation des usagers d’aéroport , CJUE, 12 fév. 2026, aff. C-680/24, WizzAir Hungary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transports ferroviaires - Gestionnaire de l’infrastructure, CJUE, 13 nov. 2025, aff. C-250/24, Commission c/ Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandat d’arrêt européen, locus commissi delicti et objectif de bonne administration de la justice pénale, CJUE, 12 fév. 2026, aff. C-712/25 PPU, Rastoshev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération judiciaire en matière pénale - Remise sous garantie de retour et double-incrimination; CJUE, 15 janv. 2026, aff. C-641/23, Dubers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Asile : Dies a quo du délai de transfert; CJUE, 18 déc. 2025, aff. C-560/23, Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Coopération judiciaire en matière pénale - Remise sous garantie de retour et double-incrimination; CJUE, 15 janv. 2026, aff. C-641/23, Dubers</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asile - Conséquences du refus de changement de centre d’hébergement ; CJUE, 18 déc. 2025, aff. C-184/24, Sidi Bouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finalités de la réglementation ciel unique et droit des usagers, CJUE, 12 fév. 2026, aff. C-408/24, Austrian Airlines AG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, revue Europe, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décision d’enquête européenne et audition en vidéoconférence , CJUE, 18 déc. 2025, aff. C-325/24, Bissilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suspension unilatérale des reprises et transfert de l’examen d’une demande d’asile, CJUE, 5 mars 2026, aff. C-458/24, Daraa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transports - Prix du billet et commission d’intermédiation ; CJUE, 15 janv. 2026, aff. C-45/24, Verein für Konsumenteninformation (Commission prélevée par un intermédiaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mandat d’arrêt européen, locus commissi delicti et objectif de bonne administration de la justice pénale, CJUE, 12 fév. 2026, aff. C-712/25 PPU, Rastoshev</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asile- Retard dans le délai de traitement: CJUE, 15 janv. 2026, aff. C-742/24, Havvitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 4</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Consultation des usagers d’aéroport , CJUE, 12 fév. 2026, aff. C-680/24, WizzAir Hungary</w:t>
+              <w:t xml:space="preserve">, 2026, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection temporaire et accès à la protection subsidiaire; CJUE, 13 nov. 2025, aff. C-525/23, Oti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 4</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Transports ferroviaires - Gestionnaire de l’infrastructure, CJUE, 13 nov. 2025, aff. C-250/24, Commission c/ Espagne</w:t>
+              <w:t xml:space="preserve">, 2026, a</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transports - Notion de voyageur; CJUE, 13 nov. 2025, aff. C-445/24, MS Amlin Insurance SE c/ (W)onderwer VZW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Asile - Conséquences du refus de changement de centre d’hébergement ; CJUE, 18 déc. 2025, aff. C-184/24, Sidi Bouzid</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transports aériens - Gestion du trafic et exonération du transporteur; Trib. UE, 21 janv. 2026, aff. T-134/25, D (Décision relative à la gestion du trafic aérien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 2</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Décision d’enquête européenne et audition en vidéoconférence , CJUE, 18 déc. 2025, aff. C-325/24, Bissilli</w:t>
+              <w:t xml:space="preserve">, A paraître, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration- Droit à un recours effectif CJUE, 19 juin 2025, aff. C-299/23, Darvate e.a.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 2</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Finalités de la réglementation ciel unique et droit des usagers, CJUE, 12 fév. 2026, aff. C-408/24, Austrian Airlines AG</w:t>
+              <w:t xml:space="preserve">, 2025, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décision d’enquête européenne et définition de la mesure d’enquête, CJUE, 9 janv. 2025, aff. C-583/23, Delda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, revue Europe, 4</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Transports - Prix du billet et commission d’intermédiation ; CJUE, 15 janv. 2026, aff. C-45/24, Verein für Konsumenteninformation (Commission prélevée par un intermédiaire)</w:t>
+              <w:t xml:space="preserve">, 2025, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annulation confirmée du règlement classant les particules de dioxyde de titane comme substance cancérogène, CJUE, 1er août 2025, aff. C-71/23P et C-82/23 P, République française c/ CWS Powder Coatings e.a.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, 3</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Asile- Retard dans le délai de traitement: CJUE, 15 janv. 2026, aff. C-742/24, Havvitt</w:t>
+              <w:t xml:space="preserve">, 2025, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rétroactivité in mitius et juge de cassation, CJUE, Grd. Ch., 1er août 2025, aff. C-544/23, T.T., BAJI Trans s.r.o</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, 3</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Protection temporaire et accès à la protection subsidiaire; CJUE, 13 nov. 2025, aff. C-525/23, Oti</w:t>
+              <w:t xml:space="preserve">, 2025, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature d’une décision sur le départ volontaire, CJUE, 1er août 2025, aff. C-636/23 et C-637/23, Al Hoceima et Boghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, a</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Transports - Notion de voyageur; CJUE, 13 nov. 2025, aff. C-445/24, MS Amlin Insurance SE c/ (W)onderwer VZW</w:t>
+              <w:t xml:space="preserve">, 2025, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transports-Autorités de contrôle de sûreté, CJUE, 10 juill. 2025, aff. C-783/23, Liège Airport Security SA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 1</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Transports aériens - Gestion du trafic et exonération du transporteur; Trib. UE, 21 janv. 2026, aff. T-134/25, D (Décision relative à la gestion du trafic aérien)</w:t>
+              <w:t xml:space="preserve">, 2025, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asile : Droit au juge et présomption de recours abusif CJUE, 3 juill. 2025 aff. C-610/23, Al Nasiria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, 3</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Asile : Droit au juge et présomption de recours abusif CJUE, 3 juill. 2025 aff. C-610/23, Al Nasiria</w:t>
+              <w:t xml:space="preserve">, 2025, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits fondamentaux : Contrôle juridictionnel de la composition des juridictions, CJUE, 14 nov. 2024, aff. C-197/23, S.S.A c/ C. sp.z o.o</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualification d’une mesure de suspension de la peine, CJUE, 11 sept. 2025, aff. C-215/24, Fira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration - Aide à l’entrée irrégulière et responsabilité familiale , CJUE Grde. Ch., 3juin 2025, aff. C-460/23, Kinsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droits fondamentaux : Contrôle juridictionnel de la composition des juridictions, CJUE, 14 nov. 2024, aff. C-197/23, S.S.A c/ C. sp.z o.o</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asile - Protection temporaire et demandes successives, CJUE, 27 fév. 2025, aff. C-753/23, A.N (Krasiliva)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indemnisation des victimes de criminalité : Définitions des victimes, CJUE, 7 nov. 2024, aff. C-126/23, Burdene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nature d’une décision sur le départ volontaire, CJUE, 1er août 2025, aff. C-636/23 et C-637/23, Al Hoceima et Boghni</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asile : Épuisement temporaire des capacités de logement et droit à des conditions matérielles d’accueil couvrant les besoins fondamentaux ; CJUE, 1er août 2025, aff. C-97/24, S.A. ; R.J. c/ Minister for Children, Equality, Disability, Integration and Youth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Décision d’enquête européenne et définition de la mesure d’enquête, CJUE, 9 janv. 2025, aff. C-583/23, Delda</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asile: Demande ultérieure et décision antérieure d’un État membre, CJUE, 19 déc. 2024, aff. jtes., C-123/23 et C-202/23, Khan Yunis et Baabda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asile: Les États ne sont pas tenus d’aligner la durée de la protection temporaire facultative sur la durée de la protection temporaire obligatoire, CJUE, Gr. Ch., 19 déc. 2024, aff. jtes C-244/24 et C-290/24, Kaduna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ d’application du règlement droits des passagers et voyage gratuit ou à un tarif non accessible au public, CJUE, 16 janv. 2025, aff. C-516/23, NW, YS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Annulation confirmée du règlement classant les particules de dioxyde de titane comme substance cancérogène, CJUE, 1er août 2025, aff. C-71/23P et C-82/23 P, République française c/ CWS Powder Coatings e.a.</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement illicite de données personnelles et communiqué de presse , CJUE, 1er oct. 2025, aff. T-384/20 RENV, OC c/ Commission européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration - Calcul de la durée de rétention CJUE, 5 mars 2026, aff. C-150/24, Aroja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ICE : Contrôle des déclarations de soutien, Trib. UE, 5 fév. 2025, aff. T-1086/23, Fondazione Save The Chickens c/ Commission européenne :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rétroactivité in mitius et juge de cassation, CJUE, Grd. Ch., 1er août 2025, aff. C-544/23, T.T., BAJI Trans s.r.o</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération judiciaire en matière pénale : Plaider coupable et protection juridictionnelle effective, CJUE, 28 nov. 2024, aff. C-432/22, PT ; CJUE, 28 nov. 2024, aff. C-398/23, PT II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">transport aérien: Foudre et circonstances extraordinaires, CJUE, 16 oct. 2025, aff. C-399/24, Hairhelp c/ Austrian Airlines AG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Transports-Autorités de contrôle de sûreté, CJUE, 10 juill. 2025, aff. C-783/23, Liège Airport Security SA</w:t>
+              <w:t xml:space="preserve">, 2025, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversion du placement sous surveillance policière en peine privative de liberté, CJUE, 9 oct. 2025, aff. C-798/23, Abbottly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Immigration- Droit à un recours effectif CJUE, 19 juin 2025, aff. C-299/23, Darvate e.a.</w:t>
+              <w:t xml:space="preserve">, 2025, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étendue du contrôle juridictionnel des mesures de rétention, CJUE, 4 sept. 2025, aff. C-313/25 PPU, Adrar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 8</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Indemnisation des victimes de criminalité : Définitions des victimes, CJUE, 7 nov. 2024, aff. C-126/23, Burdene</w:t>
+              <w:t xml:space="preserve">, 2025, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asile : Examen d’intégration civique CJUE, Gde. ch., 4 fév. 2025, aff. C-158/23, T.G (Keren)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remboursement intégral du voyage à forfait, CJUE, 23 oct. 2025, aff. C-469/24, Tuleka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdiction de la reconnaissance incidente d’un jugement de condamnation, CJUE Grd. ch., 4 sept. 2025, aff. C-305/22, C.J</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asile: Défaillances systémiques et suspension unilatérale des reprises, CJUE, 19 déc. 2024, aff. C-185/24 et 189/24, Tudmur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asile - Notion d’élément nouveau et arrêt de la Cour, CJUE, Gr. Ch.8 fév. 2024, aff. C-216/22, A.A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération judiciaire en matière pénale - Portée du signalement SIS II ; CJUE, 15 déc. 2022, aff. C-88/21, Lietuvos Respublikos vidaus reikalų ministerija</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prestation de services- Lutte contre les risques systémiques, CJUE, 26 sept. 2024, aff. C-387/22, Nord Vest Pro Sani Pro SRL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renvoi préjudiciel- Notion de juridiction, CJUE, 26 sept. 2024, aff. C-368/23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection renforcée des communications entre avocat et client CJUE, 26 sept. 2024, aff. C-432-23, FSCS Ordre des avocats du Barreau de Luxembourg c/ Administration des contributions directes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandat d’arrêt européen - Jugement par défaut et sans représentation CJUE, ord. 20 sept. 2024, aff. C-504/24 PPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’affectation d’opérateurs sur un marché ne vaut pas affectation individuelle, Trib. UE, 2 mai 2024, aff. T-419/23, Lorenz Kiene e.a c/ Parlement et Conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clause abusive : Relevé d’office et cession de créance à un professionnel, CJUE, 11 avr. 2024, aff. C-173/23, Eventmedia Soluciones SL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance mutuelle des condamnations pénales et protection des droits fondamentaux, CJUE, 9 nov. 2023, aff. C-819/21, Staatsanwaltschaft Aachen – MD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asile - « Groupe social » et attachement à la valeur fondamentale d’égalité de traitement, CJUE, 11juin 2024, aff. C-646/21, K.L : Europe, Aout-Sept. 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle des redevances d’utilisation, CJUE, 7 mars 2024, aff. C-582/22, Die Länderbahn e.a.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communications électroniques - Calcul du coût inéquitable du service universel -CJUE, 19 sept. 2024, aff. C-273/23, Autorità per le Garanzie nelle Comunicazioni e.a.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vice caché de conception et exonération du transporteur CJUE, 13 juin 2024, aff. C-385/23, Matkustaja A c/ Finnair, CJUE, 13 juin 2024, aff. C-411/23, D.S.A. c/ P.S.A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Permis de conduire, CJUE, 21 mars 2024, aff. C-703/22, WU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anticipation de retard et non-présentation à l’embarquement CJUE, 25 janv. 2024, aff. C-54/23, WY ; CJUE, 25 janv. 2024, aff. C-474/22, Laudamotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonction et modalités d’application du concept de pays tiers sûr , CJUE, 5 fév. 2026, aff. C-718/24, Aleb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Censure du Tribunal sur l’appréciation des conditions de réidentification, CJUE, 7 mars 2024, aff. C-479/22P, OC c/ Commission européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage à forfait : résiliation sans frais, CJUE, 29 fév. 2024, aff. C-299/22, M.D c/ « Tez Tour » UAB, CJUE, 29 fév. 2024, aff. C-584/22, QM c/ Kiwi Tours GMBH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès aux documents et opposition de l’État, Trib. UE, 24 janv. 2024, aff. T-602/22, Veritas c/ Commission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection internationale et femmes victimes de violence CJUE, 16 janv. 2024, aff. C-621/21, WS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insolvabilité de l’organisateur de voyage, CJUE, 29 juill. 2024, aff. jtes., C-771/22 et C-45/23, HDI Global SE e.a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Services de récupération du permis de conduire ; CJUE, 19 janv. 2023, aff. C-292/21, CNAE e.a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en compte des condamnations antérieures, révocation du sursis et reconnaissance mutuelle, CJUE, 5 oct. 2023, aff. C-219/22, QS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un litige sans objet implique le rejet des questions préjudicielles ; CJUE ord., 3 oct. 2023, aff. C-235/22, Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renvoi préjudiciel : Cadre factuel du litige en matière pénale et droits à la présomption d’innocence et à un tribunal impartial CJUE, 30 mars 202308, aff. C-069/22, IP e.a.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Immigration - Aide à l’entrée irrégulière et responsabilité familiale , CJUE Grde. Ch., 3juin 2025, aff. C-460/23, Kinsa</w:t>
+              <w:t xml:space="preserve">, A paraître, revue Europe, 2023 (5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte contre le blanchiment de capitaux ; CJUE, 2 mars 2023, aff. C-78/21, AS « Privabank » e.a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subventionnement des écoles confessionnelles ; CJUE, 2 fév. 2023, aff. C-372/21, Freikirche der Siebenten-Tags-Adventisten in Deutschland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintien ferme et indispensable des conditions de non-exécution d’un mandat d’arrêt européen pour risque de violation des droits fondamentaux CJUE, 31 janv. 2023, aff. C-158/21, Puig Gordi e.a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Etude (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiscalité des transferts intra-groupe ; CJUE, 16 fév. 2023, aff. C-707/20, Gallaher Limited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refus d’embarquement anticipé ouvre droit à indemnisation quand bien même le passager ne s’est pas présenté à l’embarquement, CJUE, 26 oct. 2023, aff. C-238/22, FW c/ LATAM Airlines Group SA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Union douanière : droit au juge des tiers : CJUE, 9 mars 2023, pff. C-752/21, JP EOOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, revue Europe, 2023 (5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CJUE, 22 nov. 2022, aff. C-69/21, Staatssecretaris van Justitie en Veiligheid (Éloignement – Cannabis thérapeutique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tribunal ouvre l’accès aux travaux des groupes de travail du Conseil ; Trib. UE, 25 janv. 2023, aff. T-163/21, Emilio de Capitani c/ Conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faute de relever de domaines couverts par le droit de l’Union, une question préjudicielle n’est pas recevable quand bien même elle porte sur une question relative à l’indépendance des juges, CJUE, 3 oct. 2023, aff. C-327/22, PROM-VIDIJA d.o.o</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection des données : Déréférencement de contenu inexact CJUE, 8 déc. 2022, aff. C-460/20, TU, RE c/ Google LLC : Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renvoi préjudiciel Prise en compte de l’arrêt préjudiciel par le juge a quo ; CJUE, 7 juill. 2022, aff. C-261/21, F. Hoffmann-La Roche Ltd e.a :Europe, Oct. 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renvoi préjudiciel : Un juge national ne peut se fonder sur le droit de l’Union pour écarter son incompétence en vertu du droit interne CJUE, gde. ch., 22 mars 2022, aff. C-508/19, M.F c J.M</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchés publics : Recours en annulation ; CJUE, 31 mars 2022, aff. C-195/21, LB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notions essentielles du règlement droit des passagers aériens dans une opération impliquant un organisateur de voyage CJUE, 21 déc. 2021, aff. jtes., C-146/20, C-188/20, C-196/20, C-270/20, AD, BE, CF c/ Corendon Airlines (C 146/20); JG, LH, MI, NJ c/ OP ; Eurowings GmbH c/ flightright GmbH (C 196/20) et AG, MG, HG c/Austrian Airlines AG (C 270/20)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace de liberté, de sécurité et de justice : Mandat d’arrêt et Brexit, CJUE, 16 nov. 2021, PPU aff. C-479/21, SN, SD : Europe, Janv. 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnement Retrait de quotas en cas de cessation d’activité, CJUE, 20 janv. 2022, aff. C-165/20, ET c/ Bundesrepublik Deutschland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunité parlementaire, Trib. UE, ord. du vice-président, 26 nov. 2021, aff. T-272/21 RII, Carles Puigdemont i Casamajó e.a. c/ Parlement européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermeture de l’espace aérien et droits des compagnies aériennes ; CJUE, 2 juin 2022, aff. C-353/20, Skeyes : Europe, Aout-Sept. 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 8</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Qualification d’une mesure de suspension de la peine, CJUE, 11 sept. 2025, aff. C-215/24, Fira</w:t>
+              <w:t xml:space="preserve">, 2022, revue Europe, 8-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection des données à caractère personnel : Établissement d’une violation suffisamment caractérisée ; Trib. UE, 4 mai 2022 déc. 2008, aff. T-384/20, OC c/ Commission européenne Europe, Juill. 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité extracontractuelle de l’Union : Traitement et transfert de données par Europol ; Trib. UE, 27 avr. 2022, aff. T-436/21, Veen c/ Europol : Europe, Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès aux documents : Le Tribunal confirme la limitation du recours aux présomptions générale de non-communication par le principe de sécurité juridique ; Trib. UE, 29 juin 2022, aff. T-501/19, Corneli c/ BCE: Europe, Aout-Sept. 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 8-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport : Champ d’application du règlement « droits des passagers aériens », CJUE, 24 fév. 2022, aff. C-451/20, Airhelp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration : Du régime dérogatoire de placement en détention ; CJUE, 10 mars 2022, aff. C-519/20, K. c/ Landkreis Gifhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transports Indemnisation des accidents survenus lors du débarquement ; CJUE, 2 juin 2022, aff. C-589/20, JR : Europe, Aout-Sept. 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 8-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport : Champ d’application du règlement « droits des passagers aériens ». CJUE, 7 avr. 2022, aff. C-561/20, Q, R, S c/ United Airlines Inc.: Europe, Juin 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asile : Privation des conditions matérielles d’accueil ; CJUE, 1er août 2022, aff. C-422/21, Ministero dell'Interno c/ TO :Europe, Oct. 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport ferroviaire : Redevance d’utilisation et droit au juge, CJUE, 24 fév. 2022, aff. C-563/20, ORLEN. KolTrans sp.z.o.o</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits fondamentaux : Protection des données personnelles ; CJUE, 1er août 2022, aff. C-184/20, OT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours en annulation : Représentation d’une université par un professeur ; CJUE, 14 juill. 2022, aff. C-110/21P, Universität Bremen c/ Agence exécutive de la recherche : Europe, Oct. 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandat d’arrêt européen : Avant la remise, la décision-cadre n’impose pas d’obligation de transmission de l’acte national d’accusation ni l’indication des voies de recours et s’oppose à ce que le droit interne contienne une telle obligation ; CJUE, 30 juin 2022, aff. C-105/21, IR : Europe, Aout-Sept. 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 8-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours en annulation : Recevabilité du recours en annulation des concurrents, CJUE, 20 janv. 2022, aff. C-594/19P, Deutsche Lufthansa / Commission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un vol avancé de plus d’une heure est un vol annulé, CJUE, 21 déc. 2021, aff. C-236/20, Airhelp Limited c/ Laudamotion GmbH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité de l’Union : Allégations de la Commission dans une procédure d’opposition à exécution forcée, Trib. UE, 21 déc. 2021, aff. jtes., T-721/18 et T-81/19, Zoi Apostolopoulou et Anastasia Apostolopoulou-Chrysanthaki c/ Commission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection des données : Déréférencement de contenu inexact : CJUE, 8 déc. 2022, aff. C-460/20, TU, RE c/ Google LLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Revue Europe, Fév., comm. 74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération judiciaire en matière pénale Portée du signalement SIS II; CJUE, 22 déc. 2008, aff. C-189/07, Commission c/ Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Revue Europe, 2, pp.comm. 54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asile Droit à un recours juridictionnel ; CJUE, 1er août 2022, aff. C-19/21, I., S: Europe, Oct. 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes de persécution, motifs de persécution et objection de conscience CJUE, 19 novembre 2020, aff. C-238/19, EZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promenade sur le chemin des manuels de l’Union in Droit souple : quelle place pour les “normes molles” en droit administratif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Annuaire européen d'administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès aux documents, Trib. UE, 6 oct. 2021, aff. T-827/17, Aeris Invest Sarl c/ BCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 11</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Asile - Protection temporaire et demandes successives, CJUE, 27 fév. 2025, aff. C-753/23, A.N (Krasiliva)</w:t>
+              <w:t xml:space="preserve">, 2021, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration - Ressources suffisantes; CJUE, 13 nov. 2025, aff. C-525/23, Oti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Asile : Épuisement temporaire des capacités de logement et droit à des conditions matérielles d’accueil couvrant les besoins fondamentaux ; CJUE, 1er août 2025, aff. C-97/24, S.A. ; R.J. c/ Minister for Children, Equality, Disability, Integration and Youth</w:t>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération judiciaire en matière pénale Indépendance et contrôle juridictionnel du parquet , CJUE, 12 déc. 2019, aff. jtes. C-566/19 PPU et C-626/19 PPU, JR, YC; CJUE, 12 déc. 2019, aff. C-625/19, PPU, XD; CJUE, 12 déc. 2019, aff. C-627/19 PPU, ZB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Asile: Les États ne sont pas tenus d’aligner la durée de la protection temporaire facultative sur la durée de la protection temporaire obligatoire, CJUE, Gr. Ch., 19 déc. 2024, aff. jtes C-244/24 et C-290/24, Kaduna</w:t>
+              <w:t xml:space="preserve">, 2020, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Asile: Demande ultérieure et décision antérieure d’un État membre, CJUE, 19 déc. 2024, aff. jtes., C-123/23 et C-202/23, Khan Yunis et Baabda</w:t>
+              <w:t xml:space="preserve">Annuaire européen d'administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application ratione temporis de la directive procédures ; CJUE, Gde Ch, 19 mars 2019, aff. jtes., C-297/17, C-318/17, C-319/17 et C-438/17, Ibrahim e.a.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directive procédures et pouvoirs du juge national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clauses abusives : Nouvelles précisions sur les pouvoirs du juge national pour l’appréciation des clauses abusives, CJUE, 1re ch., 14 mars 2013, aff. C-415/11, Mohamed Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie - Réalisations et défis de l'Union européenne. Droit-politique-économie. Mélanges en hommage à Panayotis Soldatos - préface de Christian Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Traitement illicite de données personnelles et communiqué de presse , CJUE, 1er oct. 2025, aff. T-384/20 RENV, OC c/ Commission européenne</w:t>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.191-XIII</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02261153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension externe de la protection des données à caractère personnel : acquiescement, perplexité et frustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
-[...5380 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 01, pp.191-XIII</w:t>
-[...67 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2006, 03, pp.535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02260790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Delphine Costa</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décision-cadre relative au mandat d'arrêt européen et aux procédures de remise entre États membres Commentaire article par article</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fucini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larcier Intersentia, Collection droit de l'Union européenne – Textes et commentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9782802773672</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liber Amicorum Jean-Yves Cherot - Le droit entre théories et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Putman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant, 2023, 9782802773122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liber Amicorum J-Y Chérot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Putman</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Le rôle des tiers devant la CJUE</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identité à la croisée des États et de l’Europe : quels sens ? quelles fonctions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">Quelles catégories pour le marché intérieur?</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Levade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostane Medhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, A la croisée des droits, 9782802752325</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1992-2012 : 20 ans de marché intérieur Le marché intérieur entre réalité et utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">Les objectifs à caractère transversal</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant - Collection Droit de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Fabrice Picod, 9782802744481</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit, les institutions et les politiques de l’Union face à l’impératif de cohérence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eleftheria Neframi (dir.). </w:t>
-[...52 lines deleted...]
-                <w:t xml:space="preserve">Le législateur européen et l'entrave</w:t>
+              <w:t xml:space="preserve">Presses Universitaires de Strasbourg, 2009, Collection de l'Université Robert Schuman, 9782868204028</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traité établissant une Constitution pour l’Europe, analyses et commentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04371186v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Constantinesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9782868202703</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 23, Délai pour la remise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décision-cadre relative au mandat d’arrêt européen, Commentaire article par article, V. Michel, S. Fucini, D. Mas (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier Intersentia - Collection droit de l'Union européenne – Textes et commentaires, pp.595, 2026, 9782802773672</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 25, Transit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décision-cadre relative au mandat d’arrêt européen, Commentaire article par article, V. Michel, S. Fucini, D. Mas (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larcier Intersentia - Collection droit de l'Union européenne – Textes et commentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.617, 2026, 9782802773672</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 24, Remise différée ou conditionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décision-cadre relative au mandat d’arrêt européen, Commentaire article par article, V. Michel, S. Fucini, D. Mas (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larcier Intersentia - Collection droit de l'Union européenne – Textes et commentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.613, 2026, 9782802773672</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 26, Déduction de la période de détention subie dans l’État membre d’exécution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décision-cadre relative au mandat d’arrêt européen, Commentaire article par article, V. Michel, S. Fucini, D. Mas (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larcier Intersentia - Collection droit de l'Union européenne – Textes et commentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.621, 2026, 9782802773672</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étrange Paxa Europa ? L’hybridité de l’action européenne au prisme des biens à double usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Clinchamps, P.Y Monjal (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paxa Europa, L’Union européenne un espace de paix en sursis ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Collection droit de l'Union européenne - Colloques, 9782807948020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand dessiner, c’est faire. Ou comment faire du droit en images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Putman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liber Amicorum Jean-Yves Chérot, Le droit entre théories et pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, p. 175-196, 2023, 978-2-8027-7312-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des tiers devant la CJUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le rôle des tiers dans la procédure administrative contentieuse, H. Muscat (dir),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.99-112, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citoyenneté et marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Carpano ; G. Marti (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démocratie et marché dans l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.105, 2021, Collection droit de l'Union européenne - Colloques, 2802766171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directive 2005/36/EC on the recognition of professional qualifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">hal-04529725v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International and European Labour Law: A Commentary E. Ales ; M. Bell ; O. Deinert ; S. Robin-Olivier (dir)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Initiative citoyenne et limite des compétences de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Dubout, F. Martucci, F. Picod (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’initiative citoyenne européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.205, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles catégories pour le marché intérieur?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les catégories juridiques du droit de l'Union européenne (B. Bertrand dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.211, 2016, 978-2-8027-5115-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle de proportionnalité et balance des intérêts : variation du contrôle selon les intérêts invoqués par l'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renvoi préjudiciel et marge d'appréciation du juge national (E. Neframi, Dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le protectionnisme étatique licite vu au travers des exceptions au droit du marché intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Barbou des Places (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protectionnisme et Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, 2014, 9782233007070</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération policière et le droit de poursuite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cl. Blumann (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les frontières de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2013, 2802741179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les faits économiques en libre circulation des marchandises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ph. Maddalon (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les utilisations des faits économiques en droit de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, 2013, 978-2-233-00661-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les objectifs à caractère transversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eleftheria Neframi (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objectifs et compétences dans l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2013, 978-2-8027-3538-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La motivation des sanctions selon le droit de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Chainais, D. Fenouillet, G. Guerlin (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sanctions en droit contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vol. 2, Dalloz, 2013, 2247118720</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exigence de préservation de l’autonomie de l’ordre juridique de l’Union européenne dans l’adhésion à la CEDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Picheral, L. Coutron (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charte des droits fondamentaux de l’Union européenne et CEDH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2012, 2802737856</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les objectifs de la politique extérieure de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Benlolo Carabot, Ulas Candas, Eglantine Cujo (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Union européenne et droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, 2012, 9782233006653</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le législateur européen et l'entrave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Azoulai. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'entrave dans le droit du marché intérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, bruylant, 2011, 978-2-8027-3478-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de subsidiarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Bernard Auby (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’influence du droit européen sur les catégories juridiques du droit public français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2010, 9782247086719</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protocole 2 sur l’application du principe de subsidiarité et de proportionnalité,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Burgorgue Larsen, A. Levade, F Picod (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité établissant une Constitution pour l’Europe, Vol. I, Architecture constitutionnelle de l’Union européenne, Commentaire article par article</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2007, 9782802723547</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 17 – domaine d’actions d’appui, de coordination ou de complément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Burgorgue Larsen, A. Levade, F Picod (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité établissant une Constitution pour l’Europe, Vol. I, Architecture constitutionnelle de l’Union européenne, Commentaire article par article</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2007, 9782802723547</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 13 – domaines de compétences exclusives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Burgorgue Larsen, A. Levade, F Picod (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité établissant une Constitution pour l’Europe, Vol. I, Architecture constitutionnelle de l’Union européenne, Commentaire article par article</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2007, 9782802723547</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Constantinesco ; Y. Gautier ; V. Michel (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le traité établissant une Constitution pour l’Europe, analyses et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2868202705</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Constantinesco ; Y. Gautier ; V. Michel (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le traité établissant une Constitution pour l’Europe, analyses et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2868202705</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8435,51 +10767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506628v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534914v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542678v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453277v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453262v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502169v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499983v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453313v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453287v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436094v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436116v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436074v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436120v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436088v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435144v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436111v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984227v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984244v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435173v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436078v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984240v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435164v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435133v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811955v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488592v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343166v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436164v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811973v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811496v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488575v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537861v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811467v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488566v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064183v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063803v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488637v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488605v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808890v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792530v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792505v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808883v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808881v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808888v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792542v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792545v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792539v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792535v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808896v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808884v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808880v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808887v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792513v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792525v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064223v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792517v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808898v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491531v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792483v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453301v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453214v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491637v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493476v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577226v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261153v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260790v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Costa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Putman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343221v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792566v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371212v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371158v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506682v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371186v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529725v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453277v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534914v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443187v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453262v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536059v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453209v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578917v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502169v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499983v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453313v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453287v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508689v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436088v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436074v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436120v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436116v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436094v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984325v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984317v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436111v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984244v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984227v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436078v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435173v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435164v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435141v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435133v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488592v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811966v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811955v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436164v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343166v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811516v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811480v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811973v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811496v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488575v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811449v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488566v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488572v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343192v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489815v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343208v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063803v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573454v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343174v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488605v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792545v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808888v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808883v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808881v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808890v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792552v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808884v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808900v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808892v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808887v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792513v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792517v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064223v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064213v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808898v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491531v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570731v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792483v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453301v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453214v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570738v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491637v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493476v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577226v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261153v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260790v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569838v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fucini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/decision-cadre-relative-mandat-arret-europeen-aux-procedures-remise-entre-9782802773672.html?utm_source=alert-stock&amp;amp;utm_medium=email&amp;amp;utm_campaign=alert-stock" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570652v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Putman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529725v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570682v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Levade" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostane Medhi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/l-identite-croisee-etats-europe-9782802746980.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570664v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/1992-2012-20-ans-marche-interieur-9782802744474.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570668v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570677v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Constantinesco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gautier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/9782868202703/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570049v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570458v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570454v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570465v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570730v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/paxa-europa-l-union-europeenne-un-espace-paix-sursis-9782807948020.html" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438747v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Costa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343221v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570734v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792566v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570737v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371212v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371158v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570743v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570750v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570755v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506682v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570752v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570760v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570708v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371186v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570712v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570715v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570717v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570719v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570724v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570722v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>