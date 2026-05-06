--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -66,7852 +66,8266 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (113)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (119)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transports ferroviaires - Gestionnaire de l’infrastructure, CJUE, 13 nov. 2025, aff. C-250/24, Commission c/ Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance mutuelle des décisions de confiscation et protection des droits fondamentaux, CJUE, Gde. Ch., 17 mars 2026, aff. C-8/24, Županijsko državno odvjetništvo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandat d’arrêt européen, locus commissi delicti et objectif de bonne administration de la justice pénale, CJUE, 12 fév. 2026, aff. C-712/25 PPU, Rastoshev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération judiciaire en matière pénale - Remise sous garantie de retour et double-incrimination; CJUE, 15 janv. 2026, aff. C-641/23, Dubers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asile : Dies a quo du délai de transfert; CJUE, 18 déc. 2025, aff. C-560/23, Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration - Calcul de la durée de rétention, CJUE, 5 mars 2026, aff. C-150/24, Aroja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Consultation des usagers d’aéroport , CJUE, 12 fév. 2026, aff. C-680/24, WizzAir Hungary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Transports ferroviaires - Gestionnaire de l’infrastructure, CJUE, 13 nov. 2025, aff. C-250/24, Commission c/ Espagne</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asile - Conséquences du refus de changement de centre d’hébergement ; CJUE, 18 déc. 2025, aff. C-184/24, Sidi Bouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarification des transports ferroviaires, CJUE, 19 mars 2026, aff. C-770/24, DB InfraGO et DB RegioNetz Infrastruktur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révocation de la protection subsidiaire et éloignement, CJUE, 26 mars 2026, aff. C-202/25, Tadmur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finalités de la réglementation ciel unique et droit des usagers, CJUE, 12 fév. 2026, aff. C-408/24, Austrian Airlines AG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, revue Europe, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décision d’enquête européenne et audition en vidéoconférence , CJUE, 18 déc. 2025, aff. C-325/24, Bissilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suspension unilatérale des reprises et transfert de l’examen d’une demande d’asile, CJUE, 5 mars 2026, aff. C-458/24, Daraa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transports - Circonstances extraordinaires et lien de causalité, CJUE, 4 mars 2026, aff. T-656/24, European Air Charter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transports - Prix du billet et commission d’intermédiation ; CJUE, 15 janv. 2026, aff. C-45/24, Verein für Konsumenteninformation (Commission prélevée par un intermédiaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asile- Retard dans le délai de traitement: CJUE, 15 janv. 2026, aff. C-742/24, Havvitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection temporaire et accès à la protection subsidiaire; CJUE, 13 nov. 2025, aff. C-525/23, Oti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, a</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transports - Notion de voyageur; CJUE, 13 nov. 2025, aff. C-445/24, MS Amlin Insurance SE c/ (W)onderwer VZW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2026, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mandat d’arrêt européen, locus commissi delicti et objectif de bonne administration de la justice pénale, CJUE, 12 fév. 2026, aff. C-712/25 PPU, Rastoshev</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transports aériens - Gestion du trafic et exonération du transporteur; Trib. UE, 21 janv. 2026, aff. T-134/25, D (Décision relative à la gestion du trafic aérien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 4</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Coopération judiciaire en matière pénale - Remise sous garantie de retour et double-incrimination; CJUE, 15 janv. 2026, aff. C-641/23, Dubers</w:t>
+              <w:t xml:space="preserve">, A paraître, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration- Droit à un recours effectif CJUE, 19 juin 2025, aff. C-299/23, Darvate e.a.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, 3</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Asile : Dies a quo du délai de transfert; CJUE, 18 déc. 2025, aff. C-560/23, Tang</w:t>
+              <w:t xml:space="preserve">, 2025, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décision d’enquête européenne et définition de la mesure d’enquête, CJUE, 9 janv. 2025, aff. C-583/23, Delda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 2</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Asile - Conséquences du refus de changement de centre d’hébergement ; CJUE, 18 déc. 2025, aff. C-184/24, Sidi Bouzid</w:t>
+              <w:t xml:space="preserve">, 2025, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annulation confirmée du règlement classant les particules de dioxyde de titane comme substance cancérogène, CJUE, 1er août 2025, aff. C-71/23P et C-82/23 P, République française c/ CWS Powder Coatings e.a.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 2</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Finalités de la réglementation ciel unique et droit des usagers, CJUE, 12 fév. 2026, aff. C-408/24, Austrian Airlines AG</w:t>
+              <w:t xml:space="preserve">, 2025, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rétroactivité in mitius et juge de cassation, CJUE, Grd. Ch., 1er août 2025, aff. C-544/23, T.T., BAJI Trans s.r.o</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, revue Europe, 4</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Décision d’enquête européenne et audition en vidéoconférence , CJUE, 18 déc. 2025, aff. C-325/24, Bissilli</w:t>
+              <w:t xml:space="preserve">, 2025, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature d’une décision sur le départ volontaire, CJUE, 1er août 2025, aff. C-636/23 et C-637/23, Al Hoceima et Boghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 2</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Suspension unilatérale des reprises et transfert de l’examen d’une demande d’asile, CJUE, 5 mars 2026, aff. C-458/24, Daraa</w:t>
+              <w:t xml:space="preserve">, 2025, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transports-Autorités de contrôle de sûreté, CJUE, 10 juill. 2025, aff. C-783/23, Liège Airport Security SA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 5</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Transports - Prix du billet et commission d’intermédiation ; CJUE, 15 janv. 2026, aff. C-45/24, Verein für Konsumenteninformation (Commission prélevée par un intermédiaire)</w:t>
+              <w:t xml:space="preserve">, 2025, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits fondamentaux : Contrôle juridictionnel de la composition des juridictions, CJUE, 14 nov. 2024, aff. C-197/23, S.S.A c/ C. sp.z o.o</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asile : Droit au juge et présomption de recours abusif CJUE, 3 juill. 2025 aff. C-610/23, Al Nasiria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, 3</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Asile- Retard dans le délai de traitement: CJUE, 15 janv. 2026, aff. C-742/24, Havvitt</w:t>
+              <w:t xml:space="preserve">, 2025, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualification d’une mesure de suspension de la peine, CJUE, 11 sept. 2025, aff. C-215/24, Fira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 3</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Protection temporaire et accès à la protection subsidiaire; CJUE, 13 nov. 2025, aff. C-525/23, Oti</w:t>
+              <w:t xml:space="preserve">, 2025, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration - Aide à l’entrée irrégulière et responsabilité familiale , CJUE Grde. Ch., 3juin 2025, aff. C-460/23, Kinsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, a</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Transports - Notion de voyageur; CJUE, 13 nov. 2025, aff. C-445/24, MS Amlin Insurance SE c/ (W)onderwer VZW</w:t>
+              <w:t xml:space="preserve">, 2025, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asile - Protection temporaire et demandes successives, CJUE, 27 fév. 2025, aff. C-753/23, A.N (Krasiliva)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indemnisation des victimes de criminalité : Définitions des victimes, CJUE, 7 nov. 2024, aff. C-126/23, Burdene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asile : Épuisement temporaire des capacités de logement et droit à des conditions matérielles d’accueil couvrant les besoins fondamentaux ; CJUE, 1er août 2025, aff. C-97/24, S.A. ; R.J. c/ Minister for Children, Equality, Disability, Integration and Youth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 1</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Transports aériens - Gestion du trafic et exonération du transporteur; Trib. UE, 21 janv. 2026, aff. T-134/25, D (Décision relative à la gestion du trafic aérien)</w:t>
+              <w:t xml:space="preserve">, 2025, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asile: Demande ultérieure et décision antérieure d’un État membre, CJUE, 19 déc. 2024, aff. jtes., C-123/23 et C-202/23, Khan Yunis et Baabda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asile: Les États ne sont pas tenus d’aligner la durée de la protection temporaire facultative sur la durée de la protection temporaire obligatoire, CJUE, Gr. Ch., 19 déc. 2024, aff. jtes C-244/24 et C-290/24, Kaduna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ d’application du règlement droits des passagers et voyage gratuit ou à un tarif non accessible au public, CJUE, 16 janv. 2025, aff. C-516/23, NW, YS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, 3</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Immigration- Droit à un recours effectif CJUE, 19 juin 2025, aff. C-299/23, Darvate e.a.</w:t>
+              <w:t xml:space="preserve">, 2025, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement illicite de données personnelles et communiqué de presse , CJUE, 1er oct. 2025, aff. T-384/20 RENV, OC c/ Commission européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 8</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Décision d’enquête européenne et définition de la mesure d’enquête, CJUE, 9 janv. 2025, aff. C-583/23, Delda</w:t>
+              <w:t xml:space="preserve">, 2025, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration - Calcul de la durée de rétention CJUE, 5 mars 2026, aff. C-150/24, Aroja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Annulation confirmée du règlement classant les particules de dioxyde de titane comme substance cancérogène, CJUE, 1er août 2025, aff. C-71/23P et C-82/23 P, République française c/ CWS Powder Coatings e.a.</w:t>
+              <w:t xml:space="preserve">, 2025, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ICE : Contrôle des déclarations de soutien, Trib. UE, 5 fév. 2025, aff. T-1086/23, Fondazione Save The Chickens c/ Commission européenne :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération judiciaire en matière pénale : Plaider coupable et protection juridictionnelle effective, CJUE, 28 nov. 2024, aff. C-432/22, PT ; CJUE, 28 nov. 2024, aff. C-398/23, PT II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">transport aérien: Foudre et circonstances extraordinaires, CJUE, 16 oct. 2025, aff. C-399/24, Hairhelp c/ Austrian Airlines AG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Rétroactivité in mitius et juge de cassation, CJUE, Grd. Ch., 1er août 2025, aff. C-544/23, T.T., BAJI Trans s.r.o</w:t>
+              <w:t xml:space="preserve">, 2025, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversion du placement sous surveillance policière en peine privative de liberté, CJUE, 9 oct. 2025, aff. C-798/23, Abbottly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nature d’une décision sur le départ volontaire, CJUE, 1er août 2025, aff. C-636/23 et C-637/23, Al Hoceima et Boghni</w:t>
+              <w:t xml:space="preserve">, 2025, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étendue du contrôle juridictionnel des mesures de rétention, CJUE, 4 sept. 2025, aff. C-313/25 PPU, Adrar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Transports-Autorités de contrôle de sûreté, CJUE, 10 juill. 2025, aff. C-783/23, Liège Airport Security SA</w:t>
+              <w:t xml:space="preserve">, 2025, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asile : Examen d’intégration civique CJUE, Gde. ch., 4 fév. 2025, aff. C-158/23, T.G (Keren)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Asile : Droit au juge et présomption de recours abusif CJUE, 3 juill. 2025 aff. C-610/23, Al Nasiria</w:t>
+              <w:t xml:space="preserve">, 2025, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remboursement intégral du voyage à forfait, CJUE, 23 oct. 2025, aff. C-469/24, Tuleka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 8</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Droits fondamentaux : Contrôle juridictionnel de la composition des juridictions, CJUE, 14 nov. 2024, aff. C-197/23, S.S.A c/ C. sp.z o.o</w:t>
+              <w:t xml:space="preserve">, 2025, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdiction de la reconnaissance incidente d’un jugement de condamnation, CJUE Grd. ch., 4 sept. 2025, aff. C-305/22, C.J</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asile: Défaillances systémiques et suspension unilatérale des reprises, CJUE, 19 déc. 2024, aff. C-185/24 et 189/24, Tudmur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandat d’arrêt européen - Jugement par défaut et sans représentation CJUE, ord. 20 sept. 2024, aff. C-504/24 PPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’affectation d’opérateurs sur un marché ne vaut pas affectation individuelle, Trib. UE, 2 mai 2024, aff. T-419/23, Lorenz Kiene e.a c/ Parlement et Conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clause abusive : Relevé d’office et cession de créance à un professionnel, CJUE, 11 avr. 2024, aff. C-173/23, Eventmedia Soluciones SL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance mutuelle des condamnations pénales et protection des droits fondamentaux, CJUE, 9 nov. 2023, aff. C-819/21, Staatsanwaltschaft Aachen – MD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asile - « Groupe social » et attachement à la valeur fondamentale d’égalité de traitement, CJUE, 11juin 2024, aff. C-646/21, K.L : Europe, Aout-Sept. 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle des redevances d’utilisation, CJUE, 7 mars 2024, aff. C-582/22, Die Länderbahn e.a.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asile - Notion d’élément nouveau et arrêt de la Cour, CJUE, Gr. Ch.8 fév. 2024, aff. C-216/22, A.A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération judiciaire en matière pénale - Portée du signalement SIS II ; CJUE, 15 déc. 2022, aff. C-88/21, Lietuvos Respublikos vidaus reikalų ministerija</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prestation de services- Lutte contre les risques systémiques, CJUE, 26 sept. 2024, aff. C-387/22, Nord Vest Pro Sani Pro SRL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renvoi préjudiciel- Notion de juridiction, CJUE, 26 sept. 2024, aff. C-368/23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection renforcée des communications entre avocat et client CJUE, 26 sept. 2024, aff. C-432-23, FSCS Ordre des avocats du Barreau de Luxembourg c/ Administration des contributions directes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communications électroniques - Calcul du coût inéquitable du service universel -CJUE, 19 sept. 2024, aff. C-273/23, Autorità per le Garanzie nelle Comunicazioni e.a.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vice caché de conception et exonération du transporteur CJUE, 13 juin 2024, aff. C-385/23, Matkustaja A c/ Finnair, CJUE, 13 juin 2024, aff. C-411/23, D.S.A. c/ P.S.A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Permis de conduire, CJUE, 21 mars 2024, aff. C-703/22, WU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anticipation de retard et non-présentation à l’embarquement CJUE, 25 janv. 2024, aff. C-54/23, WY ; CJUE, 25 janv. 2024, aff. C-474/22, Laudamotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonction et modalités d’application du concept de pays tiers sûr , CJUE, 5 fév. 2026, aff. C-718/24, Aleb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Censure du Tribunal sur l’appréciation des conditions de réidentification, CJUE, 7 mars 2024, aff. C-479/22P, OC c/ Commission européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage à forfait : résiliation sans frais, CJUE, 29 fév. 2024, aff. C-299/22, M.D c/ « Tez Tour » UAB, CJUE, 29 fév. 2024, aff. C-584/22, QM c/ Kiwi Tours GMBH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès aux documents et opposition de l’État, Trib. UE, 24 janv. 2024, aff. T-602/22, Veritas c/ Commission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection internationale et femmes victimes de violence CJUE, 16 janv. 2024, aff. C-621/21, WS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insolvabilité de l’organisateur de voyage, CJUE, 29 juill. 2024, aff. jtes., C-771/22 et C-45/23, HDI Global SE e.a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un litige sans objet implique le rejet des questions préjudicielles ; CJUE ord., 3 oct. 2023, aff. C-235/22, Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renvoi préjudiciel : Cadre factuel du litige en matière pénale et droits à la présomption d’innocence et à un tribunal impartial CJUE, 30 mars 202308, aff. C-069/22, IP e.a.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Qualification d’une mesure de suspension de la peine, CJUE, 11 sept. 2025, aff. C-215/24, Fira</w:t>
+              <w:t xml:space="preserve">, A paraître, revue Europe, 2023 (5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Services de récupération du permis de conduire ; CJUE, 19 janv. 2023, aff. C-292/21, CNAE e.a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en compte des condamnations antérieures, révocation du sursis et reconnaissance mutuelle, CJUE, 5 oct. 2023, aff. C-219/22, QS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte contre le blanchiment de capitaux ; CJUE, 2 mars 2023, aff. C-78/21, AS « Privabank » e.a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subventionnement des écoles confessionnelles ; CJUE, 2 fév. 2023, aff. C-372/21, Freikirche der Siebenten-Tags-Adventisten in Deutschland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintien ferme et indispensable des conditions de non-exécution d’un mandat d’arrêt européen pour risque de violation des droits fondamentaux CJUE, 31 janv. 2023, aff. C-158/21, Puig Gordi e.a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Etude (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiscalité des transferts intra-groupe ; CJUE, 16 fév. 2023, aff. C-707/20, Gallaher Limited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refus d’embarquement anticipé ouvre droit à indemnisation quand bien même le passager ne s’est pas présenté à l’embarquement, CJUE, 26 oct. 2023, aff. C-238/22, FW c/ LATAM Airlines Group SA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Union douanière : droit au juge des tiers : CJUE, 9 mars 2023, pff. C-752/21, JP EOOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, revue Europe, 2023 (5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CJUE, 22 nov. 2022, aff. C-69/21, Staatssecretaris van Justitie en Veiligheid (Éloignement – Cannabis thérapeutique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tribunal ouvre l’accès aux travaux des groupes de travail du Conseil ; Trib. UE, 25 janv. 2023, aff. T-163/21, Emilio de Capitani c/ Conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faute de relever de domaines couverts par le droit de l’Union, une question préjudicielle n’est pas recevable quand bien même elle porte sur une question relative à l’indépendance des juges, CJUE, 3 oct. 2023, aff. C-327/22, PROM-VIDIJA d.o.o</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection des données : Déréférencement de contenu inexact CJUE, 8 déc. 2022, aff. C-460/20, TU, RE c/ Google LLC : Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermeture de l’espace aérien et droits des compagnies aériennes ; CJUE, 2 juin 2022, aff. C-353/20, Skeyes : Europe, Aout-Sept. 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 11</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Immigration - Aide à l’entrée irrégulière et responsabilité familiale , CJUE Grde. Ch., 3juin 2025, aff. C-460/23, Kinsa</w:t>
+              <w:t xml:space="preserve">, 2022, revue Europe, 8-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection des données à caractère personnel : Établissement d’une violation suffisamment caractérisée ; Trib. UE, 4 mai 2022 déc. 2008, aff. T-384/20, OC c/ Commission européenne Europe, Juill. 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité extracontractuelle de l’Union : Traitement et transfert de données par Europol ; Trib. UE, 27 avr. 2022, aff. T-436/21, Veen c/ Europol : Europe, Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès aux documents : Le Tribunal confirme la limitation du recours aux présomptions générale de non-communication par le principe de sécurité juridique ; Trib. UE, 29 juin 2022, aff. T-501/19, Corneli c/ BCE: Europe, Aout-Sept. 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 8-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renvoi préjudiciel Prise en compte de l’arrêt préjudiciel par le juge a quo ; CJUE, 7 juill. 2022, aff. C-261/21, F. Hoffmann-La Roche Ltd e.a :Europe, Oct. 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renvoi préjudiciel : Un juge national ne peut se fonder sur le droit de l’Union pour écarter son incompétence en vertu du droit interne CJUE, gde. ch., 22 mars 2022, aff. C-508/19, M.F c J.M</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchés publics : Recours en annulation ; CJUE, 31 mars 2022, aff. C-195/21, LB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notions essentielles du règlement droit des passagers aériens dans une opération impliquant un organisateur de voyage CJUE, 21 déc. 2021, aff. jtes., C-146/20, C-188/20, C-196/20, C-270/20, AD, BE, CF c/ Corendon Airlines (C 146/20); JG, LH, MI, NJ c/ OP ; Eurowings GmbH c/ flightright GmbH (C 196/20) et AG, MG, HG c/Austrian Airlines AG (C 270/20)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace de liberté, de sécurité et de justice : Mandat d’arrêt et Brexit, CJUE, 16 nov. 2021, PPU aff. C-479/21, SN, SD : Europe, Janv. 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnement Retrait de quotas en cas de cessation d’activité, CJUE, 20 janv. 2022, aff. C-165/20, ET c/ Bundesrepublik Deutschland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunité parlementaire, Trib. UE, ord. du vice-président, 26 nov. 2021, aff. T-272/21 RII, Carles Puigdemont i Casamajó e.a. c/ Parlement européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport : Champ d’application du règlement « droits des passagers aériens », CJUE, 24 fév. 2022, aff. C-451/20, Airhelp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration : Du régime dérogatoire de placement en détention ; CJUE, 10 mars 2022, aff. C-519/20, K. c/ Landkreis Gifhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transports Indemnisation des accidents survenus lors du débarquement ; CJUE, 2 juin 2022, aff. C-589/20, JR : Europe, Aout-Sept. 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 8-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport : Champ d’application du règlement « droits des passagers aériens ». CJUE, 7 avr. 2022, aff. C-561/20, Q, R, S c/ United Airlines Inc.: Europe, Juin 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asile : Privation des conditions matérielles d’accueil ; CJUE, 1er août 2022, aff. C-422/21, Ministero dell'Interno c/ TO :Europe, Oct. 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport ferroviaire : Redevance d’utilisation et droit au juge, CJUE, 24 fév. 2022, aff. C-563/20, ORLEN. KolTrans sp.z.o.o</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits fondamentaux : Protection des données personnelles ; CJUE, 1er août 2022, aff. C-184/20, OT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours en annulation : Représentation d’une université par un professeur ; CJUE, 14 juill. 2022, aff. C-110/21P, Universität Bremen c/ Agence exécutive de la recherche : Europe, Oct. 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandat d’arrêt européen : Avant la remise, la décision-cadre n’impose pas d’obligation de transmission de l’acte national d’accusation ni l’indication des voies de recours et s’oppose à ce que le droit interne contienne une telle obligation ; CJUE, 30 juin 2022, aff. C-105/21, IR : Europe, Aout-Sept. 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 8-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours en annulation : Recevabilité du recours en annulation des concurrents, CJUE, 20 janv. 2022, aff. C-594/19P, Deutsche Lufthansa / Commission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un vol avancé de plus d’une heure est un vol annulé, CJUE, 21 déc. 2021, aff. C-236/20, Airhelp Limited c/ Laudamotion GmbH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité de l’Union : Allégations de la Commission dans une procédure d’opposition à exécution forcée, Trib. UE, 21 déc. 2021, aff. jtes., T-721/18 et T-81/19, Zoi Apostolopoulou et Anastasia Apostolopoulou-Chrysanthaki c/ Commission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection des données : Déréférencement de contenu inexact : CJUE, 8 déc. 2022, aff. C-460/20, TU, RE c/ Google LLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Revue Europe, Fév., comm. 74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération judiciaire en matière pénale Portée du signalement SIS II; CJUE, 22 déc. 2008, aff. C-189/07, Commission c/ Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Revue Europe, 2, pp.comm. 54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asile Droit à un recours juridictionnel ; CJUE, 1er août 2022, aff. C-19/21, I., S: Europe, Oct. 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, revue Europe, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes de persécution, motifs de persécution et objection de conscience CJUE, 19 novembre 2020, aff. C-238/19, EZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promenade sur le chemin des manuels de l’Union in Droit souple : quelle place pour les “normes molles” en droit administratif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Annuaire européen d'administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès aux documents, Trib. UE, 6 oct. 2021, aff. T-827/17, Aeris Invest Sarl c/ BCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 8</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Asile - Protection temporaire et demandes successives, CJUE, 27 fév. 2025, aff. C-753/23, A.N (Krasiliva)</w:t>
+              <w:t xml:space="preserve">, 2021, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration - Ressources suffisantes; CJUE, 13 nov. 2025, aff. C-525/23, Oti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Indemnisation des victimes de criminalité : Définitions des victimes, CJUE, 7 nov. 2024, aff. C-126/23, Burdene</w:t>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération judiciaire en matière pénale Indépendance et contrôle juridictionnel du parquet , CJUE, 12 déc. 2019, aff. jtes. C-566/19 PPU et C-626/19 PPU, JR, YC; CJUE, 12 déc. 2019, aff. C-625/19, PPU, XD; CJUE, 12 déc. 2019, aff. C-627/19 PPU, ZB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Asile : Épuisement temporaire des capacités de logement et droit à des conditions matérielles d’accueil couvrant les besoins fondamentaux ; CJUE, 1er août 2025, aff. C-97/24, S.A. ; R.J. c/ Minister for Children, Equality, Disability, Integration and Youth</w:t>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Annuaire européen d'administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application ratione temporis de la directive procédures ; CJUE, Gde Ch, 19 mars 2019, aff. jtes., C-297/17, C-318/17, C-319/17 et C-438/17, Ibrahim e.a.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Asile: Demande ultérieure et décision antérieure d’un État membre, CJUE, 19 déc. 2024, aff. jtes., C-123/23 et C-202/23, Khan Yunis et Baabda</w:t>
+              <w:t xml:space="preserve">, 2019, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directive procédures et pouvoirs du juge national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Europe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clauses abusives : Nouvelles précisions sur les pouvoirs du juge national pour l’appréciation des clauses abusives, CJUE, 1re ch., 14 mars 2013, aff. C-415/11, Mohamed Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie - Réalisations et défis de l'Union européenne. Droit-politique-économie. Mélanges en hommage à Panayotis Soldatos - préface de Christian Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Asile: Les États ne sont pas tenus d’aligner la durée de la protection temporaire facultative sur la durée de la protection temporaire obligatoire, CJUE, Gr. Ch., 19 déc. 2024, aff. jtes C-244/24 et C-290/24, Kaduna</w:t>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.191-XIII</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02261153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définition du « refus d’embarquement », CJUE, 4 oct. 2012, aff. C-22/11, Finnair Oyij; CJUE, 4 oct. 2012, aff. C-321/11, Germàn Rodríguez Cachafeiro et María de los Reyes Martínez-Reboredo Varela-Villamor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Champ d’application du règlement droits des passagers et voyage gratuit ou à un tarif non accessible au public, CJUE, 16 janv. 2025, aff. C-516/23, NW, YS</w:t>
+              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension externe de la protection des données à caractère personnel : acquiescement, perplexité et frustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe Actualité du droit de l'Union européenne </w:t>
-[...5656 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 01, pp.191-XIII</w:t>
-[...67 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2006, 03, pp.535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02260790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7921,2706 +8335,2779 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décision-cadre relative au mandat d'arrêt européen et aux procédures de remise entre États membres Commentaire article par article</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fucini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larcier Intersentia, Collection droit de l'Union européenne – Textes et commentaires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 9782802773672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05569838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liber Amicorum Jean-Yves Cherot - Le droit entre théories et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Putman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruylant, 2023, 9782802773122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liber Amicorum J-Y Chérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Putman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité à la croisée des États et de l’Europe : quels sens ? quelles fonctions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Levade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostane Medhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruylant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, A la croisée des droits, 9782802752325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1992-2012 : 20 ans de marché intérieur Le marché intérieur entre réalité et utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruylant - Collection Droit de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Fabrice Picod, 9782802744481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit, les institutions et les politiques de l’Union face à l’impératif de cohérence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Strasbourg, 2009, Collection de l'Université Robert Schuman, 9782868204028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traité établissant une Constitution pour l’Europe, analyses et commentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Constantinesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 9782868202703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article 23, Délai pour la remise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décision-cadre relative au mandat d’arrêt européen, Commentaire article par article, V. Michel, S. Fucini, D. Mas (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larcier Intersentia - Collection droit de l'Union européenne – Textes et commentaires, pp.595, 2026, 9782802773672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article 25, Transit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décision-cadre relative au mandat d’arrêt européen, Commentaire article par article, V. Michel, S. Fucini, D. Mas (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larcier Intersentia - Collection droit de l'Union européenne – Textes et commentaires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.617, 2026, 9782802773672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article 24, Remise différée ou conditionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décision-cadre relative au mandat d’arrêt européen, Commentaire article par article, V. Michel, S. Fucini, D. Mas (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larcier Intersentia - Collection droit de l'Union européenne – Textes et commentaires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.613, 2026, 9782802773672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article 26, Déduction de la période de détention subie dans l’État membre d’exécution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décision-cadre relative au mandat d’arrêt européen, Commentaire article par article, V. Michel, S. Fucini, D. Mas (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larcier Intersentia - Collection droit de l'Union européenne – Textes et commentaires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.621, 2026, 9782802773672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étrange Paxa Europa ? L’hybridité de l’action européenne au prisme des biens à double usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Clinchamps, P.Y Monjal (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paxa Europa, L’Union européenne un espace de paix en sursis ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Collection droit de l'Union européenne - Colloques, 9782807948020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand dessiner, c’est faire. Ou comment faire du droit en images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Putman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liber Amicorum Jean-Yves Chérot, Le droit entre théories et pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, p. 175-196, 2023, 978-2-8027-7312-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des tiers devant la CJUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le rôle des tiers dans la procédure administrative contentieuse, H. Muscat (dir),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.99-112, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citoyenneté et marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Carpano ; G. Marti (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démocratie et marché dans l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.105, 2021, Collection droit de l'Union européenne - Colloques, 2802766171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directive 2005/36/EC on the recognition of professional qualifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International and European Labour Law: A Commentary E. Ales ; M. Bell ; O. Deinert ; S. Robin-Olivier (dir)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Initiative citoyenne et limite des compétences de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Dubout, F. Martucci, F. Picod (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’initiative citoyenne européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.205, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles catégories pour le marché intérieur?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les catégories juridiques du droit de l'Union européenne (B. Bertrand dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.211, 2016, 978-2-8027-5115-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle de proportionnalité et balance des intérêts : variation du contrôle selon les intérêts invoqués par l'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renvoi préjudiciel et marge d'appréciation du juge national (E. Neframi, Dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le protectionnisme étatique licite vu au travers des exceptions au droit du marché intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Barbou des Places (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protectionnisme et Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, 2014, 9782233007070</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération policière et le droit de poursuite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cl. Blumann (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les frontières de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2013, 2802741179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les faits économiques en libre circulation des marchandises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ph. Maddalon (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les utilisations des faits économiques en droit de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, 2013, 978-2-233-00661-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les objectifs à caractère transversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eleftheria Neframi (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objectifs et compétences dans l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2013, 978-2-8027-3538-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La motivation des sanctions selon le droit de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Chainais, D. Fenouillet, G. Guerlin (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sanctions en droit contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vol. 2, Dalloz, 2013, 2247118720</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exigence de préservation de l’autonomie de l’ordre juridique de l’Union européenne dans l’adhésion à la CEDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Picheral, L. Coutron (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charte des droits fondamentaux de l’Union européenne et CEDH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2012, 2802737856</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les objectifs de la politique extérieure de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Benlolo Carabot, Ulas Candas, Eglantine Cujo (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Union européenne et droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, 2012, 9782233006653</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le législateur européen et l'entrave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Azoulai. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'entrave dans le droit du marché intérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, bruylant, 2011, 978-2-8027-3478-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">les actes annexés : une méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ségolène Barbou des Places. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux marges du traité. Déclarations, protocoles et annexes aux traités européens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.95-114, 2011, Droit de l'Union Européenne, 978-2802735038</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de subsidiarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Bernard Auby (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’influence du droit européen sur les catégories juridiques du droit public français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2010, 9782247086719</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protocole 2 sur l’application du principe de subsidiarité et de proportionnalité,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Burgorgue Larsen, A. Levade, F Picod (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité établissant une Constitution pour l’Europe, Vol. I, Architecture constitutionnelle de l’Union européenne, Commentaire article par article</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2007, 9782802723547</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 17 – domaine d’actions d’appui, de coordination ou de complément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Burgorgue Larsen, A. Levade, F Picod (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité établissant une Constitution pour l’Europe, Vol. I, Architecture constitutionnelle de l’Union européenne, Commentaire article par article</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2007, 9782802723547</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 13 – domaines de compétences exclusives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Burgorgue Larsen, A. Levade, F Picod (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité établissant une Constitution pour l’Europe, Vol. I, Architecture constitutionnelle de l’Union européenne, Commentaire article par article</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2007, 9782802723547</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Constantinesco ; Y. Gautier ; V. Michel (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le traité établissant une Constitution pour l’Europe, analyses et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruylant</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Collection droit de l'Union européenne - Colloques, 9782807948020</w:t>
+                <w:t xml:space="preserve">Presses Universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2868202705</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, p. 175-196, 2023, 978-2-8027-7312-2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Constantinesco ; Y. Gautier ; V. Michel (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le traité établissant une Constitution pour l’Europe, analyses et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2868202705</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...1469 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId171"/>
+      <w:footerReference w:type="default" r:id="rId178"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10767,51 +11254,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453277v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534914v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443187v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453262v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536059v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453209v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578917v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502169v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499983v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453313v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453287v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508689v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436088v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436074v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436120v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436116v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436094v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984325v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984317v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436111v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984244v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984227v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436078v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435173v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435164v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435141v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435133v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488592v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811966v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811955v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436164v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343166v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811516v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811480v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811973v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811496v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488575v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811449v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488566v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488572v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343192v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489815v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343208v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063803v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573454v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343174v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488605v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792545v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808888v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808883v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808881v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808890v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792552v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808884v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808900v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808892v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808887v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792513v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792517v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064223v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064213v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808898v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491531v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570731v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792483v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453301v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453214v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570738v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491637v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493476v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577226v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261153v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260790v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569838v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fucini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/decision-cadre-relative-mandat-arret-europeen-aux-procedures-remise-entre-9782802773672.html?utm_source=alert-stock&amp;amp;utm_medium=email&amp;amp;utm_campaign=alert-stock" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570652v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Putman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529725v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570682v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Levade" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostane Medhi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/l-identite-croisee-etats-europe-9782802746980.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570664v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/1992-2012-20-ans-marche-interieur-9782802744474.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570668v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570677v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Constantinesco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gautier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/9782868202703/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570049v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570458v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570454v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570465v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570730v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/paxa-europa-l-union-europeenne-un-espace-paix-sursis-9782807948020.html" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438747v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Costa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343221v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570734v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792566v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570737v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371212v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371158v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570743v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570750v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570755v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506682v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570752v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570760v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570708v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371186v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570712v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570715v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570717v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570719v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570724v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570722v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453277v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584885v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534914v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443187v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584892v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453262v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585619v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536059v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578917v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585465v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502169v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453313v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453287v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508689v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436129v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436120v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436116v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436103v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436111v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984244v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984227v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436078v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575536v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435168v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435164v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435141v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435133v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811908v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436164v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343166v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811480v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811440v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811966v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811949v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811535v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811496v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488575v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537861v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811467v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811449v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488566v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488572v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811571v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343192v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064183v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488623v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343181v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489815v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489774v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489750v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343208v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063803v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573454v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343174v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488605v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808888v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808890v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808893v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792545v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792542v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792509v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792530v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792505v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792539v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792552v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808884v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808880v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808896v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808900v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808892v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792525v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792513v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792517v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064213v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808898v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792483v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453301v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570738v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491637v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493476v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577226v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261153v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585467v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260790v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569838v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fucini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/decision-cadre-relative-mandat-arret-europeen-aux-procedures-remise-entre-9782802773672.html?utm_source=alert-stock&amp;amp;utm_medium=email&amp;amp;utm_campaign=alert-stock" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570652v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Putman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529725v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570682v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Levade" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostane Medhi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/l-identite-croisee-etats-europe-9782802746980.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/1992-2012-20-ans-marche-interieur-9782802744474.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570668v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570677v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Constantinesco" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gautier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/9782868202703/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570049v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570458v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570454v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570465v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570730v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/paxa-europa-l-union-europeenne-un-espace-paix-sursis-9782807948020.html" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438747v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Costa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343221v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570734v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792566v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570737v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371212v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371158v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570743v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570750v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570755v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506682v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570752v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570760v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570708v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371186v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371166v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570712v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570715v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570717v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570719v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570724v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570722v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>