--- v0 (2026-03-29)
+++ v1 (2026-04-29)
@@ -542,325 +542,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04572926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic oxygen dynamics and implication for the maintenance of chronic hypoxia and ecosystem degradation in the Berre lagoon (France)</w:t>
+                <w:t xml:space="preserve">Rapid Spread of the Invasive Brown Alga Rugulopteryx okamurae in a National Park in Provence (France, Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+                <w:t xml:space="preserve">Sandrine Ruitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+                <w:t xml:space="preserve">A. Blanfuné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Grenz</w:t>
+                <w:t xml:space="preserve">Charles F. Boudouresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Cesbron</w:t>
+                <w:t xml:space="preserve">Dorian Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Pozzato</w:t>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 258, pp.107437. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (16), pp.2306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w13162306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249104v1</w:t>
+                <w:t xml:space="preserve">hal-03342953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Spread of the Invasive Brown Alga Rugulopteryx okamurae in a National Park in Provence (France, Mediterranean Sea)</w:t>
+                <w:t xml:space="preserve">Benthic oxygen dynamics and implication for the maintenance of chronic hypoxia and ecosystem degradation in the Berre lagoon (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ruitton</w:t>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Blanfuné</w:t>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles F. Boudouresque</w:t>
+                <w:t xml:space="preserve">Christian Grenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Guillemain</w:t>
+                <w:t xml:space="preserve">Florian Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Michotey</w:t>
+                <w:t xml:space="preserve">Lara Pozzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (16), pp.2306. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 258, pp.107437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w13162306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342953v1</w:t>
+                <w:t xml:space="preserve">hal-03249104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ observations and modelling revealed environmental factors favouring occurrence of Vibrio in microbiome of the pelagic Sargassum responsible for strandings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Blanfuné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -989,51 +989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1231,51 +1231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salinity shifts in marine sediment: Importance of number of fluctuation rather than their intensities on bacterial denitrifying community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Zaghmouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Armougom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1400,51 +1400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Iobbi-Nivol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Scientific Reports 7, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1491,51 +1491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria as part of bioluminescence emission at the deep ANTARES station (North-Western Mediterranean Sea) during a one-year survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Casalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1638,51 +1638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheryl Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Javanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1772,51 +1772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1886,935 +1886,935 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological significance of Synergistetes in the biological treatment of tuna cooking wastewater by an anaerobic sequencing batch reactor.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Anaerobic nitrification-denitrification mediated by Mn-oxides in meso-tidal sediments: Implications for N-2 and N2O production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Javanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ollivier</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4973-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 144, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2014.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201712v1</w:t>
+                <w:t xml:space="preserve">hal-01157960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic of bacterial communities attached to lightened phytodetritus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Ecological significance of Synergistetes in the biological treatment of tuna cooking wastewater by an anaerobic sequencing batch reactor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Militon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guasco</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Fardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (18), pp.13681-92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4209-0⟩</w:t>
+              <w:t xml:space="preserve">, 2015, pp.2015 Jul 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4973-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201708v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of physical sediments reworking on hydrocarbon degradation and bacterial community structure in marine coastal sediments.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Duran</w:t>
+                <w:t xml:space="preserve">Dynamic of bacterial communities attached to lightened phytodetritus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Gassie</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (20), pp.15248-15259. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4373-2⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 22 (18), pp.13681-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4209-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201709v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrates specialization in lipid compounds and hydrocarbons of Marinobacter genus.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of physical sediments reworking on hydrocarbon degradation and bacterial community structure in marine coastal sediments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cuny</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dubosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (20), pp.15347-15359. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-4009-y⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 22 (20), pp.15248-15259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4373-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201711v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of dispersant in mudflat oil-contaminated sediment: behavior and effects of dispersed oil on micro- and macrobenthos.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substrates specialization in lipid compounds and hydrocarbons of Marinobacter genus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Militon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (20), pp.15370-15376. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4800-4⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 22 (20), pp.15347-15359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-4009-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201710v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft-genome sequence of Shewanella algae strain C6G3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Standards in Genomic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43 (10), pp.10.1186/s40793-015-0022-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40793-015-0022-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic nitrification-denitrification mediated by Mn-oxides in meso-tidal sediments: Implications for N-2 and N2O production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guasco</w:t>
+                <w:t xml:space="preserve">Use of dispersant in mudflat oil-contaminated sediment: behavior and effects of dispersed oil on micro- and macrobenthos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Militon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 144, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (20), pp.15370-15376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2014.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4800-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157960v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial diversity in relatively pristine and anthropogenically-influenced mangrove ecosystems (Goa, India).</w:t>
               </w:r>
@@ -2826,51 +2826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheryl Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David L Kirchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2924,315 +2924,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denitrification activity is closely linked to the total ambient Fe concentration in mangrove sediments of Goa, India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trends in salinity and inorganic nitrogen compounds in the Berre lagoon (1994-2011) bacterial activities and nitrogen budgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Zaghmouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Fernandes</w:t>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Gonsalves</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicole Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67, pp.55-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.11.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2013.08.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872344v1</w:t>
+                <w:t xml:space="preserve">hal-00796981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in salinity and inorganic nitrogen compounds in the Berre lagoon (1994-2011) bacterial activities and nitrogen budgets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Denitrification activity is closely linked to the total ambient Fe concentration in mangrove sediments of Goa, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gonsalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Garcia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Lokabharathi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 67, pp.55-65. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 131, pp.64-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.11.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2013.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796981v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desulfosoma profundi sp nov., a thermophilic sulfate-reducing bacterium isolated from a deep terrestrial geothermal spring in France</w:t>
               </w:r>
@@ -3364,51 +3364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal diversity of free-living and particle-attached prokaryotes in the tropical lagoon of Ahe atoll (Tuamotu Archipelago) and its surrounding oceanic waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3670,64 +3670,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheryl Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. Lokabharathi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3787,51 +3787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denitrification prevails over anammox in tropical mangrove sediments (Goa, India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheryl Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3910,2220 +3910,2220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic ammonium oxidation mediated by Mn-oxides: from sediment to strain level</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">The chemical-in-mu well: a high-throughput technique for identifying solutes eliciting a chemotactic response in motile bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Armitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Baraquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Jourlin-Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 162, pp.848-857. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.01.011⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 162, pp.934-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725010v1</w:t>
+                <w:t xml:space="preserve">hal-00725012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of Thermanaerothrix daxensis gen. nov., sp. nov., a thermophilic anaerobic bacterium pertaining to the phylum &amp;quot;Chloroflexi&amp;quot;, isolated from a deep hot aquifer in the Aquitaine Basin.</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of Thermanaerothrix daxensis gen. nov., sp nov., a thermophilic anaerobic bacterium pertaining to the phylum &amp;quot;Chloroflexi&amp;quot;, isolated from a deep hot aquifer in the Aquitaine Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manon Joseph</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F Hamaide</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francette Hamaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 34 (7), pp.494-7</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 34, pp.494-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2011.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752926v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caldilinea tarbellica sp nov., a filamentous, thermophilic, anaerobic bacterium isolated from a deep hot aquifer in the Aquitaine Basin</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of Thermanaerothrix daxensis gen. nov., sp. nov., a thermophilic anaerobic bacterium pertaining to the phylum &amp;quot;Chloroflexi&amp;quot;, isolated from a deep hot aquifer in the Aquitaine Basin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Manon Bartoli</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Hamaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (7), pp.494-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752944v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of Thermanaerothrix daxensis gen. nov., sp nov., a thermophilic anaerobic bacterium pertaining to the phylum &amp;quot;Chloroflexi&amp;quot;, isolated from a deep hot aquifer in the Aquitaine Basin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manon Bartoli</w:t>
+                <w:t xml:space="preserve">Anaerobic ammonium oxidation mediated by Mn-oxides: from sediment to strain level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Javanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francette Hamaide</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.syapm.2011.02.004⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162, pp.848-857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690513v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chemical-in-mu well: a high-throughput technique for identifying solutes eliciting a chemotactic response in motile bacteria</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mejean</w:t>
+                <w:t xml:space="preserve">Caldilinea tarbellica sp nov., a filamentous, thermophilic, anaerobic bacterium isolated from a deep hot aquifer in the Aquitaine Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Jourlin-Castelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Malek Bohli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.03.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (Part6), pp.1436-1441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.025676-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00725012v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thalassobaculum salexigens sp. nov., a new member of the family Rhodospirillaceae from the NW Mediterranean Sea, and emended description of the genus Thalassobaculum</w:t>
+                <w:t xml:space="preserve">Denitrification : An important Pathway for Nitrous Oxide Production in Tropical Mangrove Sediments (Goa, India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Urios</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Sheryl Oliveira Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Loka Bharathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lebaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.011460-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39, pp.1507-1516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2134/jeq2009.0477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617772v1</w:t>
+                <w:t xml:space="preserve">hal-00506441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caldinitratiruptor microaerophilus, gen.nov., sp. nov. isolated from a French hot spring (Chaudes-Aigues, Massif Central) : a novel cultivated facultative microaerophilic anaerobic thermophile pertaining to the Symbiobacterium branch within the Firmicutes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Fardeau</w:t>
+                <w:t xml:space="preserve">Thalassobaculum salexigens sp. nov., a new member of the family Rhodospirillaceae from the NW Mediterranean Sea, and emended description of the genus Thalassobaculum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Urios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Intertaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Barsotti</w:t>
+                <w:t xml:space="preserve">Françoise Lesongeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Cayol</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extremophiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 14, pp.241-247. </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60 (Pt 1), pp.209-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00792-010-0302-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.011460-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00506433v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denitrification : An important Pathway for Nitrous Oxide Production in Tropical Mangrove Sediments (Goa, India)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caldinitratiruptor microaerophilus, gen.nov., sp. nov. isolated from a French hot spring (Chaudes-Aigues, Massif Central) : a novel cultivated facultative microaerophilic anaerobic thermophile pertaining to the Symbiobacterium branch within the Firmicutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Fardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Barsotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheryl Oliveira Fernandes</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Jean-Luc Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extremophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14, pp.241-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00792-010-0302-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2134/jeq2009.0477⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00506441v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of pristane from a-tocopherol under simulated anoxic sedimentary conditions : A combination of biotic and abiotic degradative processes</w:t>
+                <w:t xml:space="preserve">Seasonal variation in di-nitrogen fluxes and associated processes (denitrification, anammox and nitrogen fixation) in sediment subject to shellfish farming influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Laura Minjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guasco</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-009-0100-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.09.028⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506418v1</w:t>
+                <w:t xml:space="preserve">hal-00412229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation in di-nitrogen fluxes and associated processes (denitrification, anammox and nitrogen fixation) in sediment subject to shellfish farming influences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of pristane from a-tocopherol under simulated anoxic sedimentary conditions : A combination of biotic and abiotic degradative processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Minjeaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Mina Nassiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Garcia</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74, pp.252-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00027-009-0100-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412229v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen fluxes from marine sediments : quantification of the associated co-occurring bacterial processes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Nisaea denitrificans gen.nov., sp.nov. and Nisaea nitrireducens sp. nov., two novel members of the class Alphaproteobacteria from the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Urios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Intertaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lesongeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 90, pp.141-157. </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58, pp.2336-2341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10533-008-9241-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.64592-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00362536v1</w:t>
+                <w:t xml:space="preserve">hal-00362716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisaea denitrificans gen. nov., sp. nov. and Nisaea nitritireducens sp. nov., two novel members of the class Alphaproteobacteria from the Mediterranean Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Nitrogen fluxes from marine sediments : quantification of the associated co-occurring bacterial processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Minjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lebaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90, pp.141-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-008-9241-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.64592-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00617742v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisaea denitrificans gen.nov., sp.nov. and Nisaea nitrireducens sp. nov., two novel members of the class Alphaproteobacteria from the Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Nisaea denitrificans gen. nov., sp. nov. and Nisaea nitritireducens sp. nov., two novel members of the class Alphaproteobacteria from the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Intertaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lesongeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lebaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 58, pp.2336-2341. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+              <w:t xml:space="preserve">, 2008, 58 (Pt 10), pp.2336-2341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/ijs.0.64592-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00362716v1</w:t>
+                <w:t xml:space="preserve">hal-00617742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of spilled oil on bacterial communities of Mediterranean coastal anoxic sediments chronically subjected to oil hydrocarbon contamination</w:t>
+                <w:t xml:space="preserve">Seasonal and diel distributions of denitrifying and bacterial communities in a hypersaline microbial mat (Camargue, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Miralles</w:t>
+                <w:t xml:space="preserve">Christelle Desnues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Nerini</w:t>
+                <w:t xml:space="preserve">Andrea Wieland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Manté</w:t>
+                <w:t xml:space="preserve">Cui Zhizang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Acquaviva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Doumenq</w:t>
+                <w:t xml:space="preserve">Aude Fourçans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41, pp.3407-3419</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590055v1</w:t>
+                <w:t xml:space="preserve">hal-00165666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of spilled Oil on Bacterial Communities of mediterranean Coastal Anoxic Chronically Subjected to oil Hydrocarbon Contamination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of spilled oil on bacterial communities of Mediterranean coastal anoxic sediments chronically subjected to oil hydrocarbon contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Manté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Miralles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Nerini</w:t>
+                <w:t xml:space="preserve">M. Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Manté</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Doumenq</w:t>
+                <w:t xml:space="preserve">P. Doumenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.1-16. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+              <w:t xml:space="preserve">, 2007, 54 (4), pp.646-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00248-007-9221-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169724v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and diel distributions of denitrifying and bacterial communities in a hypersaline microbial mat (Camargue, France)</w:t>
+                <w:t xml:space="preserve">Effects of spilled Oil on Bacterial Communities of mediterranean Coastal Anoxic Chronically Subjected to oil Hydrocarbon Contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Desnues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie Michotey</w:t>
+                <w:t xml:space="preserve">Gilles Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Wieland</w:t>
+                <w:t xml:space="preserve">Claude Manté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cui Zhizang</w:t>
+                <w:t xml:space="preserve">Monique Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Fourçans</w:t>
+                <w:t xml:space="preserve">Pierre Doumenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-007-9221-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00165666v1</w:t>
+                <w:t xml:space="preserve">hal-00169724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen budget in a microbial mat of Camargue (South of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, XXX, pp.XX Xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6142,260 +6142,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00087392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular, Biochemical and Physiological Approaches for Understanding the Ecology of Denitrification</w:t>
+                <w:t xml:space="preserve">Molecular, Biochemical, and Physiological Approaches for Understanding the Ecology of Denitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Goregues</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Christelle Goréguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 49, pp.198-208</w:t>
+              <w:t xml:space="preserve">, 2005, 49 (2), pp.198-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084748v1</w:t>
+                <w:t xml:space="preserve">hal-02007308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular, Biochemical, and Physiological Approaches for Understanding the Ecology of Denitrification</w:t>
+                <w:t xml:space="preserve">Molecular, Biochemical and Physiological Approaches for Understanding the Ecology of Denitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Goréguès</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Christèle Goregues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 49 (2), pp.198-208</w:t>
+              <w:t xml:space="preserve">, 2005, 49, pp.198-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007308v1</w:t>
+                <w:t xml:space="preserve">hal-00084748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of hydrocarbonoclastic denitrifying bacteria from berre microbial mats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Goregues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6433,64 +6433,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of hydrocarbonoclastic denitrifying bacteria from berre microbial mats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goréguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6541,51 +6541,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The anaerobic hydrocarbon biodegrading bacteria: An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6658,64 +6658,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerobic and anaerobic metabolism of squalene by a denitrifying bacterium isolated from marine sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Mouzdahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6774,51 +6774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for anaerobic bacterial processes in the water column: denitrification and dissimilatory nitrate ammonification in the northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6908,51 +6908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Nadalig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Doumenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 48, pp.528-533</w:t>
@@ -6981,77 +6981,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerobic and anaerobic metabolism of 6,10,14-trimethylpentadecan-2-one by a denitrifying bacterium isolated from marine sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mj Gilewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tl Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7106,51 +7106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the mcpA and mcpB genes capable of encoding methyl-accepting type chemoreceptors in Rhodobacter capsulatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7208,342 +7208,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE GLOBAL REGULATORY PROTEIN FRUR MODULATES THE DIRECTION OF CARBON FLOW IN ESCHERICHIA-COLI</w:t>
+                <w:t xml:space="preserve">NOVEL PROTEINS OF THE PHOSPHOTRANSFERASE SYSTEM ENCODED WITHIN THE RPON OPERON OF ESCHERICHIA-COLI - ENZYME IIA(NTR) AFFECTS GROWTH ON ORGANIC NITROGEN AND THE CONDITIONAL LETHALITY OF AN ERA(TS) MUTANT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tm Ramseier</w:t>
+                <w:t xml:space="preserve">Bs Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bledig</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Dl Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Inada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 16, pp.1157-1169</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 270, pp.4822-4839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725014v1</w:t>
+                <w:t xml:space="preserve">hal-00709150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOVEL PROTEINS OF THE PHOSPHOTRANSFERASE SYSTEM ENCODED WITHIN THE RPON OPERON OF ESCHERICHIA-COLI - ENZYME IIA(NTR) AFFECTS GROWTH ON ORGANIC NITROGEN AND THE CONDITIONAL LETHALITY OF AN ERA(TS) MUTANT</w:t>
+                <w:t xml:space="preserve">THE GLOBAL REGULATORY PROTEIN FRUR MODULATES THE DIRECTION OF CARBON FLOW IN ESCHERICHIA-COLI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bs Powell</w:t>
+                <w:t xml:space="preserve">Tm Ramseier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dl Court</w:t>
+                <w:t xml:space="preserve">S Bledig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Inada</w:t>
+                <w:t xml:space="preserve">R Feghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Nakamura</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mh Saier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 270, pp.4822-4839</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 16, pp.1157-1169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709150v1</w:t>
+                <w:t xml:space="preserve">hal-00725014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF THE FRUR REGULATOR ON TRANSCRIPTION OF THE PTS OPERON IN ESCHERICHIA-COLI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Ryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tm Ramseier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mh Saier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Garges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7594,51 +7594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHI-AAU2, A TEMPERATE BACTERIOPHAGE SPECIFIC FOR ARTHROBACTER-AUREUS, WHOSE INTEGRATIVE FUNCTIONS WORK IN OTHER CORYNEBACTERIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemarrec, C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanco, C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7702,77 +7702,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOVEL PHOSPHOTRANSFERASE SYSTEM GENES REVEALED BY BACTERIAL GENOME ANALYSIS - UNIQUE, PUTATIVE FRUCTOSE-SPECIFIC AND GLUCOSIDE-SPECIFIC SYSTEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Reizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mh Saier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 3 (3), pp.440-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7887,51 +7887,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B80BA07"/>
+    <w:nsid w:val="6AD2938D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8035,51 +8035,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3BC214CE"/>
+    <w:nsid w:val="084B0881"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8269,51 +8269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04421726v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L&#233;ger-Pigout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Navarro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Menard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ruitton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrad026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04572926v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Siuda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Dibner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4020014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249104v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pozzato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107437" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanfun&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13162306" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933822v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141216" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debany Fonseca-Batista" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Deman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-999-2019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766209v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez -Nunez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fny068" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01735881v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Zaghmouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Armougom" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.03.020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01493279v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Iobbi-Nivol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;jean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44725" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408722v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Casalot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.07.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408734v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Fernandes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Javanaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.10.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Atkinson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jeziorski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2016.06.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB4MZGTD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201712v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Hamdi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4973-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201708v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Amiraux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4209-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201709v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jezequel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubosc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gassie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4373-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201711v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Grimaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-4009-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4800-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194459v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0022-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157960v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2014.11.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166877v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Kirchman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Lokabharathi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1517-83822014000400006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872344v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fernandes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonsalves" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lokabharathi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.08.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R49HT4M3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796981v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.11.046" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G547PC0S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690553v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gregoire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lagiere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cambar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-011-9675-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F8M93ZCR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739805v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Morezzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Durieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.01.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRMCP5Z9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643936v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grimaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghiglione" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cagnon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Vaysse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00500-12" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714213v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Lokabharathi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00419" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700304v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Loka Bharathi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2011.11.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSGXW1BX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725010v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.01.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSJ98NL8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752926v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hamaide" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752944v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Bohli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Cayol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.025676-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690513v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francette Hamaide" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2011.02.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G290FMT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725012v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Armitano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Baraquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mejean" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Jourlin-Castelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.03.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T5MSC96-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617772v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lesongeur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.011460-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506433v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barsotti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cayol" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-010-0302-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7JN1PHSV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506441v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Oliveira Fernandes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Loka Bharathi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2009.0477" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506418v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Nassiry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.09.028" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGW95DH0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Minjeaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-009-0100-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5PD447MK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362536v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-008-9241-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-007M9N6X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617742v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64592-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362716v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02590055v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miralles" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mant&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acquaviva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doumenq" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-007-9221-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CWFTVFF7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169724v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Miralles" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Acquaviva" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Doumenq" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165666v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Wieland" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Zhizang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Four&#231;ans" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087392v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084748v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Goregues" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02007308v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gor&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796815v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goregues" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02008690v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631864v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hirschler-R&#233;a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00785236.2004.10410232" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04546347v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mouzdahir" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-002-0457-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4B99WBHP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708672v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707330v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gilewicz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nihmatuzaron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nadalig" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Budzinski" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706691v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Gilewicz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tl Zheng" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709001v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Toussaint" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Richaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pm Vignais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725014v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tm Ramseier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bledig" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Feghali" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Saier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709150v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bs Powell" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dl Court" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Inada" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Nakamura" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709149v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ryu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garges" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04983205v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemarrec, C" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanco, C" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Trautwetter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04983218v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Reizer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Reizer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04421726v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L&#233;ger-Pigout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Navarro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Menard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ruitton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrad026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04572926v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Siuda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Dibner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4020014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342953v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanfun&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13162306" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pozzato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107437" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933822v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141216" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debany Fonseca-Batista" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Deman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-999-2019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766209v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez -Nunez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fny068" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01735881v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Zaghmouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Armougom" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.03.020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01493279v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Iobbi-Nivol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;jean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44725" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408722v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Casalot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.07.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408734v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Fernandes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Javanaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.10.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Atkinson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jeziorski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2016.06.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB4MZGTD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2014.11.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201712v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Hamdi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4973-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201708v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Petit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Amiraux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4209-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jezequel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubosc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gassie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4373-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Grimaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-4009-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0022-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201710v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4800-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166877v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Kirchman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Lokabharathi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1517-83822014000400006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796981v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.11.046" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G547PC0S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872344v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fernandes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonsalves" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lokabharathi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.08.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R49HT4M3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690553v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gregoire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lagiere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cambar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-011-9675-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F8M93ZCR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739805v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Morezzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Durieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.01.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRMCP5Z9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643936v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grimaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghiglione" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cagnon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Vaysse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00500-12" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714213v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Lokabharathi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00419" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700304v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Loka Bharathi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2011.11.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSGXW1BX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725012v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Armitano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Baraquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mejean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Jourlin-Castelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.03.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T5MSC96-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690513v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francette Hamaide" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2011.02.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G290FMT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hamaide" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725010v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.01.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSJ98NL8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752944v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Bohli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Cayol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.025676-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506441v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Oliveira Fernandes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Loka Bharathi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2009.0477" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617772v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lesongeur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.011460-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506433v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barsotti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cayol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-010-0302-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7JN1PHSV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412229v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Minjeaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-009-0100-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5PD447MK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506418v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Nassiry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.09.028" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGW95DH0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362716v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64592-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362536v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-008-9241-4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-007M9N6X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617742v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165666v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Wieland" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Zhizang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Four&#231;ans" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02590055v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miralles" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mant&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acquaviva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doumenq" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-007-9221-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CWFTVFF7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169724v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Miralles" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Acquaviva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Doumenq" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087392v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02007308v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gor&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084748v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Goregues" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796815v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goregues" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02008690v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631864v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hirschler-R&#233;a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00785236.2004.10410232" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04546347v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mouzdahir" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-002-0457-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4B99WBHP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708672v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707330v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gilewicz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nihmatuzaron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nadalig" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Budzinski" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706691v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Gilewicz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tl Zheng" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709001v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Toussaint" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Richaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pm Vignais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709150v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bs Powell" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dl Court" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Inada" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Nakamura" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725014v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tm Ramseier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bledig" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Feghali" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Saier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709149v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ryu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garges" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04983205v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemarrec, C" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanco, C" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Trautwetter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04983218v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Reizer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Reizer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>