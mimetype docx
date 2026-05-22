--- v1 (2026-04-29)
+++ v2 (2026-05-22)
@@ -240,7586 +240,7720 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predominant heterotrophic diazotrophic bacteria are involved in Sargassum proliferation in the great Atlantic Sargassum Belt</w:t>
+                <w:t xml:space="preserve">Unraveling the hidden world: Variability and complexity of holopelagic Sargassum biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Léger-Pigout</w:t>
+                <w:t xml:space="preserve">Zujaila Nohemy Qui-Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Navarro</w:t>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Menard</w:t>
+                <w:t xml:space="preserve">Valérie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ruitton</w:t>
+                <w:t xml:space="preserve">Solène Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Le Loc’h</w:t>
+                <w:t xml:space="preserve">Philippe Elíes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Biofilm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11, pp.100362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ismejo/wrad026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2026.100362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421726v1</w:t>
+                <w:t xml:space="preserve">hal-05627490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and Molecular Characters Differentiate Common Morphotypes of Atlantic Holopelagic Sargassum</w:t>
+                <w:t xml:space="preserve">Predominant heterotrophic diazotrophic bacteria are involved in Sargassum proliferation in the great Atlantic Sargassum Belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Siuda</w:t>
+                <w:t xml:space="preserve">M Léger-Pigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Blanfuné</w:t>
+                <w:t xml:space="preserve">E Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skye Dibner</w:t>
+                <w:t xml:space="preserve">F Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Verlaque</w:t>
+                <w:t xml:space="preserve">S Ruitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-François Boudouresque</w:t>
+                <w:t xml:space="preserve">F Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4 (2), pp.256-275. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/phycology4020014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ismejo/wrad026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04572926v1</w:t>
+                <w:t xml:space="preserve">hal-04421726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Spread of the Invasive Brown Alga Rugulopteryx okamurae in a National Park in Provence (France, Mediterranean Sea)</w:t>
+                <w:t xml:space="preserve">Morphological and Molecular Characters Differentiate Common Morphotypes of Atlantic Holopelagic Sargassum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ruitton</w:t>
+                <w:t xml:space="preserve">Amy Siuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Blanfuné</w:t>
+                <w:t xml:space="preserve">Aurélie Blanfuné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles F. Boudouresque</w:t>
+                <w:t xml:space="preserve">Skye Dibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Guillemain</w:t>
+                <w:t xml:space="preserve">Marc Verlaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Michotey</w:t>
+                <w:t xml:space="preserve">Charles-François Boudouresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (16), pp.2306. </w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (2), pp.256-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w13162306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/phycology4020014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342953v1</w:t>
+                <w:t xml:space="preserve">mnhn-04572926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic oxygen dynamics and implication for the maintenance of chronic hypoxia and ecosystem degradation in the Berre lagoon (France)</w:t>
+                <w:t xml:space="preserve">Rapid Spread of the Invasive Brown Alga Rugulopteryx okamurae in a National Park in Provence (France, Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+                <w:t xml:space="preserve">Sandrine Ruitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+                <w:t xml:space="preserve">A. Blanfuné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Grenz</w:t>
+                <w:t xml:space="preserve">Charles F. Boudouresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Cesbron</w:t>
+                <w:t xml:space="preserve">Dorian Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Pozzato</w:t>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 258, pp.107437. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (16), pp.2306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w13162306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249104v1</w:t>
+                <w:t xml:space="preserve">hal-03342953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ observations and modelling revealed environmental factors favouring occurrence of Vibrio in microbiome of the pelagic Sargassum responsible for strandings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benthic oxygen dynamics and implication for the maintenance of chronic hypoxia and ecosystem degradation in the Berre lagoon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Blanfuné</w:t>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristele Chevalier</w:t>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Garel</w:t>
+                <w:t xml:space="preserve">Christian Grenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Diaz</w:t>
+                <w:t xml:space="preserve">Florian Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Pozzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141216⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 258, pp.107437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933822v1</w:t>
+                <w:t xml:space="preserve">hal-03249104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of high N2 fixation rates in the temperate northeast Atlantic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Debany Fonseca-Batista</w:t>
+                <w:t xml:space="preserve">In situ observations and modelling revealed environmental factors favouring occurrence of Vibrio in microbiome of the pelagic Sargassum responsible for strandings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuefeng Li</w:t>
+                <w:t xml:space="preserve">Aurelie Blanfuné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Riou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie Michotey</w:t>
+                <w:t xml:space="preserve">Cristele Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Deman</w:t>
+                <w:t xml:space="preserve">Marc Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-16-999-2019⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 748, pp.141216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066554v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of electron acceptor (MnIV/NO3) triggers differential expression of genes associated with stress and ammonium limitation responses in Shewanella algae C6G3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of high N2 fixation rates in the temperate northeast Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
+                <w:t xml:space="preserve">Debany Fonseca-Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fernandez -Nunez</w:t>
+                <w:t xml:space="preserve">Xuefeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice B. Loriod</w:t>
+                <w:t xml:space="preserve">Virginie Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guasco</w:t>
+                <w:t xml:space="preserve">Florian Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (5), pp.999-1017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsle/fny068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-16-999-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766209v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salinity shifts in marine sediment: Importance of number of fluctuation rather than their intensities on bacterial denitrifying community</w:t>
+                <w:t xml:space="preserve">The nature of electron acceptor (MnIV/NO3) triggers differential expression of genes associated with stress and ammonium limitation responses in Shewanella algae C6G3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Zaghmouri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie Michotey</w:t>
+                <w:t xml:space="preserve">Axel Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Armougom</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fernandez -Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice B. Loriod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.03.020⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fny068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735881v1</w:t>
+                <w:t xml:space="preserve">hal-01766209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and transcriptional approaches reveal connection between nitrogen and manganese cycles in Shewanella algae C6G3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Salinity shifts in marine sediment: Importance of number of fluctuation rather than their intensities on bacterial denitrifying community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Zaghmouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Armougom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, pp.76 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.03.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep44725⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01493279v1</w:t>
+                <w:t xml:space="preserve">hal-01735881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria as part of bioluminescence emission at the deep ANTARES station (North-Western Mediterranean Sea) during a one-year survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Physiological and transcriptional approaches reveal connection between nitrogen and manganese cycles in Shewanella algae C6G3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Iobbi-Nivol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Scientific Reports 7, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep44725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.07.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01408722v1</w:t>
+                <w:t xml:space="preserve">hal-01493279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of bacterial nitrification with denitrification and anammox supports N removal in intertidal sediments (Arcachon Bay, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Bacteria as part of bioluminescence emission at the deep ANTARES station (North-Western Mediterranean Sea) during a one-year survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Casalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.10.009⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408734v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metatranscriptomes of oil-contaminated marine coastal sediment affected by oil addition and/or by the bioturbating activity of the marine polychaete Hediste diversicolor: Who are the microbial players?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Coupling of bacterial nitrification with denitrification and anammox supports N removal in intertidal sediments (Arcachon Bay, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Javanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margen.2016.06.006⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 179, pp.39-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01408732v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic nitrification-denitrification mediated by Mn-oxides in meso-tidal sediments: Implications for N-2 and N2O production</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Metatranscriptomes of oil-contaminated marine coastal sediment affected by oil addition and/or by the bioturbating activity of the marine polychaete Hediste diversicolor: Who are the microbial players?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Militon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guasco</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jeziorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2014.11.011⟩</w:t>
+              <w:t xml:space="preserve">Marine Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29, pp.55-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margen.2016.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157960v1</w:t>
+                <w:t xml:space="preserve">hal-01408732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological significance of Synergistetes in the biological treatment of tuna cooking wastewater by an anaerobic sequencing batch reactor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.2015 Jul 22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-015-4973-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of bacterial communities attached to lightened phytodetritus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (18), pp.13681-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-015-4209-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of physical sediments reworking on hydrocarbon degradation and bacterial community structure in marine coastal sediments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dubosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (20), pp.15248-15259. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4373-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrates specialization in lipid compounds and hydrocarbons of Marinobacter genus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (20), pp.15347-15359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-014-4009-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft-genome sequence of Shewanella algae strain C6G3</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Use of dispersant in mudflat oil-contaminated sediment: behavior and effects of dispersed oil on micro- and macrobenthos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Militon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Standards in Genomic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40793-015-0022-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (20), pp.15370-15376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4800-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194459v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of dispersant in mudflat oil-contaminated sediment: behavior and effects of dispersed oil on micro- and macrobenthos.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Draft-genome sequence of Shewanella algae strain C6G3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4800-4⟩</w:t>
+              <w:t xml:space="preserve">Standards in Genomic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (10), pp.10.1186/s40793-015-0022-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40793-015-0022-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201710v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial diversity in relatively pristine and anthropogenically-influenced mangrove ecosystems (Goa, India).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Anaerobic nitrification-denitrification mediated by Mn-oxides in meso-tidal sediments: Implications for N-2 and N2O production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheryl Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Javanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/S1517-83822014000400006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 144, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2014.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166877v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in salinity and inorganic nitrogen compounds in the Berre lagoon (1994-2011) bacterial activities and nitrogen budgets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Bacterial diversity in relatively pristine and anthropogenically-influenced mangrove ecosystems (Goa, India).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L Kirchman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P A Lokabharathi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brazilian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (4), pp.1161-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1517-83822014000400006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.11.046⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00796981v1</w:t>
+                <w:t xml:space="preserve">hal-01166877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denitrification activity is closely linked to the total ambient Fe concentration in mangrove sediments of Goa, India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gonsalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lokabharathi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 131, pp.64-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2013.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desulfosoma profundi sp nov., a thermophilic sulfate-reducing bacterium isolated from a deep terrestrial geothermal spring in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Trends in salinity and inorganic nitrogen compounds in the Berre lagoon (1994-2011) bacterial activities and nitrogen budgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Zaghmouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Lagiere</w:t>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cambar</w:t>
+                <w:t xml:space="preserve">Nicole Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 101, pp.595-602. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67, pp.55-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10482-011-9675-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.11.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690553v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal diversity of free-living and particle-attached prokaryotes in the tropical lagoon of Ahe atoll (Tuamotu Archipelago) and its surrounding oceanic waters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Desulfosoma profundi sp nov., a thermophilic sulfate-reducing bacterium isolated from a deep terrestrial geothermal spring in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Durieu</w:t>
+                <w:t xml:space="preserve">Joel Lagiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cambar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.01.009⟩</w:t>
+              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.595-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10482-011-9675-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739805v1</w:t>
+                <w:t xml:space="preserve">hal-00690553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of the marine bacterium Marinobacter hydrocarbonoclasticus SP17, which forms biofilms on hydrophobic organic compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Grimaud</w:t>
+                <w:t xml:space="preserve">Spatio-temporal diversity of free-living and particle-attached prokaryotes in the tropical lagoon of Ahe atoll (Tuamotu Archipelago) and its surrounding oceanic waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Ghiglione</w:t>
+                <w:t xml:space="preserve">Dominique Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Cagnon</w:t>
+                <w:t xml:space="preserve">Nicola Morezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Lauga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.-J. Vaysse</w:t>
+                <w:t xml:space="preserve">Brice Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65 (10), pp.525-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.00500-12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01643936v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen-limited mangrove ecosystems conserve N through dissimilatory nitrate reduction to ammonium</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome sequence of the marine bacterium Marinobacter hydrocarbonoclasticus SP17, which forms biofilms on hydrophobic organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. Lokabharathi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Ghiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Lauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-J. Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep00419⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (13), pp.3539-3540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.00500-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714213v1</w:t>
+                <w:t xml:space="preserve">hal-01643936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denitrification prevails over anammox in tropical mangrove sediments (Goa, India)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Nitrogen-limited mangrove ecosystems conserve N through dissimilatory nitrate reduction to ammonium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheryl Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. A. Loka Bharathi</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Lokabharathi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2011.11.008⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep00419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00700304v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chemical-in-mu well: a high-throughput technique for identifying solutes eliciting a chemotactic response in motile bacteria</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Denitrification prevails over anammox in tropical mangrove sediments (Goa, India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mejean</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Jourlin-Castelli</w:t>
+                <w:t xml:space="preserve">P. A. Loka Bharathi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 162, pp.934-938. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 74, pp.9-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2011.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725012v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of Thermanaerothrix daxensis gen. nov., sp nov., a thermophilic anaerobic bacterium pertaining to the phylum &amp;quot;Chloroflexi&amp;quot;, isolated from a deep hot aquifer in the Aquitaine Basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Isolation and characterization of Thermanaerothrix daxensis gen. nov., sp. nov., a thermophilic anaerobic bacterium pertaining to the phylum &amp;quot;Chloroflexi&amp;quot;, isolated from a deep hot aquifer in the Aquitaine Basin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bartoli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Manon Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francette Hamaide</w:t>
+                <w:t xml:space="preserve">F Hamaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 34, pp.494-497. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 34 (7), pp.494-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690513v1</w:t>
+                <w:t xml:space="preserve">hal-00752926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of Thermanaerothrix daxensis gen. nov., sp. nov., a thermophilic anaerobic bacterium pertaining to the phylum &amp;quot;Chloroflexi&amp;quot;, isolated from a deep hot aquifer in the Aquitaine Basin.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Anaerobic ammonium oxidation mediated by Mn-oxides: from sediment to strain level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Javanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F Hamaide</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162, pp.848-857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752926v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic ammonium oxidation mediated by Mn-oxides: from sediment to strain level</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Caldilinea tarbellica sp nov., a filamentous, thermophilic, anaerobic bacterium isolated from a deep hot aquifer in the Aquitaine Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Bohli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.01.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (Part6), pp.1436-1441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.025676-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00725010v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caldilinea tarbellica sp nov., a filamentous, thermophilic, anaerobic bacterium isolated from a deep hot aquifer in the Aquitaine Basin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The chemical-in-mu well: a high-throughput technique for identifying solutes eliciting a chemotactic response in motile bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malek Bohli</w:t>
+                <w:t xml:space="preserve">Joshua Armitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Cayol</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudine Baraquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Jourlin-Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.025676-0⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162, pp.934-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752944v1</w:t>
+                <w:t xml:space="preserve">hal-00725012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denitrification : An important Pathway for Nitrous Oxide Production in Tropical Mangrove Sediments (Goa, India)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isolation and characterization of Thermanaerothrix daxensis gen. nov., sp nov., a thermophilic anaerobic bacterium pertaining to the phylum &amp;quot;Chloroflexi&amp;quot;, isolated from a deep hot aquifer in the Aquitaine Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francette Hamaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34, pp.494-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2011.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2134/jeq2009.0477⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00506441v1</w:t>
+                <w:t xml:space="preserve">hal-00690513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thalassobaculum salexigens sp. nov., a new member of the family Rhodospirillaceae from the NW Mediterranean Sea, and emended description of the genus Thalassobaculum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Intertaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lesongeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lebaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 60 (Pt 1), pp.209-213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/ijs.0.011460-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caldinitratiruptor microaerophilus, gen.nov., sp. nov. isolated from a French hot spring (Chaudes-Aigues, Massif Central) : a novel cultivated facultative microaerophilic anaerobic thermophile pertaining to the Symbiobacterium branch within the Firmicutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Barsotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extremophiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14, pp.241-247. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00792-010-0302-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation in di-nitrogen fluxes and associated processes (denitrification, anammox and nitrogen fixation) in sediment subject to shellfish farming influences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Denitrification : An important Pathway for Nitrous Oxide Production in Tropical Mangrove Sediments (Goa, India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl Oliveira Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Loka Bharathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00027-009-0100-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39, pp.1507-1516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2134/jeq2009.0477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00412229v1</w:t>
+                <w:t xml:space="preserve">hal-00506441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of pristane from a-tocopherol under simulated anoxic sedimentary conditions : A combination of biotic and abiotic degradative processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Nassiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 74, pp.252-263. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.09.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisaea denitrificans gen.nov., sp.nov. and Nisaea nitrireducens sp. nov., two novel members of the class Alphaproteobacteria from the Mediterranean Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Seasonal variation in di-nitrogen fluxes and associated processes (denitrification, anammox and nitrogen fixation) in sediment subject to shellfish farming influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Minjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lebaron</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.64592-0⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-009-0100-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362716v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen fluxes from marine sediments : quantification of the associated co-occurring bacterial processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Minjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 90, pp.141-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10533-008-9241-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisaea denitrificans gen. nov., sp. nov. and Nisaea nitritireducens sp. nov., two novel members of the class Alphaproteobacteria from the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Intertaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lesongeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lebaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 58 (Pt 10), pp.2336-2341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/ijs.0.64592-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and diel distributions of denitrifying and bacterial communities in a hypersaline microbial mat (Camargue, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Nisaea denitrificans gen.nov., sp.nov. and Nisaea nitrireducens sp. nov., two novel members of the class Alphaproteobacteria from the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Urios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Intertaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lesongeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58, pp.2336-2341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.64592-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165666v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of spilled oil on bacterial communities of Mediterranean coastal anoxic sediments chronically subjected to oil hydrocarbon contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Manté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doumenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54 (4), pp.646-661. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00248-007-9221-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of spilled Oil on Bacterial Communities of mediterranean Coastal Anoxic Chronically Subjected to oil Hydrocarbon Contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Manté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Doumenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00248-007-9221-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen budget in a microbial mat of Camargue (South of France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Seasonal and diel distributions of denitrifying and bacterial communities in a hypersaline microbial mat (Camargue, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Desnues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Wieland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cui Zhizang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Fourçans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, XXX, pp.XX Xx</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41, pp.3407-3419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00087392v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular, Biochemical, and Physiological Approaches for Understanding the Ecology of Denitrification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Nitrogen budget in a microbial mat of Camargue (South of France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 49 (2), pp.198-208</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, XXX, pp.XX Xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007308v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00087392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular, Biochemical and Physiological Approaches for Understanding the Ecology of Denitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Goregues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 49, pp.198-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of hydrocarbonoclastic denitrifying bacteria from berre microbial mats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Molecular, Biochemical, and Physiological Approaches for Understanding the Ecology of Denitrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Goréguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Ophelia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 58, pp.263-270</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 49 (2), pp.198-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796815v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of hydrocarbonoclastic denitrifying bacteria from berre microbial mats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Goregues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ophelia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 58 (3), pp.263-270</w:t>
+              <w:t xml:space="preserve">, 2004, 58, pp.263-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008690v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anaerobic hydrocarbon biodegrading bacteria: An overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Isolation of hydrocarbonoclastic denitrifying bacteria from berre microbial mats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Goréguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Hirschler-Réa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ophelia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 58 (3), pp.243-254. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 58 (3), pp.263-270</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631864v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerobic and anaerobic metabolism of squalene by a denitrifying bacterium isolated from marine sediment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The anaerobic hydrocarbon biodegrading bacteria: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hirschler-Réa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00203-002-0457-8⟩</w:t>
+              <w:t xml:space="preserve"> Ophelia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 58 (3), pp.243-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00785236.2004.10410232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04546347v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for anaerobic bacterial processes in the water column: denitrification and dissimilatory nitrate ammonification in the northwestern Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Aerobic and anaerobic metabolism of squalene by a denitrifying bacterium isolated from marine sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Mouzdahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 178 (4), pp.279-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00203-002-0457-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708672v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of a marine bacterium capable of utilizing 2-methylphenanthrene</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for anaerobic bacterial processes in the water column: denitrification and dissimilatory nitrate ammonification in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 48, pp.528-533</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 160, pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707330v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerobic and anaerobic metabolism of 6,10,14-trimethylpentadecan-2-one by a denitrifying bacterium isolated from marine sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of a marine bacterium capable of utilizing 2-methylphenanthrene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gilewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Nihmatuzaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Nadalig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Doumenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 63, pp.636-643</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 48, pp.528-533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706691v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the mcpA and mcpB genes capable of encoding methyl-accepting type chemoreceptors in Rhodobacter capsulatus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Aerobic and anaerobic metabolism of 6,10,14-trimethylpentadecan-2-one by a denitrifying bacterium isolated from marine sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mj Gilewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tl Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 170, pp.73-76</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 63, pp.636-643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709001v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOVEL PROTEINS OF THE PHOSPHOTRANSFERASE SYSTEM ENCODED WITHIN THE RPON OPERON OF ESCHERICHIA-COLI - ENZYME IIA(NTR) AFFECTS GROWTH ON ORGANIC NITROGEN AND THE CONDITIONAL LETHALITY OF AN ERA(TS) MUTANT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T Inada</w:t>
+                <w:t xml:space="preserve">Characterisation of the mcpA and mcpB genes capable of encoding methyl-accepting type chemoreceptors in Rhodobacter capsulatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Nakamura</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pm Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 270, pp.4822-4839</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 170, pp.73-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709150v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE GLOBAL REGULATORY PROTEIN FRUR MODULATES THE DIRECTION OF CARBON FLOW IN ESCHERICHIA-COLI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tm Ramseier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bledig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Feghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mh Saier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 16, pp.1157-1169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECT OF THE FRUR REGULATOR ON TRANSCRIPTION OF THE PTS OPERON IN ESCHERICHIA-COLI</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">NOVEL PROTEINS OF THE PHOSPHOTRANSFERASE SYSTEM ENCODED WITHIN THE RPON OPERON OF ESCHERICHIA-COLI - ENZYME IIA(NTR) AFFECTS GROWTH ON ORGANIC NITROGEN AND THE CONDITIONAL LETHALITY OF AN ERA(TS) MUTANT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bs Powell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dl Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Inada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 270, pp.2489-2496</w:t>
+              <w:t xml:space="preserve">, 1995, 270, pp.4822-4839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709149v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHI-AAU2, A TEMPERATE BACTERIOPHAGE SPECIFIC FOR ARTHROBACTER-AUREUS, WHOSE INTEGRATIVE FUNCTIONS WORK IN OTHER CORYNEBACTERIA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">EFFECT OF THE FRUR REGULATOR ON TRANSCRIPTION OF THE PTS OPERON IN ESCHERICHIA-COLI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ryu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tm Ramseier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annie Trautwetter</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mh Saier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Garges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 140 (11), pp.3071-3077</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 270, pp.2489-2496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04983205v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">PHI-AAU2, A TEMPERATE BACTERIOPHAGE SPECIFIC FOR ARTHROBACTER-AUREUS, WHOSE INTEGRATIVE FUNCTIONS WORK IN OTHER CORYNEBACTERIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemarrec, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanco, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Trautwetter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 140 (11), pp.3071-3077</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">NOVEL PHOSPHOTRANSFERASE SYSTEM GENES REVEALED BY BACTERIAL GENOME ANALYSIS - UNIQUE, PUTATIVE FRUCTOSE-SPECIFIC AND GLUCOSIDE-SPECIFIC SYSTEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Reizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mh Saier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 3 (3), pp.440-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId267"/>
+      <w:footerReference w:type="default" r:id="rId274"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7887,51 +8021,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AD2938D"/>
+    <w:nsid w:val="2398B2CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8035,51 +8169,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="084B0881"/>
+    <w:nsid w:val="C840D50A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8269,51 +8403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04421726v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L&#233;ger-Pigout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Navarro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Menard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ruitton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrad026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04572926v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Siuda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Dibner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4020014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342953v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanfun&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13162306" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pozzato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107437" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933822v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141216" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debany Fonseca-Batista" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Deman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-999-2019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766209v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez -Nunez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fny068" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01735881v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Zaghmouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Armougom" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.03.020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01493279v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Iobbi-Nivol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;jean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44725" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408722v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Casalot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.07.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408734v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Fernandes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Javanaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.10.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Atkinson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jeziorski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2016.06.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB4MZGTD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2014.11.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201712v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Hamdi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4973-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201708v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Petit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Amiraux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4209-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jezequel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubosc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gassie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4373-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Grimaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-4009-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0022-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201710v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4800-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166877v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Kirchman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Lokabharathi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1517-83822014000400006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796981v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.11.046" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G547PC0S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872344v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fernandes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonsalves" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lokabharathi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.08.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R49HT4M3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690553v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gregoire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lagiere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cambar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-011-9675-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F8M93ZCR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739805v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Morezzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Durieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.01.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRMCP5Z9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643936v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grimaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghiglione" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cagnon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Vaysse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00500-12" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714213v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Lokabharathi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00419" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700304v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Loka Bharathi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2011.11.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSGXW1BX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725012v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Armitano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Baraquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mejean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Jourlin-Castelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.03.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T5MSC96-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690513v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francette Hamaide" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2011.02.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G290FMT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hamaide" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725010v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.01.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSJ98NL8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752944v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Bohli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Cayol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.025676-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506441v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Oliveira Fernandes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Loka Bharathi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2009.0477" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617772v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lesongeur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.011460-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506433v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barsotti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cayol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-010-0302-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7JN1PHSV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412229v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Minjeaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-009-0100-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5PD447MK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506418v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Nassiry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.09.028" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGW95DH0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362716v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64592-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362536v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-008-9241-4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-007M9N6X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617742v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165666v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Wieland" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Zhizang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Four&#231;ans" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02590055v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miralles" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mant&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acquaviva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doumenq" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-007-9221-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CWFTVFF7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169724v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Miralles" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Acquaviva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Doumenq" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087392v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02007308v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gor&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084748v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Goregues" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796815v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goregues" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02008690v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631864v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hirschler-R&#233;a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00785236.2004.10410232" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04546347v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mouzdahir" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-002-0457-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4B99WBHP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708672v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707330v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gilewicz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nihmatuzaron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nadalig" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Budzinski" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706691v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Gilewicz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tl Zheng" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709001v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Toussaint" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Richaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pm Vignais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709150v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bs Powell" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dl Court" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Inada" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Nakamura" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725014v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tm Ramseier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bledig" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Feghali" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Saier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709149v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ryu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garges" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04983205v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemarrec, C" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanco, C" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Trautwetter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04983218v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Reizer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Reizer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05627490v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zujaila Nohemy Qui-Minet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michotey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Connan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe El&#237;es" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2026.100362" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04421726v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L&#233;ger-Pigout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Navarro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Menard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ruitton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrad026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04572926v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Siuda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Dibner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4020014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanfun&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13162306" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pozzato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107437" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141216" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02066554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debany Fonseca-Batista" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Deman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-999-2019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766209v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez -Nunez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fny068" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01735881v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Zaghmouri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Armougom" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.03.020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01493279v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Iobbi-Nivol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;jean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44725" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Casalot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.07.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Fernandes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Javanaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.10.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Atkinson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jeziorski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2016.06.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB4MZGTD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201712v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Hamdi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4973-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201708v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Amiraux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4209-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201709v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jezequel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubosc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gassie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4373-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201711v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Grimaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-4009-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4800-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194459v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0022-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157960v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2014.11.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166877v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Kirchman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Lokabharathi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1517-83822014000400006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872344v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fernandes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonsalves" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lokabharathi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.08.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R49HT4M3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796981v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.11.046" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G547PC0S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gregoire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lagiere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cambar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-011-9675-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F8M93ZCR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739805v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Morezzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Durieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.01.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRMCP5Z9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643936v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grimaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghiglione" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cagnon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Vaysse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00500-12" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714213v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Lokabharathi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00419" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700304v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Loka Bharathi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2011.11.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSGXW1BX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752926v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hamaide" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725010v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.01.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSJ98NL8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752944v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Bohli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Cayol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.025676-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725012v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Armitano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Baraquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mejean" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Jourlin-Castelli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.03.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T5MSC96-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690513v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francette Hamaide" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2011.02.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G290FMT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617772v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lesongeur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.011460-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506433v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barsotti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cayol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-010-0302-y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7JN1PHSV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506441v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Oliveira Fernandes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Loka Bharathi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2009.0477" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506418v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Nassiry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.09.028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGW95DH0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412229v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Minjeaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-009-0100-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5PD447MK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362536v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-008-9241-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-007M9N6X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617742v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64592-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362716v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02590055v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miralles" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mant&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acquaviva" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doumenq" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-007-9221-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CWFTVFF7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169724v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Miralles" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Acquaviva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Doumenq" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165666v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Wieland" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Zhizang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Four&#231;ans" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087392v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084748v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Goregues" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02007308v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gor&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796815v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goregues" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02008690v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631864v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hirschler-R&#233;a" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00785236.2004.10410232" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04546347v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mouzdahir" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-002-0457-8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4B99WBHP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708672v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707330v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gilewicz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nihmatuzaron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nadalig" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Budzinski" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706691v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Gilewicz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tl Zheng" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709001v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Toussaint" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Richaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pm Vignais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725014v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tm Ramseier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bledig" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Feghali" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Saier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709150v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bs Powell" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dl Court" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Inada" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Nakamura" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709149v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ryu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garges" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04983205v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemarrec, C" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanco, C" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Trautwetter" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04983218v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Reizer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Reizer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>