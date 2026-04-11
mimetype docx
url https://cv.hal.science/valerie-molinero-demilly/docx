--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -754,247 +754,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'une méthode de conservation à long terme de Plasmopara halstedii, parasite obligatoire, agent du mildiou du tournesol</w:t>
+                <w:t xml:space="preserve">Proposal of a method for long time conservation of Plasmopara halstedii, causal agent of sunflower mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Giroult</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryptogamie, Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 26 (3), pp.189-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189247v1</w:t>
+                <w:t xml:space="preserve">hal-01189230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of a method for long time conservation of Plasmopara halstedii, causal agent of sunflower mildew</w:t>
+                <w:t xml:space="preserve">Mise au point d'une méthode de conservation à long terme de Plasmopara halstedii, parasite obligatoire, agent du mildiou du tournesol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Giroult</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryptogamie, Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 26 (3), pp.189-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189230v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point de conservation à long terme de Plasmopra Halstedii, parasite obligatoire, agent du mildiou du tournesol</w:t>
               </w:r>
@@ -1483,217 +1483,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oignon porte-graines : le Botrytis fait de la résistance.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+                <w:t xml:space="preserve">Une nouvelle perspective dans la lutte contre les Fusarioses des épis. L'association de krésoxim-méthyl et d'époxiconazole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Valette</w:t>
+                <w:t xml:space="preserve">Valerie Molinero-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lipatoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Semences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 142, pp.31-33</w:t>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 508, pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637204v1</w:t>
+                <w:t xml:space="preserve">hal-02698392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle perspective dans la lutte contre les Fusarioses des épis. L'association de krésoxim-méthyl et d'époxiconazole</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valerie Molinero-Demilly</w:t>
+                <w:t xml:space="preserve">Oignon porte-graines : le Botrytis fait de la résistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lipatoff</w:t>
+                <w:t xml:space="preserve">Nadine Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 508, pp.19-21</w:t>
+              <w:t xml:space="preserve">Bulletin Semences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 142, pp.31-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698392v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mildiou du tournesol. Une maladie toujours d'actualité.</w:t>
               </w:r>
@@ -2678,51 +2678,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la démarche qualité et du leadership habilitant sur le bien-être et la performance dans les organismes publics de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Molinero-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdérafi Charki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4695,290 +4695,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un protocole fiable pour tester la résistance du tournesol au mildiou par bio-tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de la résistance aux maladies du feuillage dans la collection nationale de ressources génétiques des Cichorium sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Giroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefour du tournesol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMSOL, Feb 2003, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontres du végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668853v1</w:t>
+                <w:t xml:space="preserve">hal-04611399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description et distinction des luzernes : une nouvelle approche (Verticillium albo-atrum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion CTPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTPS, 2003, Lusignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la résistance aux maladies du feuillage dans la collection nationale de ressources génétiques des Cichorium sp.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un protocole fiable pour tester la résistance du tournesol au mildiou par bio-tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Angers, France</w:t>
+              <w:t xml:space="preserve">Carrefour du tournesol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMSOL, Feb 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611399v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting up a resistance test to Alternaria dauci of carrot by inoculation in the open field, as part of registering varieties in the national french catalogue of vegetable species</w:t>
               </w:r>
@@ -5079,955 +5079,955 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthracnose du pois protéagineux (M.pinodes): relation entre les symptômes observés sur gousse et le taux de contamination des graines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appreciation de la qualite d'un kit commercial pour la détection sérologique de Mycosphaerella pinodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Molinero-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Deneufbourg</w:t>
+                <w:t xml:space="preserve">G. Delhumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Roi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erwan Bossis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque et biologie des semences</w:t>
+              <w:t xml:space="preserve">Colloque Biologie et qualite des semences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1998, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770191v1</w:t>
+                <w:t xml:space="preserve">hal-02770288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an ELISA test to detect plasmopara halstedii antigens in seed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ascochyta blight (Mycosphaerella pinodes) of Pisum sativum: relationship between symptoms on pods and seeds infection rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deneufbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bouterige</w:t>
+                <w:t xml:space="preserve">Sylvain Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Robert</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tivoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Symposium II Sunflower Downy Mildew</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1998, Fargo, États-Unis</w:t>
+              <w:t xml:space="preserve">3. European Conference on Grain Legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1998, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636541v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une méthode de diagnostic de Mycosphaerella pinodes pour améliorer la qualité sanitaire des semences de pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouazi Bouznad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque biologie et qualite des semences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1998, ANGERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascochyta blight (Mycosphaerella pinodes) of Pisum sativum: relationship between symptoms on pods and seeds infection rate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Roi</w:t>
+                <w:t xml:space="preserve">Development of an ELISA test to detect plasmopara halstedii antigens in seed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouterige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Boulet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Marot-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Senet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European Conference on Grain Legumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1998, Valladolid, Spain</w:t>
+              <w:t xml:space="preserve">ISA Symposium II Sunflower Downy Mildew</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1998, Fargo, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771114v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appreciation de la qualite d'un kit commercial pour la détection sérologique de Mycosphaerella pinodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Delhumeau</w:t>
+                <w:t xml:space="preserve">Anthracnose du pois protéagineux (M.pinodes): relation entre les symptômes observés sur gousse et le taux de contamination des graines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deneufbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Bossis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tivoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Biologie et qualite des semences</w:t>
+              <w:t xml:space="preserve">Colloque et biologie des semences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1998, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770288v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthracnose du poids protéagineux (M.pinodes): nuisibilité de la maladie à partir des semences contaminées</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des antigènes reconnus par des anticorps monoclonaux spécifiques de Plasmopara halstedii, agent du mildiou du tournesol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Lemarchand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">S. Bouterige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marot-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Senet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Molinero-Demilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque et biologie des semences</w:t>
+              <w:t xml:space="preserve">Colloque biologie et qualité des semences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1998, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768884v1</w:t>
+                <w:t xml:space="preserve">hal-02770308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des antigènes reconnus par des anticorps monoclonaux spécifiques de Plasmopara halstedii, agent du mildiou du tournesol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Marot-Leblond</w:t>
+                <w:t xml:space="preserve">Anthracnose du poids protéagineux (M.pinodes): nuisibilité de la maladie à partir des semences contaminées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deneufbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Senet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Emile Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Molinero-Demilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque biologie et qualité des semences</w:t>
+              <w:t xml:space="preserve">Colloque et biologie des semences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1998, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770308v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthracnose du pois protéagineux (M. pinodes): nuisibilité de la maladie à partir des semences contaminées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deneufbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Molinero-Demilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Conférence Internationale sur les maladies des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1997, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6173,51 +6173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equipment for decontamination of residual water and sludge after extraction of nematodes cysts: Case of Globodera rostochiensis (Woll.) and Globodera pallida (Stone) in the potato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Molinero-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7067,277 +7067,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'outils intégrés : levier pour la mise en place d'un système de management par la qualité dans un laboratoire de recherche</w:t>
+                <w:t xml:space="preserve">Réseau Qualité Ouest. Favoriser la mise en place et le maintien d'un système de management par la qualité dans les laboratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vergne</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdérafi Charki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Anthoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFQM-Journée Francophone de la qualité et de la mesure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">15ème Ecole Qualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662206v1</w:t>
+                <w:t xml:space="preserve">hal-04662128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau Qualité Ouest. Favoriser la mise en place et le maintien d'un système de management par la qualité dans les laboratoires</w:t>
+                <w:t xml:space="preserve">Développement d'outils intégrés : levier pour la mise en place d'un système de management par la qualité dans un laboratoire de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Anthoine</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Landès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Ecole Qualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">RFQM-Journée Francophone de la qualité et de la mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662128v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de management de la qualité. Institut de recherche en horticulture et semences</w:t>
               </w:r>
@@ -8072,76 +8072,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting up an early resistance to Thielaviopsis basicola for Cichorium intybus in controlled conditions and screening for resistance in genetic ressources collection in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche de sources de résistance au Thielaviopsis basicola au sein de la collection nationale de ressources génétiques Cichorium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Giroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8151,122 +8151,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettuce and leafy vegetables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Montreal (Canada), Canada</w:t>
+              <w:t xml:space="preserve">5eme colloque nationale du bureau des ressources génétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664005v1</w:t>
+                <w:t xml:space="preserve">hal-04664089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de sources de résistance au Thielaviopsis basicola au sein de la collection nationale de ressources génétiques Cichorium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Setting up an early resistance to Thielaviopsis basicola for Cichorium intybus in controlled conditions and screening for resistance in genetic ressources collection in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Cadot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Giroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8276,323 +8276,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5eme colloque nationale du bureau des ressources génétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t>
+              <w:t xml:space="preserve">Lettuce and leafy vegetables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664089v1</w:t>
+                <w:t xml:space="preserve">hal-04664005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du mildiou du tournesol en France : le point sur les dernières données du réseau de surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annette Penaud</w:t>
+                <w:t xml:space="preserve">Utilisation des anticorps monoclonaux pour la détection du mildiou du tournesol (Plasmopara halstedii)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouterige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Moinard</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Marot-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 ème conférence internationale sur les maladies des plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Tours, France</w:t>
+              <w:t xml:space="preserve">Rencontres du végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611531v1</w:t>
+                <w:t xml:space="preserve">hal-04611366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des anticorps monoclonaux pour la détection du mildiou du tournesol (Plasmopara halstedii)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raymond Robert</w:t>
+                <w:t xml:space="preserve">Evolution du mildiou du tournesol en France : le point sur les dernières données du réseau de surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bouchara</w:t>
+                <w:t xml:space="preserve">Isabelle Pichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Marot-Leblond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+                <w:t xml:space="preserve">C Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Angers, France</w:t>
+              <w:t xml:space="preserve">7 ème conférence internationale sur les maladies des plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611366v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'une méthode de conservation à long terme du Bremia lactuacae et Plasmopara halstedii deux parasites obligatoires</w:t>
               </w:r>
@@ -8807,51 +8807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of sandwich ELISA and PCR-based assays for diagnosis of downy mildew in sunflower seed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bouterige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Says Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8932,51 +8932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du test de résistance du ray-grass d'Italie et hybride à Xanthomonas translucens (campestris) pv graminis, agent du flétrissement bactérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Molinero-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9176,377 +9176,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of monoclonal antisera against downy mildew of sunflower (Plasmopara halstedii)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bouterige</w:t>
+                <w:t xml:space="preserve">Méthode de contamination artificielle pour le contrôle des résistances des variétés de mâche à Peronospora valerianella, agent du mildiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aligon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Giroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raymond Robert</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri de Fontanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Seed Testing Association Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Pretoria, South Africa</w:t>
+              <w:t xml:space="preserve">Colloque biologie et qualité des semences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1998, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665527v1</w:t>
+                <w:t xml:space="preserve">hal-04665534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developement of an ELISA test to detect Plasmopara halstedii in seed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouterige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Marot-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Senet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Sunflower Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de contamination artificielle pour le contrôle des résistances des variétés de mâche à Peronospora valerianella, agent du mildiou</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Giroult</w:t>
+                <w:t xml:space="preserve">Creation of monoclonal antisera against downy mildew of sunflower (Plasmopara halstedii)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouterige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri de Fontanges</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Marot-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque biologie et qualité des semences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1998, Angers, France</w:t>
+              <w:t xml:space="preserve">25th International Seed Testing Association Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Pretoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665534v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mildiou en production de semences de betterave : transmission par la semence et évaluation de fongicides</w:t>
               </w:r>
@@ -10580,277 +10580,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu des études réalisées en vue d'améliorer la qualité sanitaire des semences de lin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise au point de tests de résistance à des maladies chez les espèces potagères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Jouan</w:t>
+                <w:t xml:space="preserve">Michel Boucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Varlet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+                <w:t xml:space="preserve">Jean Michel Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lechappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Protection sanitaire des semences, plants et variétés, Angers, France</w:t>
+              <w:t xml:space="preserve">Séminaire Protection sanitaire des semences, plants et variétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648116v1</w:t>
+                <w:t xml:space="preserve">hal-04612760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point de tests de résistance à des maladies chez les espèces potagères</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte-rendu des études réalisées en vue d'améliorer la qualité sanitaire des semences de lin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Boucourt</w:t>
+                <w:t xml:space="preserve">Bernard Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Retailleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Lechappé</w:t>
+                <w:t xml:space="preserve">I. Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouazi Bouznad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Protection sanitaire des semences, plants et variétés</w:t>
+              <w:t xml:space="preserve">Séminaire Protection sanitaire des semences, plants et variétés, Angers, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612760v1</w:t>
+                <w:t xml:space="preserve">hal-04648116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte contre les principales maladies cryptogamiques des producteurs de semences d'oignon</w:t>
               </w:r>
@@ -10875,51 +10875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Giroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10961,90 +10961,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des antigènes reconnus par des anticorps monoclonaux spécifiques de Plasmopara hastedii, responsable du mildiou du tournesol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bouterige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Marot-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Senet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11134,51 +11134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouazi Bouznad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque biologie et qualité des semences, Angers, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.72-77, 1998</w:t>
@@ -12145,51 +12145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480470v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Neveu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05345034v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bensmihen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011455v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#233;rafi Charki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJQRM-12-2023-0379" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250496v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve O'Brien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2017025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608421v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Monger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tomlinson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Booonham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Virscek Marn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Mavric Plesko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2010.07.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHV9ZXMT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189247v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Molinero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Giroult" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;nard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189230v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Walser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guenard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611339v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gensolen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637185v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ertus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Markocic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roudeillac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Desnoyes-Rothan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nardi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Valette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698392v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Molinero-Demilly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lipatoff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637242v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Penaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. de Guenin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafon S." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707857v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefevre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708095v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte G&#233;lie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Agarwal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638439v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deneubourg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serpeille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638426v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609880v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeris Molinero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Champion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Said" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Champion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250531v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638642v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638668v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531493v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinero-Demilly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brunet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646460v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646493v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderafi Charki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638719v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646547v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646600v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646568v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668777v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668786v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerceteau-K&#246;hler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668799v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cadot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646614v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Montegano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646634v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668845v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668838v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668853v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668861v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611399v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Leclerc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609909v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770191v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deneufbourg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636541v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouterige" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Robert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marot-Leblond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Senet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770230v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouazi Bouznad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771114v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boulet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770288v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhumeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bossis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Lemarchand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770308v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouterige" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marot-Leblond" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Senet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770112v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609987v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lechapp&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaste" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767350v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giroult" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaste" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609958v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbiere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefevre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Spire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849662v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646702v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661835v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Montaudon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661941v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662084v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662102v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662206v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662128v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Anthoine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662219v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662242v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pernet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Feugey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611086v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Robert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bureau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mouniau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611269v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassus" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Soublet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611294v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Suard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leguay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Loiseau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04610841v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663978v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zhang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hardy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boulineau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664005v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desprez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611531v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moinard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bataillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611366v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouchara" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marot-Leblond" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608724v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cassagne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608708v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664151v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Says Lesage" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouchara" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664028v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassagne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Olivier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665481v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Picard-Pellet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665527v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665491v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665534v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Fontanges" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664045v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03641305v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021ANGE0044" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648021v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648068v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Tardin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Argeles" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664119v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648098v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648103v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne J. Tourvieille" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636676v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648108v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Albert Fougereux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aude" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648116v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Varlet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612760v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boucourt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Retailleau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612791v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648496v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648530v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sicard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onfroy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636711v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648553v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Serandat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648634v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemarchand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636425v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Fegies" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bethenod" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bertrandy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636436v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Serpeille" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668878v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848749v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480470v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Neveu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05345034v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bensmihen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011455v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#233;rafi Charki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJQRM-12-2023-0379" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250496v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve O'Brien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2017025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608421v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Monger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tomlinson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Booonham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Virscek Marn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Mavric Plesko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2010.07.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHV9ZXMT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189230v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Molinero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Giroult" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189247v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;nard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Walser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guenard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611339v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gensolen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637185v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ertus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Markocic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roudeillac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Desnoyes-Rothan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nardi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Molinero-Demilly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lipatoff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Valette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637242v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Penaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. de Guenin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafon S." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707857v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefevre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708095v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte G&#233;lie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Agarwal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638439v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deneubourg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serpeille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638426v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609880v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeris Molinero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Champion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Said" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Champion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250531v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638642v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638668v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531493v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinero-Demilly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brunet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646460v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646493v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderafi Charki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638719v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646547v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646600v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646568v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668777v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668786v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerceteau-K&#246;hler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668799v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cadot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646614v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Montegano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646634v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668845v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668838v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611399v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Leclerc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668861v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668853v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609909v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770288v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhumeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bossis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771114v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deneufbourg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770230v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouazi Bouznad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636541v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouterige" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Robert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marot-Leblond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Senet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770191v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770308v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouterige" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marot-Leblond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Senet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768884v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Lemarchand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770112v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609987v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lechapp&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaste" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767350v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giroult" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaste" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609958v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbiere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefevre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Spire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849662v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646702v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661835v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Montaudon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661941v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662084v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662102v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662128v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Anthoine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662206v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662219v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662242v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pernet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Feugey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611086v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Robert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bureau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mouniau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611269v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassus" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Soublet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611294v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Suard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leguay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Loiseau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04610841v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663978v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zhang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hardy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boulineau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664089v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desprez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664005v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611366v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouchara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marot-Leblond" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611531v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moinard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bataillon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608724v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cassagne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608708v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664151v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Says Lesage" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouchara" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664028v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassagne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Olivier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665481v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Picard-Pellet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665534v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Fontanges" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665491v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665527v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664045v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03641305v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021ANGE0044" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648021v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648068v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Tardin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Argeles" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664119v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648098v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648103v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne J. Tourvieille" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636676v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648108v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Albert Fougereux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aude" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612760v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boucourt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Retailleau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648116v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Varlet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612791v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648496v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648530v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sicard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onfroy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636711v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648553v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Serandat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648634v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemarchand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636425v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Fegies" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bethenod" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bertrandy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636436v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Serpeille" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668878v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848749v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>