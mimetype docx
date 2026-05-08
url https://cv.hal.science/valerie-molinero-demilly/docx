--- v1 (2026-04-11)
+++ v2 (2026-05-08)
@@ -1401,299 +1401,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semences de radis. Pour maitriser la rouille blanche.</w:t>
+                <w:t xml:space="preserve">Oignon porte-graines : le Botrytis fait de la résistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Semences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998</w:t>
+              <w:t xml:space="preserve">, 1998, 142, pp.31-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637216v1</w:t>
+                <w:t xml:space="preserve">hal-04637204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle perspective dans la lutte contre les Fusarioses des épis. L'association de krésoxim-méthyl et d'époxiconazole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Molinero-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lipatoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 508, pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oignon porte-graines : le Botrytis fait de la résistance.</w:t>
+                <w:t xml:space="preserve">Semences de radis. Pour maitriser la rouille blanche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Semences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 142, pp.31-33</w:t>
+              <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637204v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mildiou du tournesol. Une maladie toujours d'actualité.</w:t>
               </w:r>
@@ -2031,636 +2031,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02707857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on seedborne nature of Mycosphaerella pinodes in pea seeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Corbière</w:t>
+                <w:t xml:space="preserve">Botrytis sur lentille : epidemiologie et moyens de lutte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Gélie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V.K. Agarwal</w:t>
+                <w:t xml:space="preserve">A. Serpeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 22 (1), pp.26-30</w:t>
+              <w:t xml:space="preserve">Bulletin de la Fédération Nationale des Agriculteurs Multiplicateurs de Semences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 126, pp.35-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02708095v1</w:t>
+                <w:t xml:space="preserve">hal-02701503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traitements de semences contre l'anthracnose : efficaces, mais ...</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Seguin</w:t>
+                <w:t xml:space="preserve">Production de semences de mâche : il faut lutter contre le Phoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins semences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 129, pp.39-41</w:t>
+              <w:t xml:space="preserve">, 1994, 129, pp.51-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638439v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Botrytis sur lentille : epidemiologie et moyens de lutte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigations on seedborne nature of Mycosphaerella pinodes in pea seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Serpeille</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Spire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.K. Agarwal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Fédération Nationale des Agriculteurs Multiplicateurs de Semences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 126, pp.35-38</w:t>
+              <w:t xml:space="preserve">Seed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 22 (1), pp.26-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701503v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de semences de mâche : il faut lutter contre le Phoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Laurent</w:t>
+                <w:t xml:space="preserve">Les traitements de semences contre l'anthracnose : efficaces, mais ...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins semences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 129, pp.51-52</w:t>
+              <w:t xml:space="preserve">, 1994, 129, pp.39-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638426v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resitance to benzimidazole fungicides in pathogens of Ascochyta diseases of peas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthracnose du pois: les resistances confirmees en labo...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeris Molinero</w:t>
+                <w:t xml:space="preserve">P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre P. Leroux</w:t>
+                <w:t xml:space="preserve">Bernard Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Tivoli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Janine Said</w:t>
+                <w:t xml:space="preserve">R. Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Sci.&amp; Technol.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 21, pp.531-535</w:t>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 176, pp.58-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609880v1</w:t>
+                <w:t xml:space="preserve">hal-02704028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthracnose du pois: les resistances confirmees en labo...</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Molinero</w:t>
+                <w:t xml:space="preserve">Resitance to benzimidazole fungicides in pathogens of Ascochyta diseases of peas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeris Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Leroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Tivoli</w:t>
+                <w:t xml:space="preserve">Remi Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Champion</w:t>
+                <w:t xml:space="preserve">Janine Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 176, pp.58-61</w:t>
+              <w:t xml:space="preserve">Seed Sci.&amp; Technol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 21, pp.531-535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704028v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2678,51 +2678,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la démarche qualité et du leadership habilitant sur le bien-être et la performance dans les organismes publics de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Molinero-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdérafi Charki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3013,652 +3013,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite du changement et management par la qualité pour une meilleure dynamique de recherche finalisée : Retour d’expérience dans un laboratoire de recherche en horticulture et production de semences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déploiement d'un système de mangement par la qualité (SMQ) dans un laboratoire de recherche. Retour d'expérience au sein d'un laboratoire de biologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Molinero-Demilly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdérafi Charki</w:t>
+                <w:t xml:space="preserve">Abderafi Charki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steve O'Brien</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École inter-organismes qualité en recherche et en enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontres francophone de la qualité et de la mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAFMET Comité AFricain de METrologie, Mar 2017, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02531493v1</w:t>
+                <w:t xml:space="preserve">hal-04646493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite du changement et management par la qualité pour une meilleure dynamique de recherche : Réflexions autour des résistances et des leviers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">René Brunet</w:t>
+                <w:t xml:space="preserve">le développement d'outils intégrés : un travail collaboratif pour améliorer l'organisation d'un laboratoire de recherche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Landès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École inter-organismes qualité en recherche et en enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées qualité en recherche du département Environnement Agronomie de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528616v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la mise en place d'un système de management par la qualité dans un laboratoire de recherche : premières réflexions autour des résistances et des leviers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+                <w:t xml:space="preserve">Conduite du changement et management par la qualité pour une meilleure dynamique de recherche : Réflexions autour des résistances et des leviers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinero-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdérafi Charki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre francophone de la qualité et de la mesure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAFMET Comité AFricain de METrologie, Mar 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">École inter-organismes qualité en recherche et en enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646460v1</w:t>
+                <w:t xml:space="preserve">hal-02528616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement d'un système de mangement par la qualité (SMQ) dans un laboratoire de recherche. Retour d'expérience au sein d'un laboratoire de biologie.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderafi Charki</w:t>
+                <w:t xml:space="preserve">Conduite du changement et management par la qualité pour une meilleure dynamique de recherche finalisée : Retour d’expérience dans un laboratoire de recherche en horticulture et production de semences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinero-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdérafi Charki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Brunet</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophone de la qualité et de la mesure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAFMET Comité AFricain de METrologie, Mar 2017, Angers (France), France</w:t>
+              <w:t xml:space="preserve">École inter-organismes qualité en recherche et en enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646493v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">le développement d'outils intégrés : un travail collaboratif pour améliorer l'organisation d'un laboratoire de recherche.</w:t>
+                <w:t xml:space="preserve">Intérêt de la mise en place d'un système de management par la qualité dans un laboratoire de recherche : premières réflexions autour des résistances et des leviers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vergne</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdérafi Charki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées qualité en recherche du département Environnement Agronomie de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontre francophone de la qualité et de la mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAFMET Comité AFricain de METrologie, Mar 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638719v1</w:t>
+                <w:t xml:space="preserve">hal-04646460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intérêt de la mise en place d'un système de management de la qualité dans un laboratoire de recherche : premières réflexions autour des résistances et des leviers</w:t>
               </w:r>
@@ -3696,51 +3696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre sur la qualité en recherche et en enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUARES, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3759,165 +3759,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de mangement de la qualité. Institut de recherche en horticulture et semences</w:t>
+                <w:t xml:space="preserve">Amélioration du management par la qualité. Institut de recherche en horticulture et semences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre francophone de la qualité et de la mesure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAFMET Comité AFricain de METrologie, Apr 2015, Angers, France</w:t>
+              <w:t xml:space="preserve">Journées Qualité en Recherche du département Environnement Agronomie de l'INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646600v1</w:t>
+                <w:t xml:space="preserve">hal-04646568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration du management par la qualité. Institut de recherche en horticulture et semences.</w:t>
+                <w:t xml:space="preserve">Système de mangement de la qualité. Institut de recherche en horticulture et semences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Qualité en Recherche du département Environnement Agronomie de l'INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontre francophone de la qualité et de la mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAFMET Comité AFricain de METrologie, Apr 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646568v1</w:t>
+                <w:t xml:space="preserve">hal-04646600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les viroides de la tomate</w:t>
               </w:r>
@@ -4173,579 +4173,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonisation des tests de résistance aux maladies des plantes potagères dans l'union européenne. Synthèse des résultats obtenus lors de la première année du programme par les 3 pays participants: Espagne (OEVV), Les Pays-Bas (NAKT) et la France (GEVES)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation des tests de résistance aux nématodes, deux approches différentes : l'approche biomoléculaire et l'approche biotest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmonisation des tests de résistance aux maladies des plantes potagères dans l'union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OCVV, 2005, Roelofarendsveen, Netherlands</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution organisé par le comité scientifique du CTPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTPS, Jun 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668799v1</w:t>
+                <w:t xml:space="preserve">hal-04646653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des tests de résistance aux nématodes, deux approches différentes : l'approche biomoléculaire et l'approche biotest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Lem</w:t>
+                <w:t xml:space="preserve">Caractérisation de la collection européenne de variétés de luzerne pour la résistance au verticilium albo-atrum et à ditylenchus dipsaci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Coent</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brigitte Montegano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Giroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Julier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution organisé par le comité scientifique du CTPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CTPS, Jun 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">6ème Congrès de la société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646653v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la collection européenne de variétés de luzerne pour la résistance au verticilium albo-atrum et à ditylenchus dipsaci</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mildiou du Tournesol : outils et stratégies pour les résistances spécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès de la société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution organisé par le comité scientifique du CTPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646614v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mildiou du Tournesol : outils et stratégies pour les résistances spécifiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harmonisation des tests de résistance aux maladies des plantes potagères dans l'union européenne. Synthèse des résultats obtenus lors de la première année du programme par les 3 pays participants: Espagne (OEVV), Les Pays-Bas (NAKT) et la France (GEVES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+                <w:t xml:space="preserve">Valerie Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution organisé par le comité scientifique du CTPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Harmonisation des tests de résistance aux maladies des plantes potagères dans l'union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OCVV, 2005, Roelofarendsveen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646634v1</w:t>
+                <w:t xml:space="preserve">hal-04668799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description et distinction des luzernes : une nouvelle approche (Verticillium albo-atrum et Ditylenchus dissaci) : bilan final</w:t>
+                <w:t xml:space="preserve">Un protocole fiable pour tester la résistance au mildiou par bio-tests : bilan des 2 années</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion CTPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CTPS, Oct 2004, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Carrefour du tournesol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMSOL, Feb 2004, Rodez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668845v1</w:t>
+                <w:t xml:space="preserve">hal-04668838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un protocole fiable pour tester la résistance au mildiou par bio-tests : bilan des 2 années</w:t>
+                <w:t xml:space="preserve">Description et distinction des luzernes : une nouvelle approche (Verticillium albo-atrum et Ditylenchus dissaci) : bilan final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefour du tournesol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMSOL, Feb 2004, Rodez, France</w:t>
+              <w:t xml:space="preserve">Réunion CTPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTPS, Oct 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668838v1</w:t>
+                <w:t xml:space="preserve">hal-04668845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la résistance aux maladies du feuillage dans la collection nationale de ressources génétiques des Cichorium sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4977,90 +4977,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting up a resistance test to Alternaria dauci of carrot by inoculation in the open field, as part of registering varieties in the national french catalogue of vegetable species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre P. Leroux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean Chevaugeon : IVe rencontres de phytopathologie - mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Aussois (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5079,631 +5079,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appreciation de la qualite d'un kit commercial pour la détection sérologique de Mycosphaerella pinodes</w:t>
+                <w:t xml:space="preserve">Développement d'une méthode de diagnostic de Mycosphaerella pinodes pour améliorer la qualité sanitaire des semences de pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie Molinero-Demilly</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Delhumeau</w:t>
+                <w:t xml:space="preserve">G. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Bossis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouazi Bouznad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Biologie et qualite des semences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1998, Angers, France</w:t>
+              <w:t xml:space="preserve">Colloque biologie et qualite des semences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1998, ANGERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770288v1</w:t>
+                <w:t xml:space="preserve">hal-02770230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascochyta blight (Mycosphaerella pinodes) of Pisum sativum: relationship between symptoms on pods and seeds infection rate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an ELISA test to detect plasmopara halstedii antigens in seed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Roi</w:t>
+                <w:t xml:space="preserve">Sandrine Bouterige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Boulet</w:t>
+                <w:t xml:space="preserve">Raymond Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sicard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Marot-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Senet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European Conference on Grain Legumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1998, Valladolid, Spain</w:t>
+              <w:t xml:space="preserve">ISA Symposium II Sunflower Downy Mildew</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1998, Fargo, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771114v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une méthode de diagnostic de Mycosphaerella pinodes pour améliorer la qualité sanitaire des semences de pois</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Anthracnose du pois protéagineux (M.pinodes): relation entre les symptômes observés sur gousse et le taux de contamination des graines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deneufbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tivoli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zouazi Bouznad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque biologie et qualite des semences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1998, ANGERS, France</w:t>
+              <w:t xml:space="preserve">Colloque et biologie des semences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1998, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770230v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an ELISA test to detect plasmopara halstedii antigens in seed</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raymond Robert</w:t>
+                <w:t xml:space="preserve">Ascochyta blight (Mycosphaerella pinodes) of Pisum sativum: relationship between symptoms on pods and seeds infection rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deneufbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Marot-Leblond</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tivoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Symposium II Sunflower Downy Mildew</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1998, Fargo, États-Unis</w:t>
+              <w:t xml:space="preserve">3. European Conference on Grain Legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1998, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636541v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthracnose du pois protéagineux (M.pinodes): relation entre les symptômes observés sur gousse et le taux de contamination des graines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Roi</w:t>
+                <w:t xml:space="preserve">Appreciation de la qualite d'un kit commercial pour la détection sérologique de Mycosphaerella pinodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Molinero-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delhumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bouet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erwan Bossis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque et biologie des semences</w:t>
+              <w:t xml:space="preserve">Colloque Biologie et qualite des semences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1998, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770191v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des antigènes reconnus par des anticorps monoclonaux spécifiques de Plasmopara halstedii, agent du mildiou du tournesol</w:t>
               </w:r>
@@ -5741,51 +5741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marot-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Senet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Molinero-Demilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque biologie et qualité des semences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1998, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5810,103 +5810,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthracnose du poids protéagineux (M.pinodes): nuisibilité de la maladie à partir des semences contaminées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deneufbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Molinero-Demilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque et biologie des semences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1998, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5931,103 +5931,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthracnose du pois protéagineux (M. pinodes): nuisibilité de la maladie à partir des semences contaminées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deneufbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Molinero-Demilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Conférence Internationale sur les maladies des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1997, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6173,51 +6173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equipment for decontamination of residual water and sludge after extraction of nematodes cysts: Case of Globodera rostochiensis (Woll.) and Globodera pallida (Stone) in the potato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Molinero-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6527,90 +6527,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to benzimidazole fungicides in pathogens of Ascochyta diseases of peas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre P. Leroux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23th International Seed Testing Association Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTA, 1992, Bueno Aires, Argentina. pp.531-535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7481,527 +7481,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole d'évaluation des réactifs : essai sur deux modèles viraux et un modèle bactérien avec des techniques sérologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise au point et validation d'un protocole européen de détection et d'identification du PSTvD sur différentes plantes hôtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle François</w:t>
+                <w:t xml:space="preserve">Xavier Tassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Herau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helène Soublet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème conférence internationale des maladies des plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">12ème rencontres de phytopathologie - virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611086v1</w:t>
+                <w:t xml:space="preserve">hal-04611269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point et validation d'un protocole européen de détection et d'identification du PSTvD sur différentes plantes hôtes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application pratique pour l'optimisation des analyses de routine du bilan de la surveillance du PSTVd en France sur plantes ornementales (Brugmensia et Solanum jasmoïdes) et cultures de tomates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème rencontres de phytopathologie - virologie</w:t>
+              <w:t xml:space="preserve">12èmes rencontres de phytopathologie - virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611269v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application pratique pour l'optimisation des analyses de routine du bilan de la surveillance du PSTVd en France sur plantes ornementales (Brugmensia et Solanum jasmoïdes) et cultures de tomates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Mise en évidence du PSTvD et TCDVd en France sur plantes ornementales et culture de tomates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leguay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes rencontres de phytopathologie - virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Aussois (FR), France</w:t>
+              <w:t xml:space="preserve">9ème conférence internationale des maladies des plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611294v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence du PSTvD et TCDVd en France sur plantes ornementales et culture de tomates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protocole d'évaluation des réactifs : essai sur deux modèles viraux et un modèle bactérien avec des techniques sérologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Suard</w:t>
+                <w:t xml:space="preserve">Christelle François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Renaudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Leguay</w:t>
+                <w:t xml:space="preserve">Coralie Mouniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème conférence internationale des maladies des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610841v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des activités de gestion du réseau national de ressources génétiques chicorées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8072,76 +8072,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de sources de résistance au Thielaviopsis basicola au sein de la collection nationale de ressources génétiques Cichorium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Setting up an early resistance to Thielaviopsis basicola for Cichorium intybus in controlled conditions and screening for resistance in genetic ressources collection in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Cadot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Giroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8151,122 +8151,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5eme colloque nationale du bureau des ressources génétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t>
+              <w:t xml:space="preserve">Lettuce and leafy vegetables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664089v1</w:t>
+                <w:t xml:space="preserve">hal-04664005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting up an early resistance to Thielaviopsis basicola for Cichorium intybus in controlled conditions and screening for resistance in genetic ressources collection in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche de sources de résistance au Thielaviopsis basicola au sein de la collection nationale de ressources génétiques Cichorium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Giroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8276,116 +8276,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettuce and leafy vegetables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Montreal (Canada), Canada</w:t>
+              <w:t xml:space="preserve">5eme colloque nationale du bureau des ressources génétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664005v1</w:t>
+                <w:t xml:space="preserve">hal-04664089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des anticorps monoclonaux pour la détection du mildiou du tournesol (Plasmopara halstedii)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bouterige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8572,674 +8572,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'une méthode de conservation à long terme du Bremia lactuacae et Plasmopara halstedii deux parasites obligatoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Setting up a resistance test to Alternaria dauci of carrot by inoculation in the open field, as part of registering varieties in the national french catalogue of vegetable species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinero-Demilly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Cassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean Chevaugeon : IVe rencontres de phytopathologie - mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Aussois (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608724v1</w:t>
+                <w:t xml:space="preserve">hal-04608708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting up a resistance test to Alternaria dauci of carrot by inoculation in the open field, as part of registering varieties in the national french catalogue of vegetable species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Boulineau</w:t>
+                <w:t xml:space="preserve">Mise au point d'une méthode de conservation à long terme du Bremia lactuacae et Plasmopara halstedii deux parasites obligatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinero-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Giroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Olivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Molinero-Demilly</w:t>
+                <w:t xml:space="preserve">Sarah Cassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean Chevaugeon : IVe rencontres de phytopathologie - mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Aussois (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608708v1</w:t>
+                <w:t xml:space="preserve">hal-04608724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of sandwich ELISA and PCR-based assays for diagnosis of downy mildew in sunflower seed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bouterige</w:t>
+                <w:t xml:space="preserve">Optimisation du test de résistance du ray-grass d'Italie et hybride à Xanthomonas translucens (campestris) pv graminis, agent du flétrissement bactérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Molinero-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Says Lesage</w:t>
+                <w:t xml:space="preserve">S. Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Giroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Tourvieille de Labrouhe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+                <w:t xml:space="preserve">Sophie Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Bouchara</w:t>
+                <w:t xml:space="preserve">Valerie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Seed Testing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Angers, France</w:t>
+              <w:t xml:space="preserve">5eme congrès de la société française de phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664151v1</w:t>
+                <w:t xml:space="preserve">hal-04664028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du test de résistance du ray-grass d'Italie et hybride à Xanthomonas translucens (campestris) pv graminis, agent du flétrissement bactérien</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de la variabilité des champignons du genre Alternaria pathogènes des crucifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cassagne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Giroult</w:t>
+                <w:t xml:space="preserve">B. Iacomi-Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Aligon</w:t>
+                <w:t xml:space="preserve">K. Picard-Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Olivier</w:t>
+                <w:t xml:space="preserve">Dominique Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5eme congrès de la société française de phytopathologie</w:t>
+              <w:t xml:space="preserve">5ème congrès de la société française de phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664028v1</w:t>
+                <w:t xml:space="preserve">hal-04665481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la variabilité des champignons du genre Alternaria pathogènes des crucifères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of sandwich ELISA and PCR-based assays for diagnosis of downy mildew in sunflower seed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouterige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Iacomi-Vasilescu</w:t>
+                <w:t xml:space="preserve">Veronique Says Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Picard-Pellet</w:t>
+                <w:t xml:space="preserve">Denis Tourvieille de Labrouhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Blancard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Guenard</w:t>
+                <w:t xml:space="preserve">J.P. Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès de la société française de phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Angers, France</w:t>
+              <w:t xml:space="preserve">26th International Seed Testing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665481v1</w:t>
+                <w:t xml:space="preserve">hal-04664151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de contamination artificielle pour le contrôle des résistances des variétés de mâche à Peronospora valerianella, agent du mildiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Giroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9316,90 +9316,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developement of an ELISA test to detect Plasmopara halstedii in seed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouterige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Marot-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Senet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Sunflower Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9424,90 +9424,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation of monoclonal antisera against downy mildew of sunflower (Plasmopara halstedii)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bouterige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Marot-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Seed Testing Association Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Pretoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9646,51 +9646,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’étude des effets du management de la qualité sur le bien-être et la performance dans un laboratoire de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinero-Demilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université d'Angers, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021ANGE0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9887,51 +9887,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the sunflower downy mildew resistance test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tourvieille de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9999,51 +9999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Ressources Centres : a French Concept of Genetic Ressources Management. Towards a Cichorium BRC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10118,739 +10118,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection, location and transmission of Ascochyta pisi in seeds of pea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Corbière</w:t>
+                <w:t xml:space="preserve">Evolution du mildiou en france</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Delos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne J. Tourvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the first Asian Conference on Plant Pathology, Beijing, Chine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.70, 2000</w:t>
+              <w:t xml:space="preserve">6eme conférence internationale sur les maladies des plantes. Tours, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.481-488, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648098v1</w:t>
+                <w:t xml:space="preserve">hal-04648103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du mildiou en france</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jeanne J. Tourvieille</w:t>
+                <w:t xml:space="preserve">Detection, location and transmission of Ascochyta pisi in pea seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Spire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.K. Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6eme conférence internationale sur les maladies des plantes. Tours, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.481-488, 2000</w:t>
+              <w:t xml:space="preserve">The first Asian Conference on plant pathology, Beijing, China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648103v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection, location and transmission of Ascochyta pisi in pea seeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Corbière</w:t>
+                <w:t xml:space="preserve">Fusarioses et faculté germinative des semences de blé dur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Albert Fougereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V.K. Agarwal</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tourvieille de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The first Asian Conference on plant pathology, Beijing, China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000</w:t>
+              <w:t xml:space="preserve">6eme conférence internationale sur les maladies des plantes, Tours, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.411-418, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636676v1</w:t>
+                <w:t xml:space="preserve">hal-04648108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusarioses et faculté germinative des semences de blé dur</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Guenard</w:t>
+                <w:t xml:space="preserve">Detection, location and transmission of Ascochyta pisi in seeds of pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Tourvieille de Labrouhe</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Spire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.K. Agarwal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6eme conférence internationale sur les maladies des plantes, Tours, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.411-418, 2000</w:t>
+              <w:t xml:space="preserve">Proceeding of the first Asian Conference on Plant Pathology, Beijing, Chine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.70, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648108v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point de tests de résistance à des maladies chez les espèces potagères</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte-rendu des études réalisées en vue d'améliorer la qualité sanitaire des semences de lin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Boucourt</w:t>
+                <w:t xml:space="preserve">Bernard Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Retailleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Lechappé</w:t>
+                <w:t xml:space="preserve">I. Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouazi Bouznad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Protection sanitaire des semences, plants et variétés</w:t>
+              <w:t xml:space="preserve">Séminaire Protection sanitaire des semences, plants et variétés, Angers, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612760v1</w:t>
+                <w:t xml:space="preserve">hal-04648116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu des études réalisées en vue d'améliorer la qualité sanitaire des semences de lin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise au point de tests de résistance à des maladies chez les espèces potagères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Jouan</w:t>
+                <w:t xml:space="preserve">Michel Boucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Varlet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+                <w:t xml:space="preserve">Jean Michel Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lechappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Protection sanitaire des semences, plants et variétés, Angers, France</w:t>
+              <w:t xml:space="preserve">Séminaire Protection sanitaire des semences, plants et variétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648116v1</w:t>
+                <w:t xml:space="preserve">hal-04612760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte contre les principales maladies cryptogamiques des producteurs de semences d'oignon</w:t>
               </w:r>
@@ -10875,51 +10875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Giroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10961,90 +10961,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des antigènes reconnus par des anticorps monoclonaux spécifiques de Plasmopara hastedii, responsable du mildiou du tournesol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bouterige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Marot-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Senet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11095,90 +11095,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une méthode de diagnostic de Mycosphaerella pinodes pour améliorer la qualité sanitaire des semences de pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouazi Bouznad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque biologie et qualité des semences, Angers, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.72-77, 1998</w:t>
@@ -11201,381 +11201,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du mildiou du tournesol en France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maitrise de la rouille blanche en production de semences de radis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Giroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Serandat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANPP, 5eme conférence internationale sur les maladies des plantes, Tours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.407-412, 1997</w:t>
+              <w:t xml:space="preserve">ANPP, 5eme conférence internationale sur les maladies des plantes, Tours, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.975-982, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636711v1</w:t>
+                <w:t xml:space="preserve">hal-04648553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maitrise de la rouille blanche en production de semences de radis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Laurent</w:t>
+                <w:t xml:space="preserve">Anthracnose du pois protéagineux (Mycosphaerella pinodes) : nuisibilité de la maladie à partir des semences contaminées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tivoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Serandat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANPP, 5eme conférence internationale sur les maladies des plantes, Tours, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.975-982, 1997</w:t>
+              <w:t xml:space="preserve">1ère conférence européenne sur les protéagineux, Angers, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.361-368, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648553v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthracnose du pois protéagineux (Mycosphaerella pinodes) : nuisibilité de la maladie à partir des semences contaminées</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution du mildiou du tournesol en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tourvieille de Labrouhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Walser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère conférence européenne sur les protéagineux, Angers, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.361-368, 1997</w:t>
+              <w:t xml:space="preserve">ANPP, 5eme conférence internationale sur les maladies des plantes, Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.407-412, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648634v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Peronospora viciae in pea seeds by serological method</w:t>
               </w:r>
@@ -11800,51 +11800,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests de résistance aux maladies. Plantes potagères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11888,77 +11888,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to benzimidazole fungicides in pathogens of Ascochyta diseases of peas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tivoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n.p., 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12145,51 +12145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480470v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Neveu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05345034v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bensmihen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011455v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#233;rafi Charki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJQRM-12-2023-0379" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250496v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve O'Brien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2017025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608421v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Monger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tomlinson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Booonham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Virscek Marn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Mavric Plesko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2010.07.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHV9ZXMT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189230v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Molinero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Giroult" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189247v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;nard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Walser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guenard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611339v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gensolen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637185v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ertus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Markocic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roudeillac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Desnoyes-Rothan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nardi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Molinero-Demilly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lipatoff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Valette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637242v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Penaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. de Guenin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafon S." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707857v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefevre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708095v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte G&#233;lie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Agarwal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638439v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deneubourg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serpeille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638426v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609880v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeris Molinero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Champion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Said" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Champion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250531v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638642v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638668v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531493v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinero-Demilly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brunet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646460v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646493v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderafi Charki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638719v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646547v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646600v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646568v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668777v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668786v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerceteau-K&#246;hler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668799v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cadot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646614v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Montegano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646634v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668845v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668838v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611399v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Leclerc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668861v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668853v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609909v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770288v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhumeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bossis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771114v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deneufbourg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770230v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouazi Bouznad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636541v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouterige" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Robert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marot-Leblond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Senet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770191v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770308v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouterige" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marot-Leblond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Senet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768884v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Lemarchand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770112v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609987v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lechapp&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaste" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767350v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giroult" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaste" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609958v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbiere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefevre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Spire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849662v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646702v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661835v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Montaudon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661941v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662084v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662102v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662128v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Anthoine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662206v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662219v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662242v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pernet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Feugey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611086v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Robert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bureau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mouniau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611269v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassus" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Soublet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611294v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Suard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leguay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Loiseau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04610841v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663978v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zhang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hardy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boulineau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664089v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desprez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664005v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611366v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouchara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marot-Leblond" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611531v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moinard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bataillon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608724v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cassagne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608708v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664151v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Says Lesage" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouchara" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664028v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassagne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Olivier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665481v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Picard-Pellet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665534v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Fontanges" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665491v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665527v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664045v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03641305v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021ANGE0044" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648021v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648068v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Tardin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Argeles" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664119v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648098v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648103v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne J. Tourvieille" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636676v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648108v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Albert Fougereux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aude" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612760v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boucourt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Retailleau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648116v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Varlet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612791v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648496v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648530v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sicard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onfroy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636711v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648553v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Serandat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648634v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemarchand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636425v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Fegies" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bethenod" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bertrandy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636436v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Serpeille" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668878v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848749v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480470v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Neveu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05345034v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bensmihen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011455v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#233;rafi Charki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJQRM-12-2023-0379" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250496v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve O'Brien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2017025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608421v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Monger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tomlinson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Booonham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Virscek Marn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Mavric Plesko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2010.07.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHV9ZXMT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189230v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Molinero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Giroult" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189247v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;nard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Walser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guenard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611339v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gensolen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637185v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ertus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Markocic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roudeillac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Desnoyes-Rothan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nardi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Valette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698392v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Molinero-Demilly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lipatoff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637242v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Penaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. de Guenin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafon S." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707857v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefevre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701503v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serpeille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638426v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708095v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte G&#233;lie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Agarwal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638439v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deneubourg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704028v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Champion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeris Molinero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Champion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Said" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250531v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638642v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638668v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646493v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderafi Charki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brunet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638719v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528616v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinero-Demilly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531493v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646547v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646568v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646600v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668777v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668786v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerceteau-K&#246;hler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646653v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646614v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Montegano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646634v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668799v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cadot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668838v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668845v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611399v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Leclerc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668861v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668853v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609909v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770230v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouazi Bouznad" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636541v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouterige" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Robert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marot-Leblond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Senet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770191v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deneufbourg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771114v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boulet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770288v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhumeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bossis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770308v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouterige" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marot-Leblond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Senet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768884v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Lemarchand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770112v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609987v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lechapp&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaste" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767350v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giroult" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaste" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609958v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbiere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefevre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Spire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849662v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646702v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661835v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Montaudon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661941v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662084v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662102v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662128v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Anthoine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662206v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662219v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662242v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pernet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Feugey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611269v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Soublet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611294v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Suard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leguay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Loiseau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04610841v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611086v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Robert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bureau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mouniau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663978v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zhang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hardy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boulineau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664005v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desprez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611366v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouchara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marot-Leblond" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611531v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moinard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bataillon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608708v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608724v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cassagne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664028v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassagne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Olivier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665481v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Picard-Pellet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664151v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Says Lesage" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouchara" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665534v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Fontanges" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665491v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665527v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664045v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03641305v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021ANGE0044" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648021v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648068v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Tardin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Argeles" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664119v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648103v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne J. Tourvieille" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636676v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648108v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Albert Fougereux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aude" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648098v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648116v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Varlet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612760v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boucourt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Retailleau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612791v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648496v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648530v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sicard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onfroy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648553v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Serandat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648634v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemarchand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636711v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636425v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Fegies" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bethenod" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bertrandy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636436v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Serpeille" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668878v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848749v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>